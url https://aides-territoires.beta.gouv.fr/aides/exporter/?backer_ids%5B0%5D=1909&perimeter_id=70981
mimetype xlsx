--- v0 (2026-02-27)
+++ v1 (2026-09-08)
@@ -410,366 +410,366 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>119850</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée et accompagnent les entrepreneurs gratuitement en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans un objectif commun de redynamisation économique et sociale des territoires,
+ &lt;strong&gt;
+  les associations accompagnent les collectivités pour identifier, financer et accompagner les porteurs de projet susceptibles de s&amp;#039;installer dans des locaux vides
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation au plan d&amp;#039;action de revitalisation des centres-villes et centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche et identification de commerçants, artisans ou de restaurateurs pouvant s&amp;#039;installer dans des locaux vacants grâce à l&amp;#039;expertise du comité d&amp;#039;agrément : Composés d&amp;#039;experts bénévoles et de chefs d&amp;#039;entreprise locaux, le comité d&amp;#039;agrément décide de l&amp;#039;attribution d&amp;#039;un prêt d&amp;#039;honneur et de l&amp;#039;accompagnement des porteurs de projets, au moment du démarrage opérationnel de leur activité et pendant plusieurs années.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de Boutiques à l&amp;#039;Essai avec la Fédération Nationale des Boutiques à l&amp;#039;Essai  ou Pop-up store
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appels à projets permettant d&amp;#039;identifier des commerçants/artisans pour répondre aux enjeux de structuration et dynamisation de zones commerciales en centres-villes ou centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi renforcé des entrepreneurs et parrainage éventuel les premières années de la vie de l&amp;#039;entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.cc-vallee-herault.fr/entreprendre/vie-economique/actualites-354/appel-a-projet-vous-avez-une-idee-une-envie-d-entreprise-3397.html?cHash&amp;#61;36793e3fcf0d0d459df4f0a3602188c4" rel="noopener" target="_blank"&gt;
+   Appel à projet en vue d&amp;#039;une occupation de locaux vacants par des commerçants sur la commune de Gignac (Petite Ville de Demain)
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.initiative-seineyvelines.com/operation-ma-boutique-a-lessai.html" rel="noopener" target="_blank"&gt;
+   Opération Ma boutique à l&amp;#039;essai à Bonnières-sur-Seine
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Voir la cartographie des associations du réseau Initiative France sur
+  &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer" rel="noopener" target="_blank"&gt;
+   https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0466-effectuer-le-diagnostic-laccompagnement-le-fi/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>119849</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'installation des créateurs, repreneurs, développeurs d'entreprise sur votre territoire par un fonds de prêt d'honneur et un accompagnement gratuit et qualifié</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Prêt d'honneur</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un
  &lt;strong&gt;
   prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée
  &lt;/strong&gt;
  et accompagnent les entrepreneurs en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
 &lt;/p&gt;
 &lt;p&gt;
  Grâce à son ancrage local et à ses valeurs de solidarité, le réseau Initiative France s&amp;#039;est toujours inscrit dans une forte dynamique de soutien au développement économique de l&amp;#039;ensemble des territoires. Les associations Initiative France contribuent efficacement à la création d&amp;#039;emplois, en favorisant et développant l&amp;#039;entrepreneuriat. Par leur participation active au développement et au renouvellement du tissu économique local via la création et la reprise d&amp;#039;entreprises, les associations aident les collectivités à rendre leur territoire plus attractif d&amp;#039;un point de vue économique et social.
 &lt;/p&gt;
 &lt;p&gt;
  En abondant un fonds de prêt d&amp;#039;honneur, les collectivités donnent aux entrepreneurs des moyens solides de s&amp;#039;installer et de se développer sur leurs territoires et renforcent leurs chances de pérennité : 9 entreprises sur 10 soutenues par le réseau Initiative France passent avec succès le cap fatidique des 3 ans.
 &lt;/p&gt;
 &lt;p&gt;
  De plus, en participant au budget d&amp;#039;accompagnement des associations Initiative France, les collectivités contribuent à la création d&amp;#039;une offre de service adaptée et évolutive répondant aux besoins spécifiques de chaque territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Voir la cartographie des associations du réseau Initiative France sur
   &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter" rel="noopener" target="_blank"&gt;
    https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>julie.leveque@initiative-france.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc4a-faciliter-linstallation-des-createurs-reprene/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...166 lines deleted...]
-      </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>