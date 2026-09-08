--- v0 (2026-07-16)
+++ v1 (2026-09-08)
@@ -263,640 +263,640 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>119728</v>
+        <v>100733</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Faire de la gare un lieu de services pour la revitalisation du territoire</t>
-[...4 lines deleted...]
-          <t>Petites villes de demain</t>
+          <t>Proposer à des porteurs de projets des locaux vacants dans les gares</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Place de la Gare</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>SNCF Gares et Connexions</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...352 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
 &lt;/p&gt;
 &lt;p&gt;
  Sur l&amp;#039;ensemble du réseau, près d&amp;#039;un millier de gares disposent aujourd&amp;#039;hui de locaux vacants dans des contextes extrêmement variés : communes rurales, villes moyennes, zones périurbaines.
 &lt;/p&gt;
 &lt;p&gt;
  Place de la Gare, porté avec les Autorités Organisatrices et les collectivités territoriales, en tant qu&amp;#039;outil de l&amp;#039;équilibre financier des gares et de désenclavement des territoires, a pour ambition de dynamiser ce réseau de gares et d&amp;#039;en faire un point d&amp;#039;ancrage des commerces et des services publics locaux, au plus proche de tous.
 &lt;/p&gt;
 &lt;p&gt;
  Vous avez un projet, nous avons les m2 et des équipes pour vous accompagner !
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Manifestez-vous sur
  &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
   https://placedelagare.sncf/
  &lt;/a&gt;
  &lt;a href="https://www.1001gares.fr/" rel="noopener" target="_blank"&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Commerces
  &lt;/li&gt;
  &lt;li&gt;
   Co-working
  &lt;/li&gt;
  &lt;li&gt;
   Maison médicale
  &lt;/li&gt;
  &lt;li&gt;
   Logement saisonnier
  &lt;/li&gt;
  &lt;li&gt;
   Hébergement d&amp;#039;urgence
  &lt;/li&gt;
  &lt;li&gt;
   Magasins de producteurs
  &lt;/li&gt;
  &lt;li&gt;
   Circuit court
  &lt;/li&gt;
  &lt;li&gt;
   Office de tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Crèche
  &lt;/li&gt;
  &lt;li&gt;
   Bibliothèque
  &lt;/li&gt;
  &lt;li&gt;
   Médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Musée
  &lt;/li&gt;
  &lt;li&gt;
   Vélostation
  &lt;/li&gt;
  &lt;li&gt;
   Et tout autre projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Sports et loisirs
 Tourisme
 Friche
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déposez un projet sur la plateforme
  &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
   https://placedelagare.sncf/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre candidature sera analysée par un jury SNCF.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
    Ouvre une nou
   &lt;/a&gt;
   &lt;span&gt;
    qui sera soumis à la validation du jury
   &lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://placedelagare.sncf/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
   https://placedelagare.sncf/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>ebarbereau@retail-connexions-sncf.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4255-proposer-a-des-porteurs-de-projets-des-locaux/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Retail et Connexions</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>17/08/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>119728</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Faire de la gare un lieu de services pour la revitalisation du territoire</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>SNCF Gares et Connexions</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Favoriser l&amp;#039;implantation de services et d&amp;#039;activités en gare, afin de contribuer à la revitalisation des territoires et à l&amp;#039;attractivité du mode ferroviaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Présentation Générale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare vise à réinventer les gares en y facilitant l&amp;#039;implantation d&amp;#039;activités et de services à destination des voyageurs et des riverains. Le programme cherche ainsi à soutenir le développement économique local et à maintenir des gares animées sur tout le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Un site internet et des référents régionaux dédiés pour faciliter l&amp;#039;implantation de services dans les espaces disponibles en gare
+&lt;/p&gt;
+&lt;p&gt;
+ SNCF Gares &amp;amp; Connexions met à disposition des acteurs locaux :
+&lt;/p&gt;
+&lt;p&gt;
+ Des espaces disponibles, signalés sur un site internet dédié sous forme d&amp;#039;appels à projets. La liste des gares potentiellement éligibles est indiquée en annexe. Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La liste est composée des gares situées dans des communes éligibles également à Petites Villes de Demain et qui disposent d&amp;#039;un bâtiment voyageurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les appels à projet sont organisés par lots de gares, sériés dans le temps et priorisés selon :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  La réalité des espaces disponibles valorisables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les enjeux territoriaux – la politique de service des gares étant aussi discutées avec les Régions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montant des programmes d&amp;#039;investissements annuels ou pluriannuels mobilisables.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Des référents régionaux, disponibles pour écouter vos besoins et vous orienter sur les gares ouvertes au dispositif. Contacts listés en annexe.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les gares et espaces concernés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif concerne potentiellement toutes les petites et moyennes gares (à l&amp;#039;exclusion des grandes gares nationales et régionales), qui ont des espaces disponibles et qui sont toujours concernées par une desserte ferroviaire (ou de bus conventionnés).
+&lt;/p&gt;
+&lt;p&gt;
+ Il concerne tous les espaces disponibles dans ces gares, parvis, en rez-de-chaussée, en étage, ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les activités et services recherchés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois dimensions clés sont recherchées en priorité : la dimension servicielle, l&amp;#039;ancrage local et la pérennité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare réaffirme en effet la raison d&amp;#039;être des gares et recherche à travers les appels à projets l&amp;#039;implantation d&amp;#039;activités autour de 5 univers :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les mobilités : accès facilité aux gares (abris vélos, navettes, ...), location de vélos, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les commerces du quotidien : cafés / restaurants, épiceries, presse, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services à la personne : accès aux services publics, espaces de coworking, conciergerie, , maison médicale, crèche, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La logistique : points de retrait de colis, espace de stockage pour accompagner la logistique du dernier km, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La promotion du territoire et de la culture : offices de tourisme, bibliothèques, espaces d&amp;#039;expositions, ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le processus
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1.Une collectivité, une association ou une entreprise a une idée d&amp;#039;implantation et se renseigne sur les locaux disponibles auprès des équipes SNCF G&amp;amp;C
+&lt;/p&gt;
+&lt;p&gt;
+ 1.	Ou une collectivité, une association ou une entreprise repère un appel à projet sur un espace disponible en gare et manifeste son intérêt via le site internet Place de la Gare
+ &lt;a href="https://placedelagare.sncf/" rel="noopener" target="_blank"&gt;
+  https://placedelagare.sncf/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Les candidats déposent un dossier sur la plateforme en réponse à une consultation ouverte
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Un jury analyse les projets candidats et attribue le lot (jury composé de SNCF G&amp;amp;C, des collectivités et des autres financeurs potentiellement mobilisés)
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Mise en place de l&amp;#039;activité : SNCF Gares &amp;amp; Connexions réalise et finance tout ou partie des travaux propriétaires (si besoin de remise aux normes) ; le futur occupant réalise les travaux d&amp;#039;aménagement. Une convention d&amp;#039;occupation temporaire (COT) est signée entre SNCF G&amp;amp;C et l&amp;#039;occupant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  En priorité, projets d&amp;#039;implantation de services et commerces en gare (à destination des voyageurs et des riverains). Les annonces précisent à chaque fois le type de projets éligibles. Pour certains espaces (notamment en étage), les projets peuvent aussi concerner des implantations de bureaux ou de logements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Viabilité économique du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes les gares situées dans des communes bénéficiaires de Petites Villes de Demain, possédant des espaces disponibles valorisables et disposant d&amp;#039;une desserte ferroviaire (ou de bus conventionnés). Liste des gares concernées à la fois par les dispositifs Petites Villes de demain et Place de la gare.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Auvergne-Rhône-Alpes, Camille Chavigny,
+  &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   camille.chavigny&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourgogne-Franche-Comté, Camille Chavigny,
+  &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   camille.chavigny&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bretagne, Enora Le Jeune,
+  &lt;a href="mailto:enora.le-jeune&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   enora.le-jeune&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centre-Val de Loire, Enora Le Jeune,
+  &lt;a href="mailto:enora.le-jeune&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   enora.le-jeune&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays de la Loire, Enora Le Jeune,
+  &lt;a href="mailto:enora.le-jeune&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   enora.le-jeune&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grand Est, Johann Lang,
+  &lt;a href="mailto:Eric.lavy&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   Eric.lavy&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ou
+  &lt;a href="mailto:johann.lang&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   johann.lang&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Occitanie , Anne Gasnier-Laruelle,
+  &lt;a href="mailto:anne.gasnier-laruelle&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   anne.gasnier-laruelle&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Provence-Alpes-Côte d&amp;#039;Azur, Anne Gasnier-Laruelle,
+  &lt;a href="mailto:anne.gasnier-laruelle&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   anne.gasnier-laruelle&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hauts-de-France, Pauline Spinnewyn,
+  &lt;a href="mailto:pauline.spinnewyn&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   pauline.spinnewyn&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Normandie, Pauline Spinnewyn,
+  &lt;a href="mailto:pauline.spinnewyn&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   pauline.spinnewyn&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France, Antoine Martin,
+  &lt;a href="mailto:antoine.martin2&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   antoine.martin2&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nouvelle Aquitaine, Pierre Longeaux,
+  &lt;a href="mailto:pierre.longeaux&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   pierre.longeaux&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>ebarbereau@retail-connexions-sncf.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4255-proposer-a-des-porteurs-de-projets-des-locaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d9ad-faire-de-la-gare-un-lieu-de-services-pour-la-/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Retail et Connexions</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>17/08/2021</t>
+          <t>05/07/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>