--- v0 (2026-03-18)
+++ v1 (2026-11-01)
@@ -611,87 +611,87 @@
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Retail et Connexions</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>05/07/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>100733</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Proposer à des porteurs de projets des locaux vacants dans les gares</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Place de la Gare</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>SNCF Gares et Connexions</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...1 lines deleted...]
-Association</t>
+Recherche</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
 &lt;/p&gt;
 &lt;p&gt;
  Sur l&amp;#039;ensemble du réseau, près d&amp;#039;un millier de gares disposent aujourd&amp;#039;hui de locaux vacants dans des contextes extrêmement variés : communes rurales, villes moyennes, zones périurbaines.
 &lt;/p&gt;
 &lt;p&gt;
  Place de la Gare, porté avec les Autorités Organisatrices et les collectivités territoriales, en tant qu&amp;#039;outil de l&amp;#039;équilibre financier des gares et de désenclavement des territoires, a pour ambition de dynamiser ce réseau de gares et d&amp;#039;en faire un point d&amp;#039;ancrage des commerces et des services publics locaux, au plus proche de tous.
 &lt;/p&gt;
 &lt;p&gt;
  Vous avez un projet, nous avons les m2 et des équipes pour vous accompagner !
@@ -855,48 +855,48 @@
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Retail et Connexions</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>17/08/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>