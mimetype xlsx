--- v0 (2026-07-16)
+++ v1 (2026-09-02)
@@ -480,51 +480,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>119912</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Développer et mettre en valeur le tourisme artisanal sur votre territoire</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Destination France</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
@@ -672,51 +672,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>119911</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
@@ -878,51 +878,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>119908</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
@@ -1087,51 +1087,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>119907</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
@@ -1280,51 +1280,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>101580</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Intégrer le numérique dans le quotidien des artisans</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1398,48 +1398,48 @@
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>