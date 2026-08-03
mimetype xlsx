--- v0 (2026-05-14)
+++ v1 (2026-08-03)
@@ -460,51 +460,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>119891</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -673,51 +673,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>119889</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Activer le déploiement opérationnel d’un projet de territoire</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -857,51 +857,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>119887</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude d'implantation commerciale</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -1051,51 +1051,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>100073</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller développement économique territorial implanté localement</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
@@ -1194,51 +1194,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>100074</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
@@ -1387,51 +1387,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>100075</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Réaliser le diagnostic de l’appareil commercial de votre territoire</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude-action sur le tissu commercial de votre territoire</t>
         </is>
       </c>
@@ -1649,51 +1649,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>100076</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire sur vos projets</t>
         </is>
       </c>
@@ -1904,51 +1904,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>100077</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Animer les entreprises de votre territoire</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
@@ -2106,51 +2106,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>100078</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir les entreprises dans leur développement</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Aider les entreprises de votre territoire à se développer</t>
         </is>
       </c>
@@ -2329,51 +2329,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>100081</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -2511,48 +2511,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>