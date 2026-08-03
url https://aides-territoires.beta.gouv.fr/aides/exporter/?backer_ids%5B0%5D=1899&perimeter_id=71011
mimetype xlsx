--- v0 (2026-02-01)
+++ v1 (2026-08-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA12"/>
+  <dimension ref="A1:AH12"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,814 +225,881 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>100078</v>
+        <v>119892</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les entreprises dans leur développement</t>
+          <t>Apporter un éclairage sur les documents d'urbanisme et d'aménagement</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion des acteurs de proximité aux décisions d&amp;#039;urbanisme est une des principales clés de succès d&amp;#039;une stratégie d&amp;#039;aménagement local.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En recueillant les avis et contributions des acteurs économiques de votre territoire, votre CCI vous conseille dans l&amp;#039;élaboration des avis d&amp;#039;urbanisme (PLU, PLUI, SCoT...) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Description du cadre de consultation, et définition des enjeux :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  - Préciser les contours de votre projet : enjeux, boosters, freins ;
+  &lt;br /&gt;
+  - Reconstituer l&amp;#039;historique éventuel du dossier (avis et travaux antérieurs) ;
+  &lt;br /&gt;
+  - Déterminer le cadre de réponse à votre demande et le plan d&amp;#039;actions adapté : calendrier à respecter, formalisme des livrables, etc. ;
+  &lt;br /&gt;
+  - Identifier les acteurs à consulter ;
+  &lt;br /&gt;
+  - Chiffrage éventuel pour des actions nécessitant un budget de mise en œuvre : logistique de réunions, par exemple.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Définition des partenariats et réalisation des travaux de consultation :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  - Mettre en œuvre les méthodes et outils de recueil des besoins (enquêtes, focus groupes, etc.) sélectionnés dans le plan d&amp;#039;actions ;
+  &lt;br /&gt;
+  - Organiser les consultations locales, les groupes d&amp;#039;échanges ;
+  &lt;br /&gt;
+  - Synthétiser les contributions.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rédaction de l&amp;#039;avis :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  - Élaborer un avis tenant compte des résultats de consultation ;
+  &lt;br /&gt;
+  - Rédiger l&amp;#039;avis, étayé si besoin d&amp;#039;analyses complémentaires relatives à l&amp;#039;environnement règlementaire.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remise de l&amp;#039;avis :
+  &lt;/strong&gt;
+  transmettre l&amp;#039;avis et vous le présenter à l&amp;#039;oral si vous avez besoin d&amp;#039;indications supplémentaires.
+  &lt;br /&gt;
+  - Transmettre l&amp;#039;avis à vos chargés de projet, dans le respect du cadre de réponse posé en début de projet, par courrier ou par mail selon votre demande.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Communication sur l&amp;#039;avis :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  - Transmission par mail de l&amp;#039;avis aux parties prenantes consultées ;
+  &lt;br /&gt;
+  - Votre CCI peut assurer la publicité de l&amp;#039;avis sur son site internet.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Un premier rendez-vous de cadrage avec votre Conseiller CCI pour bien comprendre vos enjeux et préciser le périmètre ainsi que les modalités de la consultation.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Foncier
+Revitalisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/eclairage-sur-les-documents-durbanisme-et-damenagement</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7ddc-apporter-un-eclairage-sur-les-documents-durba/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>119891</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude sur-mesure de l'activité économique</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
-[...26 lines deleted...]
- Son offre de produits et services est répartie sur 8 thèmes :
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;entrepreneuriat : créer, reprendre, transmettre une entreprise ;
-[...21 lines deleted...]
-  les compétences RH : capitaliser sur l&amp;#039;humain.
+  &lt;strong&gt;
+   PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
+  &lt;br /&gt;
+  - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
+  &lt;br /&gt;
+  - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
+  &lt;br /&gt;
+  - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Elle vous permet d&amp;#039;identifier les forces et faiblesses de votre projet, les opportunités et menaces. Elle vous permet de hiérarchiser les enjeux et de préciser vos principaux leviers d&amp;#039;action.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse peut être complétée de services complémentaires :
+  &lt;br /&gt;
+  - identification des acteurs clés et géolocalisation des entreprises ;
+  &lt;br /&gt;
+  - enquête terrain, entretiens experts ou enquêtes auprès d&amp;#039;entreprises selon les besoins et conditions définis dans le cahier des charges ;
+  &lt;br /&gt;
+  - réunion(s) collective(s) d&amp;#039;entreprises et d&amp;#039;élus locaux.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Au final, vous obtenez les préconisations sur :
+  &lt;br /&gt;
+  - l‘évaluation des axes potentiels de développement ;
+  &lt;br /&gt;
+  - l&amp;#039;établissement de la stratégie commerciale, touristique, industrielle, foncière, ... ;
+  &lt;br /&gt;
+  - l&amp;#039;élaboration de votre plan d&amp;#039;actions ;
+  &lt;br /&gt;
+  - la rédaction des contenus et des conclusions sur vos supports destinés à promouvoir votre démarche.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...3 lines deleted...]
- Une offre de formation pour les salariés et dirigeants d&amp;#039;entreprise proposée par votre CCI complète l&amp;#039;offre de services.
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
+  &lt;br /&gt;
+  Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  &lt;br /&gt;
-[...4 lines deleted...]
-  Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;intervention.
+  Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...15 lines deleted...]
-      <c r="N2" s="0" t="inlineStr">
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
+Consommation et production
 Revitalisation
+Innovation, créativité et recherche
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C3" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>119889</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Activer le déploiement opérationnel d’un projet de territoire</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...7 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...19 lines deleted...]
- &lt;/strong&gt;
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Commune ou intercommunalité, votre territoire se réinvente perpétuellement pour rester attractif et préparer son avenir. Cette modernisation ou dynamisation s&amp;#039;appuie sur vos projets de territoire, à la fois structurants et à fort potentiel de notoriété.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez d&amp;#039;un soutien et d&amp;#039;une expertise adaptés pour construire et piloter votre projet de territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre conseiller CCI intervient en maîtrise d&amp;#039;ouvrage, il dispose de toutes les informations et des relais d&amp;#039;expertises nécessaires à la réussite de votre projet.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Il identifie les parties prenantes concernées par les enjeux de votre projet (votre collectivité, les entreprises, etc.). Il réalise une veille en rapport avec votre projet pour mettre en évidence les leviers de succès.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Enfin, selon votre besoin, votre CCI mobilise des ressources et des compétences pour piloter la mise en œuvre du projet, en tant qu&amp;#039;AMO ou via une délégation de mission.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Après un premier rendez-vous de découverte technique, la conduite du projet se poursuit en cinq étapes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
-[...17 lines deleted...]
-  La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
+  Étape 1 : Montage du projet :
+  &lt;br /&gt;
+  - Définir le comité de pilotage ;
+  &lt;br /&gt;
+  - Identifier les acteurs ;
+  &lt;br /&gt;
+  - Préciser les contours du projet, ses objectifs et son déroulement ;
+  &lt;br /&gt;
+  - Identifier les cibles ;
+  &lt;br /&gt;
+  - Présenter et valider la démarche (par les élus).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étape 2 : Mise en œuvre du projet :
+  &lt;br /&gt;
+  - Organiser un évènement de rassemblement ou un atelier d&amp;#039;échange ;
+  &lt;br /&gt;
+  - Réaliser une étude sur mesure ;
+  &lt;br /&gt;
+  - Analyser les résultats et identifier le plan d&amp;#039;actions.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étape 3 : Communication
+  &lt;br /&gt;
+  - Valoriser les résultats obtenus.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étape 4 : Étude des conditions de mise en œuvre et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étape 5 : Création des conditions de poursuite et de pérennisation de la démarche
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/deploiement-operationnel-dun-projet-de-territoire</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38ed-activer-le-deploiement-operationnel-dun-proje/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C4" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>119887</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude d'implantation commerciale</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...5 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...13 lines deleted...]
- Votre CCI vous facilite le recueil d&amp;#039;avis et attentes auprès des acteurs économiques locaux, et ce en vous proposant de mettre en place une
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;attractivité de votre territoire passe par un développement coordonné et équilibré entre votre centre-ville et vos zones commerciales périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Mener une politique de développement commercial durable s&amp;#039;appuie sur des données fiables et objectives, et mobilise des outils et méthodes d&amp;#039;aide à la décision efficaces et adaptés à votre projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI peut vous accompagner tout au long de votre projet d&amp;#039;implantation commerciale :
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;une vision stratégique du commerce sur votre territoire mais votre projet reste à clarifier ?
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;un local commercial, mais devez préciser son affectation ?
+ &lt;br /&gt;
+ - Vous souhaitez passer du projet à sa réalisation ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous propose :
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  enquête
+  Une étude du potentiel commercial :
  &lt;/strong&gt;
- sur-mesure, conçue pour être administrée de façon ponctuelle. Suivant vos besoins, cette enquête (flash à un moment donné ou actualisée régulièrement) peut être réalisée selon plusieurs modalités :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  ENQUÊTE TERRAIN :
+  Identification des lieux de consommation sur votre territoire et analyse de l&amp;#039;environnement concurrentiel ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observation des clientèles potentielles et des pratiques de consommation / Analyse du fonctionnement du marché local. Une enquête réalisée auprès des ménages peut venir compléter cette analyse pour préciser les besoins, les attentes, et les habitudes de consommation sur la zone de chalandise ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrage des marchés potentiels et des marchés résiduels.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Des rencontres entre un conseiller CCI et un chef d&amp;#039;entreprise. Elles peuvent être réalisées par exemple sur un périmètre géographique précis (recueillir l&amp;#039;avis de chefs d&amp;#039;entreprises concernés par des travaux, un équipement, ...).
+ &lt;em&gt;
+  Une analyse de faisabilité peut vous être proposée en complément pour affiner les conditions de rentabilité et de viabilité de votre projet d&amp;#039;implantation commerciale.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une aide et un conseil pour la mise en œuvre du projet
+ &lt;/strong&gt;
+ &lt;em&gt;
+  :
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  ENQUÊTE EN LIGNE :
-  &lt;br /&gt;
+  Accompagnement à la sélection et au recrutement des candidats qui réaliseront le projet de développement du commerce, depuis la rédaction et la diffusion de l&amp;#039;offre jusqu&amp;#039;à l&amp;#039;analyse des candidatures
+  &lt;em&gt;
+   ;
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un suivi post-création peut être proposé au porteur de projet pour viabiliser le commerce
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- En alternative à l&amp;#039;enquête terrain, le questionnaire d&amp;#039;enquête peut être administré soit :
-[...46 lines deleted...]
-&lt;p&gt;
  &lt;em&gt;
-  &lt;br /&gt;
+  Adressez-vous à votre CCI pour définir avec votre expert CCI le périmètre de votre étude d&amp;#039;implantation commerciale et obtenir un devis.
  &lt;/em&gt;
-&lt;/p&gt;
-[...34 lines deleted...]
-&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
-[...2 lines deleted...]
-Commerces et services
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
 Economie locale et circuits courts
 Revitalisation
-Attractivité économique
-[...3 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-dimplantation-commerciale</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb15-realiser-une-etude-dimplantation-commerciale/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...176 lines deleted...]
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>100073</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller développement économique territorial implanté localement</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
@@ -1105,338 +1172,126 @@
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e2c-beneficier-de-lexpertise-dun-conseiller-devel/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>100075</v>
+        <v>100074</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Réaliser le diagnostic de l’appareil commercial de votre territoire</t>
+          <t>Connaître les aides et les solutions pour la relance économique</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
-        <is>
-[...235 lines deleted...]
-      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
 &lt;/p&gt;
 &lt;p&gt;
  Le réseau des CCI propose aux élus et directeurs des collectivités de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participer à des réunions ou séminaires d&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
  &lt;br /&gt;
  - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
  &lt;br /&gt;
  - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
  &lt;br /&gt;
  - l&amp;#039;impact de la crise sur le tissu commercial.
 &lt;/p&gt;
@@ -1445,792 +1300,1259 @@
   Et trouver toute l&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les aides disponibles nationalement et localement pour vos entreprises ;
  &lt;br /&gt;
  - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
  &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
   les-aides.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C9" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>100075</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser le diagnostic de l’appareil commercial de votre territoire</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude-action sur le tissu commercial de votre territoire</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...17 lines deleted...]
- En recueillant les avis et contributions des acteurs économiques de votre territoire, votre CCI vous conseille dans l&amp;#039;élaboration des avis d&amp;#039;urbanisme (PLU, PLUI, SCoT...) :
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vos opérations de revitalisation territoriale sont contraintes par divers facteurs tels que l&amp;#039;essor des zones commerciales périphériques, la diminution de la population en centre-ville, ou encore l&amp;#039;augmentation de la vacance commerciale. Vous devez maintenir l&amp;#039;attractivité de votre territoire, de vos centres-villes, de vos centres-bourgs, et la développer pour assurer leur avenir.
+&lt;/p&gt;
+&lt;p&gt;
+ Vos projets de redynamisation d&amp;#039;un centre-ville, ou d&amp;#039;un territoire plus large, nécessitent d&amp;#039;analyser en premier lieu la situation des commerces et l&amp;#039;équilibre des zones commerciales. Votre diagnostic de l‘appareil commercial local est le préalable qui vous permet ensuite d&amp;#039;élaborer ou d&amp;#039;adapter la stratégie de développement de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI peut réaliser le
+ &lt;strong&gt;
+  diagnostic de votre appareil commercial
+ &lt;/strong&gt;
+ :
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;analyse de la demande :
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
+  Délimitation de la zone de chalandise ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quantification et qualification des clientèles potentielles (résidentielles, professionnelles, touristiques de passage) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des marchés ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des pratiques de consommation locale et de l&amp;#039;attractivité du pôle ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Éclairage sur les grandes tendances de consommation et les évolutions récentes ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comparaisons à des échelles territoriales pertinentes ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recueil des attentes et des besoins (enquête auprès de la clientèle, des ménages de la zone de chalandise)
   &lt;strong&gt;
-   Description du cadre de consultation, et définition des enjeux :
+   .
   &lt;/strong&gt;
-  &lt;br /&gt;
-[...55 lines deleted...]
-  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;analyse de l&amp;#039;offre commerciale et de son environnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cartographie du tissu commercial du pôle afin de comprendre son fonctionnement et de qualifier sa dynamique, ses forces, ses faiblesses ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sondage réalisé sur les commerçants, artisans et prestataires de service du territoire sur leur offre, leur organisation, leur clientèle, leur niveau d&amp;#039;activité, leur perception du pôle, leurs attentes, leurs projets ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appréciation de la commercialité globale du territoire ou du pôle étudié, identification des points d&amp;#039;amélioration et des éventuelles opportunités à exploiter en vue de son développement (son environnement : accès, flux déplacement, formes urbaines, stationnement, signalétiques, locaux commerciaux, vacance, sites ou équipements emblématiques...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les préconisations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adéquation de l&amp;#039;offre et de la demande ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des enjeux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des marges de manœuvre existantes (marché, dynamique territoriale, mobilisation des commerçants).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Au-delà du diagnostic, une offre conseil vous est proposée en complément pour définir vos orientations stratégiques et vous aider à construire vos scénarios de développement, vos plans d&amp;#039;actions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  Un premier rendez-vous de cadrage avec votre Conseiller CCI pour bien comprendre vos enjeux et préciser le périmètre ainsi que les modalités de la consultation.
+  Adressez-vous à votre CCI pour définir avec votre expert le périmètre de votre diagnostic et obtenir un devis.
  &lt;/em&gt;
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...4 lines deleted...]
-          <t>Foncier
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/diagnostic-de-lappareil-commercial-dun-territoire</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3c81-realiser-une-etude-action-sur-le-tissu-commer/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C10" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>100076</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Consulter les chefs d’entreprise de votre territoire</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Consulter les chefs d’entreprise de votre territoire sur vos projets</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En associant les entrepreneurs et commerçants de votre territoire à vos orientations, en recueillant leurs ressentis, leurs doutes, leurs réflexions sur les sujets de développement économique, vous amorcez et entretenez une relation de proximité avec votre tissu économique local. Ce nouvel éclairage vous permet de sécuriser vos prises de décision qui auront un impact sur votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est en les comptant comme parties prenantes et grâce à leurs témoignages que vous pourrez conduire avec succès vos projets de dynamisation économique et d&amp;#039;attractivité territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous facilite le recueil d&amp;#039;avis et attentes auprès des acteurs économiques locaux, et ce en vous proposant de mettre en place une
+ &lt;strong&gt;
+  enquête
+ &lt;/strong&gt;
+ sur-mesure, conçue pour être administrée de façon ponctuelle. Suivant vos besoins, cette enquête (flash à un moment donné ou actualisée régulièrement) peut être réalisée selon plusieurs modalités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ENQUÊTE TERRAIN :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des rencontres entre un conseiller CCI et un chef d&amp;#039;entreprise. Elles peuvent être réalisées par exemple sur un périmètre géographique précis (recueillir l&amp;#039;avis de chefs d&amp;#039;entreprises concernés par des travaux, un équipement, ...).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ENQUÊTE EN LIGNE :
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En alternative à l&amp;#039;enquête terrain, le questionnaire d&amp;#039;enquête peut être administré soit :
+ &lt;br /&gt;
+ - Par téléphone ;
+ &lt;br /&gt;
+ - En ligne, à remplir par vos soins ;
+ &lt;br /&gt;
+ - Un mix des 2.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LE FOCUS GROUPE :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un atelier de travail qui vise à réunir des chefs d&amp;#039;entreprise du territoire sur la problématique posée.
+ &lt;br /&gt;
+ Le conseiller CCI recueille les avis du groupe.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre conseiller CCI :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous accompagne dans la définition de vos besoins ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous propose la méthode d&amp;#039;animation ou d&amp;#039;administration la plus appropriée à la problématique posée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construit avec vous le questionnaire ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sélectionne les chefs d&amp;#039;entreprise ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organise l&amp;#039;ensemble des phases de la consultation ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restitue la synthèse et les préconisations issues de la consultation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Un entretien préalable permet au conseiller CCI de bien comprendre
+  &lt;br /&gt;
+  vos besoins et de définir le périmètre d&amp;#039;intervention.
+  &lt;br /&gt;
+  Prestation sur devis.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/consultation-des-chefs-dentreprise-de-votre-territoire</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2a08-consulter-les-chefs-dentreprise-de-votre-terr/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>100077</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Animer les entreprises de votre territoire</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Avenir Montagnes</t>
+        </is>
+      </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez faire vivre votre centre-ville, revitaliser l&amp;#039;économie de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer le management de votre centre-ville, notamment pour la mise en place de plateformes locales de e-commerce et/ou de logiques de circuits courts.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en réseau les entreprises et les commerces présents sur votre territoire, encourager les logiques de filière ou de chaînes de valeur.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez relayer vos événements auprès des entreprises de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer les liens entre les entreprises et les autres acteurs du territoire (collectivités, centres de formation, laboratoires de recherche, technologiques, tiers lieux...).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous propose de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier de l&amp;#039;expertise de votre conseiller CCI en animation des entreprises et des commerces du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualiser le coût financier du recours à cette expertise d&amp;#039;animation avec d&amp;#039;autres collectivités de votre territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;animation des entreprises du territoire peut prendre les formes suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de visites d&amp;#039;entreprises par un conseiller CCI ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;ateliers sur des thématiques intéressant les chefs d&amp;#039;entreprise, qui peuvent se tenir dans votre collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Constitution de clubs d&amp;#039;entreprises, avec des intervenants externes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et animation de clusters, faisant le lien entre les entreprises et l&amp;#039;écosystème de la recherche et de l&amp;#039;innovation... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration et animation de filières.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il peut être attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique
+Animation et mise en réseau
+Industrie</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Certaines CCI proposent des plateformes d&amp;#039;animation et de professionnalisation des managers du commerce et de centre-ville :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réseau MANACOM (Nouvelle-Aquitaine) :
+  &lt;a href="https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce" rel="noopener" target="_blank"&gt;
+   https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseau MG2T – Management de Centre-Ville (Auvergne-Rhône-Alpes) :
+  &lt;a href="https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire" rel="noopener" target="_blank"&gt;
+   https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc1b-animer-les-entreprises-de-votre-territoire/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>100078</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les entreprises dans leur développement</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Aider les entreprises de votre territoire à se développer</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
-[...18 lines deleted...]
- Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez dynamiser le développement des TPE et commerces de votre territoire, encourager la création d&amp;#039;entreprise ou accompagner vos entreprises locales dans leurs transformations écologique, numérique, notamment.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez animer le développement économique de votre commune ou de votre intercommunalité en favorisant les échanges entre acteurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous voulez aider vos entrepreneurs locaux à concrétiser leurs projets de développement ou de transmission de leur entreprise, pour préserver et stimuler les compétences sur votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI accompagne vos entrepreneurs locaux pour maintenir une activité économique locale.
+&lt;/p&gt;
+&lt;p&gt;
+ Son offre de produits et services est répartie sur 8 thèmes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...33 lines deleted...]
-  - la rédaction des contenus et des conclusions sur vos supports destinés à promouvoir votre démarche.
+  l&amp;#039;entrepreneuriat : créer, reprendre, transmettre une entreprise ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le financement : sécuriser la gestion financière de l&amp;#039;entreprise et accéder aux financements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;international : développer des parts de marché à l&amp;#039;export ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement durable : créer de la valeur grâce à la transition écologique et énergétique et maîtriser les risques ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement commercial : accélérer la croissance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le numérique : digitaliser l&amp;#039;entreprise ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la compétitivité : augmenter la performance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les compétences RH : capitaliser sur l&amp;#039;humain.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;br /&gt;
-[...12 lines deleted...]
-&lt;p&gt;
+&lt;p&gt;
+ Vos entreprises sont engagées dans des dispositifs d&amp;#039;accompagnement individuels (conseil) ou collectifs (par exemple : réunions d&amp;#039;information, webinaires, conférences, journées et salons professionnels).
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation pour les salariés et dirigeants d&amp;#039;entreprise proposée par votre CCI complète l&amp;#039;offre de services.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;intervention.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="N10" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
-Technologies numériques et numérisation
-[...1 lines deleted...]
-Economie circulaire
 Economie locale et circuits courts
-Consommation et production
 Revitalisation
-Innovation, créativité et recherche
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/soutien-des-entreprises-dans-leur-developpement</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/solutions</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec14-aider-les-entreprises-de-votre-territoire-a-s/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C11" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>100081</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...24 lines deleted...]
- Après un premier rendez-vous de découverte technique, la conduite du projet se poursuit en cinq étapes :
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez favoriser le développement économique et l&amp;#039;emploi sur votre territoire, en permettant aux entreprises de se développer et de recruter les compétences dont elles ont besoin et en offrant aux jeunes et aux actifs davantage d&amp;#039;opportunités locales de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez renforcer votre politique d&amp;#039;attractivité globale (accueil, marketing territorial).
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez garantir aux entreprises l&amp;#039;accès à un « bouquet de services » nécessaire à leur développement.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre CCI peut être à vos côtés pour :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Étape 1 : Montage du projet :
-[...37 lines deleted...]
-  &lt;br /&gt;
+  La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement du marketing territorial et la valorisation des entreprises locales, des filières stratégiques et innovantes, des métiers d&amp;#039;exception et des savoirs faire, pour en faire des ambassadeurs de votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;organisation de permanences d&amp;#039;accueil et d&amp;#039;information des créateurs et des chefs d&amp;#039;entreprises, y compris dans les locaux de la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création et la gestion de lieux d&amp;#039;accueil et d&amp;#039;hébergement des entreprises, tels que les pépinières, les incubateurs, les hôtels d&amp;#039;entreprises, les tiers-lieux, les espaces de co-working ou les Maisons de l&amp;#039;Entreprise. Avec l&amp;#039;essor du télétravail, ils deviennent des lieux de rencontres essentiels pour les entreprises et leurs salariés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de sessions de formations spécifiques adaptées aux besoins du territoire. Les lieux d&amp;#039;hébergement des entreprises pourraient également accueillir des individus en formation et suivant des enseignements à distance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création et la gestion d&amp;#039;établissements de formation (centres de formation des apprentis, établissements d&amp;#039;enseignement supérieur, centres de formation initiale et continue...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Friche
+Foncier
+Voirie et réseaux
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Accessibilité
+Emploi
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X11" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/reseau-cci/nos-missions-et-nos-actions-generales-pour-les-entreprises-et-les-territoires</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a438-favoriser-limplantation-dentrepreneurs-sur-vo/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...159 lines deleted...]
-          <t>published</t>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>