--- v0 (2026-01-24)
+++ v1 (2026-10-30)
@@ -76,56 +76,56 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA2"/>
+  <dimension ref="A1:AH2"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -217,77 +217,112 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>95205</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Financer le projet de vie sociale et partagée des habitants qui font le choix de vivre dans un habitat inclusif (aide à la vie partagée)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseils départementaux</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide à la vie partagée est destinée aux personnes en situation de handicap et aux personnes âgées de plus de 65 ans qui font le choix de vivre dans un habitat inclusif. Cette aide a vocation à financer leur projet de vie sociale et partagée et, ainsi, les fonctions liées au « partage de vie », au « vivre ensemble » à l&amp;#039;intérieur comme à l&amp;#039;extérieur de l&amp;#039;habitat :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;animation du projet de vie sociale et des temps partagés ;
  &lt;/li&gt;
  &lt;li&gt;
   la participation sociale des habitants, le développement de la citoyenneté et du pouvoir d&amp;#039;agir ;
  &lt;/li&gt;
@@ -369,47 +404,72 @@
         <is>
           <t>https://www.cnsa.fr/budget-et-financement/financement-de-lhabitat-inclusif</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher du Conseil départemental où se situe l&amp;#039;habitat inclusif.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e85-financer-le-projet-de-vie-sociale-et-partagee/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>