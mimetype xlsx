--- v0 (2026-06-29)
+++ v1 (2026-08-13)
@@ -263,247 +263,85 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>98585</v>
+        <v>93194</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Appuyer au montage d’un projet de conciergerie de territoire</t>
+          <t>Sensibiliser les jeunes à l'économie sociale et solidaire (ESS)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...160 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, elle peut coordonner différents outils de sensibilisation à l&amp;#039;ESS pour les jeunes pouvant être mise en œuvre sur les territoires du programme Petite Ville de Demain :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -525,221 +363,221 @@
  sont un projet d&amp;#039;éducation à l&amp;#039;entrepreneuriat coopératif destiné aux jeunes entre 16 et 18 ans. Durant l&amp;#039;été, un groupe de coopérants (entre 12 et 15 jeunes), accompagné par 2 animateurs, crée et pilote une entreprise coopérative de services. Ils réalisent tout de A à Z, de la création de la coopérative à la réalisation des prestations, en passant par le choix de leur offre de services, la définition des prix, la communication, les devis et la facturation. A la fin de l&amp;#039;été, les coopérants se répartissent le Chiffre d&amp;#039;affaires réalisé en fonction de la répartition qu&amp;#039;ils ont choisie. Ensemble, ils s&amp;#039;initient au fonctionnement d&amp;#039;une entreprise démocratique, développent leur esprit d&amp;#039;initiative, prennent conscience de leurs capacités et de leur pouvoir d&amp;#039;agir.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet est mis en place sur le territoire grâce à la constitution d&amp;#039;un comité local. Ce dernier est composé d&amp;#039;une diversité d&amp;#039;acteurs présents sur le territoire (collectivités, acteurs jeunesse, associations, entreprises locales, CAE, etc.) avec la volonté de mêler les acteurs économiques, les collectivités et les acteurs jeunesse / de l&amp;#039;éducation populaire. Il a pour rôle de réunir les conditions nécessaires à la mise en place du projet : demande de financement, communication, logistique, recrutement des animateurs, mise à disposition de matériels et de locaux, etc.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives Jeunes Majeurs
  &lt;/strong&gt;
  concernent des jeunes de 18 à 30 ans, plutôt éloignés de l&amp;#039;emploi ou en situation de précarité, sur une période de 3 à 6 mois. Le format est un peu différent des CJS et comprend un objectif d&amp;#039;insertion socioprofessionnelle plus fort. Développées en 2016, elles n&amp;#039;ont pas encore été initiées en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives de Territoire
  &lt;/strong&gt;
  , quant à elles, ne se limitent pas à une tranche d&amp;#039;âge, mais plutôt à un public d&amp;#039;habitant sur un territoire défini. Elles se déroulent sur une période de 3 à 6 mois. L&amp;#039;objectif est de répondre aux besoins sociaux d&amp;#039;un QPV ou d&amp;#039;un territoire rural en difficultés. Ils n&amp;#039;en existent pas encore en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mon ESS à l&amp;#039;école : exemples de projets:
  &lt;a href="http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coopératives Jeunesses de Services (CJS) :
  &lt;a href="http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vidéos de présentation des CJS : CJS de Bourg-en-Bresse (01) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CJS de Lyon 8ème (69) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Jeunesse
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/actus/mon-ess-lecole-quest-ce-que-cest</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://lafabriquecooperative.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mathieu ROBERT : Chargé de mission CRESS AURA (RRD), 04 72 78 42 98 / 07 57 82 98 83, mrobert&amp;#64;cress-aura.org
  &lt;br /&gt;
  Elodie PERROTEAU : Coordinatrice nationale la Fabrique Coopérative, 07 69 27 81 45, elodie.perroteau&amp;#64;lafabriquecooperative.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c1d-copie-13h48-appui-a-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>18/05/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/06/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>93193</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Appuyer l’émergence de coopérations</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans ce cadre, elle peut appuyer l&amp;#039;émergence de coopérations sur les territoires du programme Petite Ville de Demain à travers différentes actions :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -755,158 +593,320 @@
    Accueil Information Orientation
   &lt;/strong&gt;
   proposé par les chargés de mission – développement économique et territorial – de la CRESS apportant un premier niveau d&amp;#039;information sur l&amp;#039;ESS et les opportunités existantes, des conseils sur la structuration du projet (selon les expertises) et, surtout, une mise en réseau des acteurs du territoire pour répondre au mieux aux besoins des entrepreneurs.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Organisation de rencontres d&amp;#039;affaires
   &lt;/strong&gt;
   pour les réseaux économiques réservées aux professionnels pour développer leur activité. Il s&amp;#039;agit de rendez-vous BtoB, afin de faire se rencontrer des entreprises de l&amp;#039;économie conventionnelle, des acheteurs publics et des structures de l&amp;#039;ESS, et de dynamiser sa politique d&amp;#039;achats responsables.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Facilitation de dynamiques collectives
   &lt;/strong&gt;
   en accompagnant des collectifs dans la définition et la mise en œuvre de leur coopération
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Club des collectivités : programme de la rencontre du 29 avril :
  &lt;a href="http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf
  &lt;/a&gt;
  &lt;br /&gt;
  - Rencontres d&amp;#039;affaires : Présentation, ESSPRESSO Clermontois :
  &lt;a href="http://www.cress-aura.org/les-esspresso" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/les-esspresso
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>http://cress-aura.org</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>lgardarin@cress-aura.org</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/395b-appui-a-lemergence-de-cooperations/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>98585</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer au montage d’un projet de conciergerie de territoire</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conjointement par la Chambre Régionale de l&amp;#039;Economie Sociale et Solidaire et l&amp;#039;entreprise Let&amp;#039;s Co, propose d&amp;#039;appuyer l&amp;#039;émergence de nouveaux projets de conciergeries sur les territoires.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le réseau Pluriels peut apporter son ingénierie d&amp;#039;accompagnement au montage de projet, sur les axes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude du besoin / étude d&amp;#039;opportunité / étude de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retour d&amp;#039;expérience et intervention auprès des acteurs de votre territoire et habitants pour les mobiliser / fédérer autour de ce projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition du modèle économique de votre future conciergerie, sa gouvernance, son offre de services, ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pluriels fera intervenir l&amp;#039;un ou l&amp;#039;autre de ses membres en fonction du territoire d&amp;#039;implantation de votre projet et de la nature du projet.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.reseau-pluriels.fr/pluriels/nos-missions/
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le réseau PLURIELS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-pluriels.fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les membres : https://www.reseau-pluriels.fr/les-membres-2/les-membres/
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact : https://www.reseau-pluriels.fr/nous-contacter/
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/395b-appui-a-lemergence-de-cooperations/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c680-copie-10h58-observatoire-regional-de-less/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
-          <t>18/05/2021</t>
+          <t>22/07/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>98582</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Réaliser des diagnostics territoriaux de l'ESS - Observatoire de l'ESS</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1071,48 +1071,48 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/9ff1-copie-10h43-appuyer-lemergence-de-cooperation/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>