--- v0 (2026-02-27)
+++ v1 (2026-09-02)
@@ -263,1483 +263,1483 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>133059</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes pré opératoire à la renaturation des espaces en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
+  &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
+  &lt;em&gt;
+   Renaturer les milieux urbains
+  &lt;/em&gt;
+  » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
+  &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le réseau des 7 agences d&amp;#039;urbanisme du Grand Est a recensé des outils concrets pour mener une politique de protection et de développement de la nature au sein des espaces urbanisés au sein des documents de planification. Ce guide favorise une culture commune, en diffusant les bonnes pratiques.
+  &lt;a href="https://www.aguram.org/wp-content/uploads/2020/11/La_Nature_7Est.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes d&amp;#039;identification des gisements de renaturation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
+  &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
+   Consulter les travaux
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
+  &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>133058</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour réaliser un inventaire des zones d'activités économiques (ZAE)</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un contexte de rareté du foncier, les zones d&amp;#039;activités économiques (ZAE) représentent une part importante de foncier artificialisé dont les usages sont à repenser en raison de leur perte d&amp;#039;attractivité. Sont considérés comme zone d&amp;#039;activité : « les zones d&amp;#039;activités industrielle, commerciale, tertiaire, artisanale, touristique, portuaire ou aéroportuaire ».  Pour améliorer la connaissance sur les ZAE et réfléchir sur leurs potentiels de requalification, la loi impose aux collectivités de réaliser un inventaire de leurs zones d&amp;#039;activités économiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;inventaire doit être établit par l&amp;#039;EPCI qui est l&amp;#039;autorité compétente en matière de création, d&amp;#039;aménagement et de gestion des zones d&amp;#039;activités. L&amp;#039;inventaire doit contenir trois étapes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un état parcellaire des unités foncières de la zone d&amp;#039;activité économique (qui identifie la surface de chaque unité foncière et le propriétaire) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des occupants de la zone d&amp;#039;activité économique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification du taux de vacance de la zone d&amp;#039;activité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La vacance est définie selon trois critères :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une absence d&amp;#039;affectation de l&amp;#039;unité foncière à « une activité assujettie à la cotisation foncière des entreprises (CFE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une durée de vacance supérieure ou égale à 2 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inoccupation au cours de la même période
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La dernière étape est celle de la consultation des propriétaires et des occupants des ZAE par l&amp;#039;EPCI compétent pendant une période de trente jours avant l&amp;#039;arrêt de l&amp;#039;inventaire qui doit ensuite être adressé autorités compétentes en matière de SCoT, PLU et PLH.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;inventaire doit être réalisé dans un délai d&amp;#039;un an à compter de la promulgation de la loi climat et finalisé dans un délai de deux ans. Il devra être actualisé tous les 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Certaines agences d&amp;#039;urbanisme ont été missionnées pour la réalisation d&amp;#039;inventaires des ZAE.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Audélor, l&amp;#039;agence d&amp;#039;urbanisme, de développement économique et technopole du Pays de Lorient a réalisé un observatoire des sites d&amp;#039;activités du Pays de Lorient. L&amp;#039;observatoire est composé de tableau de bord sur le foncier économique disponible dans les zones d&amp;#039;activités et de fiches descriptives pour chacune des zones d&amp;#039;activités.
+  &lt;a href="https://www.audelor.com/observatoires-et-etudes/zones-d-activites/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;agape, l&amp;#039;agence d&amp;#039;urbanisme et de développement durable Lorraine Nord a créé un outil de connaissance web cartographique de suivi des zones d&amp;#039;activités économiques.
+  &lt;a href="https://www.agape-lorrainenord.eu/les-ressources/les-produits-de-donnees/actualite/occaze.html" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c38-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>133057</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des secteurs prioritaires de précarité énergétique</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements dont les consommations énergétiques et/ou les émissions de gaz à effet de serre sont élevées (classés E, F, G), vont progressivement faire l&amp;#039;objet de restriction et d&amp;#039;interdiction à la location. Ce sont donc des cibles prioritaires pour la politique publique de rénovation de l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Eu égard à leur période de construction, leur typologie (maisons individuelles, copropriétés), leur taille, leur énergie de chauffage ou leur statut d&amp;#039;occupation, ces logements ne nécessiteront pas le même type de réhabilitation ou d&amp;#039;accompagnement des ménages. Une connaissance territoriale fine de l&amp;#039;habitat et sa précarité énergétique est indispensable pour orienter les choix stratégiques des collectivités en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise dans l&amp;#039;identification des « passoires thermiques » et dans les stratégies territoriales à mettre en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;agence d&amp;#039;urbanisme de Rennes réalise une série de travaux afin de brosser le portrait global des performances énergétiques des logements de la métropole. Ces travaux permettront d&amp;#039;orienter les choix stratégiques de celle-ci en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+  &lt;a href="https://www.audiar.org/sites/default/files/documents/etudes/audiar_note-performance-energetique-logements-rm_web_0.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;atelier parisien d&amp;#039;urbanisme a inscrit dans son programme partenarial d&amp;#039;accompagner les besoins de demain et notamment d&amp;#039;accélérer la rénovation du bâti et l&amp;#039;adaptation climatique.  Dans ce cadre, l&amp;#039;atelier a publié récemment des travaux sur l&amp;#039;enjeu de la rénovation énergétique des logements à Paris.
+  &lt;a href="https://www.apur.org/sites/default/files/8p212_logement_enjeux_renovation_energie_forts_paris.pdf?token&amp;#61;GMthf7Bn" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba78-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>133056</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des friches</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
+  &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
+   Consulter la cartographie intéractive
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
+  &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
+   Consulter l&amp;#039;Observatoire
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>133055</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
+  &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
+  &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
+  &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
+  &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>126877</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   LES OUTILS DE PLANIFICATION TERRITORIALE
  &lt;/strong&gt;
  &lt;br /&gt;
  Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
   les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
    Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
    OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
    Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
    PLUi Le Havre Seine Métropole
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   Consulter la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>20/01/2023</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1210 lines deleted...]
-      </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>