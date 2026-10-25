--- v0 (2026-07-22)
+++ v1 (2026-10-25)
@@ -24,111 +24,103 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
-[...4 lines deleted...]
-    </font>
+  <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH3"/>
+  <dimension ref="A1:AH2"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,426 +255,228 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165543</v>
+        <v>121475</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les projets de plantation d'arbres</t>
+          <t>Abonder les aides régionales à la plantation de vergers conservatoires et de haies bocagères</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Chèque-arbre 71</t>
+          <t>Abondement départemental aux aides régionales "Vergers de sauvegarde" et "Bocages et Paysages"</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de Saône-et-Loire</t>
         </is>
       </c>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...201 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Agriculteur
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Min : 10 Max : 30</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Complément à l'aide régionale dans la limite des subventions autorisées.</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actif en permanence, ce dispositif d&amp;#039;abondement permet d&amp;#039;obtenir un financement supplémentaire du Département de Saône-et-Loire. Cette aide vient compléter les subventions accordées par la Région Bourgogne-Franche-Comté dans le cadre des
  &lt;span&gt;
   dispositifs « Bocages et Paysages » et « Vergers de sauvegarde ».&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Elle permet de
  &lt;/span&gt;
  couvrir jusqu&amp;#039;à 80 % des dépenses éligibles pour un projet de plantations situé en Saône et Loire ayant été retenu préalablement au titre des dispositifs régionaux.&lt;/p&gt;
 &lt;p&gt;
  Ces aides sont ouvertes aux particuliers, collectivités, associations, ainsi que, uniquement pour Bocages et Paysages, aux agriculteurs.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Plantation d&amp;#039;un verger conservatoire, réalisation de haies bocagères...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Espaces verts
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilité sont définis par la Région Bourgogne-Franche-Comté au titre des dispositifs &amp;#34;Vergers de sauvegarde&amp;#34; et &amp;#34;Bocages et Paysages&amp;#34;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Saône-et-Loire</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.saoneetloire.fr/guide-des-aides/abondement-departemental-aux-aides-regionales-vergers-de-sauvegarde-et-bocages-et-paysages/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Le porteur de projet doit déposer sa demande directement auprès de la Région Bourgogne-Franche-Comté.
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;
   Plateforme régionale de dépôt de demande pour
   &lt;a href="https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle&amp;#61;ENV-VERGER" rel="noopener" target="_blank"&gt;
    &amp;#34;Vergers de Sauvegarde&amp;#34;&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;
   Plateforme régionale de dépôt de demande pour
   &lt;a href="https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle&amp;#61;ENV-BOCAGE" rel="noopener" target="_blank"&gt;
    &amp;#34;Bocages et Paysages&amp;#34;&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
  &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Selon un principe de guichet unique, le Département de Saône et Loire récupère automatiquement les données des dossiers retenus auprès de la Région Bourgogne-Franche-Comté.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le porteur de projet n&amp;#039;a aucune démarche à faire auprès du Département.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>d.defillon@saoneetloire71.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feb6-abonder-les-aides-regionales-a-la-plantation-/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de Saône-et-Loire</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>15/12/2022</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>