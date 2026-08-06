--- v0 (2026-05-15)
+++ v1 (2026-08-06)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH5"/>
+  <dimension ref="A1:AH6"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -393,51 +393,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>18/10/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>102631</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine Naturel</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -578,51 +578,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>13/10/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>102630</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine Emploi</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -746,51 +746,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>13/10/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>101589</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -901,48 +901,220 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>166495</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la transition écologique juste et solidaire dans le massif des Vosges</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>AAP Soutenons la transition écologique juste et solidaire du massif des Vosges</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face 
+aux impacts croissants du changement climatique et aux mutations 
+économiques et sociales qui fragilisent les territoires de moyenne 
+montagne, la Fondation de France Grand Est souhaite accompagner des 
+dynamiques locales capables de renforcer la résilience du massif des 
+Vosges.&lt;/p&gt;
+&lt;p&gt;L’ambition est de soutenir des projets collectifs qui contribuent à 
+transformer durablement les modes d’habiter, de produire et de vivre sur
+ ces territoires, en conciliant préservation des écosystèmes, qualité de
+ vie des habitants et vitalité économique, dans une logique de 
+transition écologique juste et solidaire.&lt;/p&gt;
+&lt;h2&gt;Territoire concerné&lt;/h2&gt;
+&lt;p&gt;Le périmètre de l&amp;#039;appel à projets est constitué par les 582 communes du &lt;strong&gt;massif vosgien&lt;/strong&gt;. Les projets hors périmètre sont acceptés si les actions se déroulent majoritairement dans le massif.&lt;/p&gt;
+&lt;p&gt;Il s’agit de soutenir d&lt;strong&gt;es Actions concrètes et collectives&lt;/strong&gt; (pas uniquement étude ou sensibilisation) qui permettent &lt;strong&gt;d’avoir un impact sur les modes de vie (habitat, emploi, production, mobilité…)&lt;/strong&gt; selon une &lt;strong&gt;approche&lt;/strong&gt; &lt;strong&gt;globale (écologique, sociale, économique).&lt;/strong&gt; Elles devront permettre &lt;strong&gt;l’implication d’une variété d’acteurs&lt;/strong&gt; (citoyens, associations, professionnels…) s’inscrire dans la durée et faire preuve d’un ancrage territorial avéré.&lt;/p&gt;
+&lt;p&gt;Les projets doivent s’inscrire dans &lt;strong&gt;au moins un des deux axes suivants&lt;/strong&gt; :&lt;/p&gt;
+&lt;ol start="1" type="1"&gt;&lt;li&gt;&lt;strong&gt;Les initiatives collectives de transition du territoire&lt;/strong&gt; :
+ co-construction de modèles de développement plus sobres, diversifiés et
+ adaptés au climat (résilience écologique, conditions de vie, activités 
+économiques durables, maintien des habitants)&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La valorisation des ressources patrimoniales&lt;/strong&gt; : 
+projets de transition s’appuyant sur les patrimoines naturels, 
+culturels, artisanaux ou industriels du massif vosgien comme leviers 
+d’innovation et d’adaptation.&lt;/li&gt;&lt;/ol&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront pas financés :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les études/concertations sans mise en œuvre,&lt;/li&gt;&lt;li&gt;les projets uniquement pédagogiques ou événementiels,&lt;/li&gt;&lt;li&gt;les infrastructures ou compétences réglementaires des collectivités,&lt;/li&gt;&lt;li&gt;les formations individuelles/diplômantes,&lt;/li&gt;&lt;li&gt;les projets terminés ou sans cofinancement.&lt;/li&gt;&lt;/ul&gt;
+&lt;h2&gt;Financement&lt;/h2&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;10 000 à 30 000 € / an&lt;/strong&gt;, &lt;strong&gt;jusqu’à 3 ans&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Minimum &lt;strong&gt;10 % d’autofinancement&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;h2&gt;Calendrier&lt;/h2&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Note d’intention (2 pages max)&lt;/strong&gt; : jusqu’au &lt;strong&gt;16 août (17h)&lt;/strong&gt; à télécharger et envoyer à &lt;em&gt;&lt;a href="mailto:grandest&amp;#64;fdf.org"&gt;&lt;/a&gt;&lt;a href="mailto:grandest&amp;#64;fdf.org"&gt;grandest&amp;#64;fdf.org&lt;/a&gt;&lt;/em&gt;&lt;/li&gt;&lt;li&gt;Pré-sélection : mi-août → mi-septembre&lt;/li&gt;&lt;li&gt;Dossier complet : jusqu’au 30 septembre&lt;/li&gt;&lt;li&gt;Instruction : octobre&lt;/li&gt;&lt;li&gt;Résultats : fin octobre&lt;/li&gt;&lt;/ul&gt;
+&lt;h2&gt;Candidature&lt;/h2&gt;
+&lt;p&gt;Télécharger le modèle de note, compléter et envoyer par mail avant la date limite.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt; À TÉLÉCHARGER&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;- &lt;a href="https://www.fondationdefrance.org/images/pdf/2026/aap/AAP-territoires-montagne-vosges-2026.pdf"&gt;L&amp;#039;appel à projets&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;- &lt;a href="https://www.fondationdefrance.org/images/word/2026/note-intention-massif_des_Vosges_1.docx"&gt;La note d&amp;#039;intention&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir d&lt;strong&gt;es Actions concrètes et collectives&lt;/strong&gt; (pas uniquement étude ou sensibilisation) qui permettent &lt;strong&gt;d’avoir un impact sur les modes de vie (habitat, emploi, production, mobilité…)&lt;/strong&gt; selon une &lt;strong&gt;approche&lt;/strong&gt; &lt;strong&gt;globale (écologique, sociale, économique).&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;Elles devront permettre &lt;strong&gt;l’implication d’une variété d’acteurs&lt;/strong&gt; (citoyens, associations, professionnels…) s’inscrire dans la durée et faire preuve d’un ancrage territorial avéré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2026</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;br /&gt;Les initiatives retenues pourront se trouver à différents stades de maturité :&lt;br /&gt;• Émergence&lt;br /&gt;• Déploiement &amp;amp; structuration&lt;br /&gt;• Développement &amp;amp; changement d’échelle&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères prioritaires&lt;/strong&gt;&lt;br /&gt;1. &lt;em&gt;Avoir un impact direct sur la transformation des modes de vie&lt;/em&gt; (travailler, se relier, produire et consommer, se former, se loger, etc.) pour habiter la montagne à l’année, en générant des co-bénéfices positifs pour le climat ou la biodiversité. Cette transformation devra permettre de s’émanciper d’une logique de mono-activité loisirs/ tourisme.&lt;/p&gt;&lt;p&gt;2. &lt;em&gt;S’inscrire dans une démarche de dialogue territorial&lt;/em&gt; impliquant les habitants dans leur diversité (ex : résidents permanents, secondaires, saisonniers, élus, acteurs associatifs, acteurs professionnels et leur représentant...) pour favoriser l’émergence d’un horizon commun pour le territoire. Elle devra viser l’accompagnement apaisé du débat, et faciliter l’ancrage et la pérennité des dyna-miques de transition. Elle devra permettre la réalisation de projets concrets. Elle pourra avoir été réalisée en amont ou bien être comprise dans l’objet de la demande.&lt;/p&gt;&lt;p&gt;3. &lt;em&gt;Adopter une approche systémique du changement &lt;/em&gt;:&lt;br /&gt;• Agir sur les causes profondes des dysfonctionnements autant que sur les symptômes.&lt;br /&gt;• Aborder ces défis dans leur complexité et leurs interac-tions : ne pas privilégier une entrée thématique, isolée des autres défis.&lt;br /&gt;• Considérer que le temps long fait partie intégrante de la démarche pour créer des relations de confiance, favoriser l’apprentissage et l’adaptation continue.&lt;/p&gt;&lt;p&gt;4. &lt;em&gt;Avoir vocation à se pérenniser et à s’ancrer localement&lt;/em&gt; :&lt;br /&gt;Penser la faisabilité au-delà d’une ou plusieurs phases d’expérimentation, pour s’inscrire dans une logique de continuité d’actions et de déploiement.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères complémentaires&lt;/strong&gt;&lt;br /&gt;1. S’inscrire dans une démarche de diffusion, partage d’expériences, réplication en vue de faire bénéficier d’autres acteurs et territoires des démarches mises en place.&lt;br /&gt;2. S’appuyer sur des coopérations locales structurantes : forte articulation avec les acteurs locaux (associatifs, acteurs publics, réseaux, collectifs citoyens), pour favoriser la complémentarité avec l’existant et éviter les actions isolées ou dupliquées sans ancrage local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;br /&gt;• Frais de fonctionnement&lt;br /&gt;• Frais d’investissement, lorsqu’ils sont reliés à une action qui dépasse la construction d’équipements ou l’achat de matériels.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui peut répondre ?&lt;/strong&gt;&lt;br /&gt;Tout organisme à but non lucratif et d’intérêt général, dont les actions s’inscrivent dans les critères précités et se déploient en majeure partie sur le périmètre du massif des Vosges :&lt;br /&gt;• Associations et ONG&lt;br /&gt;• Établissements publics (enseignement, recherche...)&lt;br /&gt;• Collectivités&lt;/p&gt;&lt;p&gt;Les structures demandeuses doivent être éligibles au mécénat au titre des articles 230 et 238 bis du CGI.&lt;br /&gt;Les candidatures impliquant plusieurs acteurs sont encouragées. Une seule structure éligible au mécénat devra porter administrativement la subvention et assurer le dépôt et la gestion du dossier pour le collectif.&lt;br /&gt;Le candidat ne peut pas adresser simultanément plusieurs demandes de subvention sur le même appel à candidatures.&lt;br /&gt;Une structure ressource (ex. acteur de la recherche ou de l’accompagnement membre d’un collectif) peut être impliquée dans plusieurs démarches.&lt;br /&gt;Une priorité sera donnée aux candidats n’ayant pas de financement en cours à la Fondation de France.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondationdefrance.org/fr/recherche-algolia?q=massif+des+vosges</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondationdefrance.org/fr/appels-a-projets/territoires-montagne-transitions</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Fondation de France Grand Est        &lt;/strong&gt;
+                &lt;/p&gt;&lt;p&gt;8 rue Sainte Marguerite &lt;br /&gt;
+67000 Strasbourg&lt;br /&gt;
+Tél : 03 88 22 78 68&lt;/p&gt;
+&lt;p&gt;Email : &lt;a href="mailto:GrandEst&amp;#64;fdf.org"&gt;&lt;/a&gt;&lt;a href="mailto:GrandEst&amp;#64;fdf.org"&gt;GrandEst&amp;#64;fdf.org&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>maryline.mexique@vosges.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-transition-ecologique-juste-et-solidaire-dans-le-massif-des-vosges/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>DDT 88</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>