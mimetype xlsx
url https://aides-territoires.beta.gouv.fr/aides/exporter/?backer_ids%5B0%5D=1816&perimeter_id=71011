--- v0 (2026-01-29)
+++ v1 (2026-08-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA10"/>
+  <dimension ref="A1:AH6"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1244 +225,896 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>143841</v>
+        <v>102845</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier du Label de la Fondation du patrimoine pour financer un projet de restauration</t>
+          <t>Mobiliser le grand public autour de votre projet de restauration via le financement participatif</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Label de la Fondation du Patrimoine</t>
+          <t>Collecte de dons Fondation du patrimoine</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...262 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
-[...3 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Premier acteur de la générosité en faveur du patrimoine, la Fondation du patrimoine accompagne les propriétaires en ouvrant des collectes de dons, permettant de mobiliser le grand public. Mode d&amp;#039;action privilégié de la Fondation, ce sont près de 3 000 chantiers qui sont financés chaque année grâce au dispositif du mécénat populaire (ou financement participatif). Les collectes de dons représentent en moyenne 15 % du plan de financement d&amp;#039;un projet de restauration.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tous les types de patrimoine peuvent être aidés : immobilier, mobilier ou naturel, protégé ou non par l&amp;#039;Etat au titre des monuments historiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/soumettre-un-projet/organiser-une-collecte</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/soumettre-un-projet/depot-de-dossier/formulaire-demande-collecte</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la Fondation du patrimoine : https://www.fondation-patrimoine.org/soumettre-un-projet/organiser-une-collecte
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>fanny.renaud@fondation-patrimoine.org</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04fc-mobiliser-le-grand-public-autour-de-votre-pro/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>18/10/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E5" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>102631</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Naturel</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...356 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Particulier
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...148 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis sa création, la Fondation du patrimoine agit pour rendre la France plus belle et ce en soutenant la restauration et la préservation de tous types de patrimoine. Les habitats naturels, les espèces animales et végétales, les formations géologiques, physiques et biologiques constituent le patrimoine naturel et font partie de notre histoire et de l&amp;#039;identité culturelle de notre pays.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez trouver une aide financière pour mener des
  &lt;strong&gt;
   projets liés à la préservation du patrimoine naturel et la biodiversité
  &lt;/strong&gt;
  ? Au travers son programme Patrimoine Naturel, la Fondation du patrimoine récompense des actions de réhabilitation d&amp;#039;espaces naturels ayant un impact positif sur la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Elle mobilise des fonds publics et privés (notamment via le mécénat d&amp;#039;entreprises locales et nationales) pour accompagner ces projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les
   &lt;strong&gt;
    arbres têtards du Marais poitevin
   &lt;/strong&gt;
   : préservation et plantation d&amp;#039;une espèce d&amp;#039;arbre emblématique de la Vendée, menacée par les maladies.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Eco-Tig en Provence
   &lt;/strong&gt;
   : ensemble de petits chantiers pour préserver la biodiversité réalisé par des personnes sous main de justice.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels).
  &lt;/li&gt;
  &lt;li&gt;
   Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme.
  &lt;/li&gt;
  &lt;li&gt;
   ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   À noter
  &lt;/strong&gt;
  : les personnes privées peuvent bénéficier de l&amp;#039;aide en cas de convention de gestion avec un organisme associatif ou public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez
  Michel Doffagne :
  &lt;a href="mailto:michel.doffagne&amp;#64;fondation-patrimoine.org" rel="noopener" target="_blank"&gt;
   michel.doffagne&amp;#64;fondation-patrimoine.org
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>fanny.renaud@fondation-patrimoine.org</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E10" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>102630</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Emploi</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H10" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Vous souhaitez soutenir l&amp;#039;insertion et la formation professionnelle dans les métiers du patrimoine et favoriser la transmission des savoir-faire ?
 &lt;/p&gt;
 &lt;p&gt;
- Le label de la Fondation du patrimoine est destiné aux propriétaires privés et permet de déduire ses travaux de l&amp;#039;impôt sur le revenu. Accordé aux sites bâtis ou parcs et jardins qui ne bénéficient pas du régime des monuments historiques, notre label vous aide à financer les travaux de restauration réalisés chez vous.
+ Via son programme Patrimoine Emploi, la Fondation du patrimoine soutient l&amp;#039;insertion socioprofessionnelle et la formation aux métiers du patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Deux axes sont privilégiés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le soutien aux chantiers incluant une action d&amp;#039;insertion sociale ou professionnelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets permettant une formation aux métiers du patrimoine (clause de marchés publics avec insertion ou apprentissage, atelier chantier d&amp;#039;insertion (ACI), chantier-école).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos projets de restauration du patrimoine faisant l&amp;#039;objet d&amp;#039;une souscription avec la Fondation du patrimoine pourront bénéficier d&amp;#039;une aide financière supplémentaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conservatoire du Patrimoine CFA Paul Riquet à Toulouse : subvention pour la mise en place de formations aux techniques de construction traditionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ancienne Abbaye de Maroilles dans le Nord : restauration de la grange dimière et de deux maisons de bourgs dans le cadre d&amp;#039;un chantier d&amp;#039;insertion
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Porteur de projet : collectivité publique, association ou structure d&amp;#039;intérêt général (dont l&amp;#039;activité est non lucrative et ne bénéficie pas à un cercle restreint de personnes et dont la gestion est désintéressée) justifiant de plus d&amp;#039;un an d&amp;#039;existence.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet implanté sur le territoire et dont les bénéficiaires résident en France métropolitaine ou ultramarine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à un projet ciblé : l&amp;#039;aide demandée ne pourra être tournée exclusivement vers du fonctionnement ou le financement de supports de communication.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/soumettre-un-projet/obtenir-une-aide-financiere</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Pierre Servais, Chargé de projet patrimoine naturel et emploi : pierre.servais&amp;#64;fondation-patrimoine.org
 &lt;/p&gt;
 &lt;p&gt;
- Vous êtes propriétaire d&amp;#039;un site visible de la voie publique ou accessible au public, financez vos travaux de façade et de couverture.
-[...20 lines deleted...]
- &lt;/strong&gt;
+ Ou Michel Doffagne : michel.doffagne&amp;#64;fondation-patrimoine.org&amp;#34;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a84-favoriser-la-formation-et-linsertion-sociopro/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>101589</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
+&lt;br /&gt;
+&lt;br /&gt;
+La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune ou une intercommunalité comptant sur son territoire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  50 à 100 % déduction sur l&amp;#039;impôt sur le revenu du montant des travaux réalisés
-[...19 lines deleted...]
- &lt;br /&gt;
+  des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Fondation du patrimoine :
+ &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
+  https://www.fondation-patrimoine.org/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="U10" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>166495</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la transition écologique juste et solidaire dans le massif des Vosges</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>AAP Soutenons la transition écologique juste et solidaire du massif des Vosges</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face 
+aux impacts croissants du changement climatique et aux mutations 
+économiques et sociales qui fragilisent les territoires de moyenne 
+montagne, la Fondation de France Grand Est souhaite accompagner des 
+dynamiques locales capables de renforcer la résilience du massif des 
+Vosges.&lt;/p&gt;
+&lt;p&gt;L’ambition est de soutenir des projets collectifs qui contribuent à 
+transformer durablement les modes d’habiter, de produire et de vivre sur
+ ces territoires, en conciliant préservation des écosystèmes, qualité de
+ vie des habitants et vitalité économique, dans une logique de 
+transition écologique juste et solidaire.&lt;/p&gt;
+&lt;h2&gt;Territoire concerné&lt;/h2&gt;
+&lt;p&gt;Le périmètre de l&amp;#039;appel à projets est constitué par les 582 communes du &lt;strong&gt;massif vosgien&lt;/strong&gt;. Les projets hors périmètre sont acceptés si les actions se déroulent majoritairement dans le massif.&lt;/p&gt;
+&lt;p&gt;Il s’agit de soutenir d&lt;strong&gt;es Actions concrètes et collectives&lt;/strong&gt; (pas uniquement étude ou sensibilisation) qui permettent &lt;strong&gt;d’avoir un impact sur les modes de vie (habitat, emploi, production, mobilité…)&lt;/strong&gt; selon une &lt;strong&gt;approche&lt;/strong&gt; &lt;strong&gt;globale (écologique, sociale, économique).&lt;/strong&gt; Elles devront permettre &lt;strong&gt;l’implication d’une variété d’acteurs&lt;/strong&gt; (citoyens, associations, professionnels…) s’inscrire dans la durée et faire preuve d’un ancrage territorial avéré.&lt;/p&gt;
+&lt;p&gt;Les projets doivent s’inscrire dans &lt;strong&gt;au moins un des deux axes suivants&lt;/strong&gt; :&lt;/p&gt;
+&lt;ol start="1" type="1"&gt;&lt;li&gt;&lt;strong&gt;Les initiatives collectives de transition du territoire&lt;/strong&gt; :
+ co-construction de modèles de développement plus sobres, diversifiés et
+ adaptés au climat (résilience écologique, conditions de vie, activités 
+économiques durables, maintien des habitants)&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La valorisation des ressources patrimoniales&lt;/strong&gt; : 
+projets de transition s’appuyant sur les patrimoines naturels, 
+culturels, artisanaux ou industriels du massif vosgien comme leviers 
+d’innovation et d’adaptation.&lt;/li&gt;&lt;/ol&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront pas financés :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les études/concertations sans mise en œuvre,&lt;/li&gt;&lt;li&gt;les projets uniquement pédagogiques ou événementiels,&lt;/li&gt;&lt;li&gt;les infrastructures ou compétences réglementaires des collectivités,&lt;/li&gt;&lt;li&gt;les formations individuelles/diplômantes,&lt;/li&gt;&lt;li&gt;les projets terminés ou sans cofinancement.&lt;/li&gt;&lt;/ul&gt;
+&lt;h2&gt;Financement&lt;/h2&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;10 000 à 30 000 € / an&lt;/strong&gt;, &lt;strong&gt;jusqu’à 3 ans&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Minimum &lt;strong&gt;10 % d’autofinancement&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;h2&gt;Calendrier&lt;/h2&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Note d’intention (2 pages max)&lt;/strong&gt; : jusqu’au &lt;strong&gt;16 août (17h)&lt;/strong&gt; à télécharger et envoyer à &lt;em&gt;&lt;a href="mailto:grandest&amp;#64;fdf.org"&gt;&lt;/a&gt;&lt;a href="mailto:grandest&amp;#64;fdf.org"&gt;grandest&amp;#64;fdf.org&lt;/a&gt;&lt;/em&gt;&lt;/li&gt;&lt;li&gt;Pré-sélection : mi-août → mi-septembre&lt;/li&gt;&lt;li&gt;Dossier complet : jusqu’au 30 septembre&lt;/li&gt;&lt;li&gt;Instruction : octobre&lt;/li&gt;&lt;li&gt;Résultats : fin octobre&lt;/li&gt;&lt;/ul&gt;
+&lt;h2&gt;Candidature&lt;/h2&gt;
+&lt;p&gt;Télécharger le modèle de note, compléter et envoyer par mail avant la date limite.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt; À TÉLÉCHARGER&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;- &lt;a href="https://www.fondationdefrance.org/images/pdf/2026/aap/AAP-territoires-montagne-vosges-2026.pdf"&gt;L&amp;#039;appel à projets&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;- &lt;a href="https://www.fondationdefrance.org/images/word/2026/note-intention-massif_des_Vosges_1.docx"&gt;La note d&amp;#039;intention&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir d&lt;strong&gt;es Actions concrètes et collectives&lt;/strong&gt; (pas uniquement étude ou sensibilisation) qui permettent &lt;strong&gt;d’avoir un impact sur les modes de vie (habitat, emploi, production, mobilité…)&lt;/strong&gt; selon une &lt;strong&gt;approche&lt;/strong&gt; &lt;strong&gt;globale (écologique, sociale, économique).&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;Elles devront permettre &lt;strong&gt;l’implication d’une variété d’acteurs&lt;/strong&gt; (citoyens, associations, professionnels…) s’inscrire dans la durée et faire preuve d’un ancrage territorial avéré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2026</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;br /&gt;Les initiatives retenues pourront se trouver à différents stades de maturité :&lt;br /&gt;• Émergence&lt;br /&gt;• Déploiement &amp;amp; structuration&lt;br /&gt;• Développement &amp;amp; changement d’échelle&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères prioritaires&lt;/strong&gt;&lt;br /&gt;1. &lt;em&gt;Avoir un impact direct sur la transformation des modes de vie&lt;/em&gt; (travailler, se relier, produire et consommer, se former, se loger, etc.) pour habiter la montagne à l’année, en générant des co-bénéfices positifs pour le climat ou la biodiversité. Cette transformation devra permettre de s’émanciper d’une logique de mono-activité loisirs/ tourisme.&lt;/p&gt;&lt;p&gt;2. &lt;em&gt;S’inscrire dans une démarche de dialogue territorial&lt;/em&gt; impliquant les habitants dans leur diversité (ex : résidents permanents, secondaires, saisonniers, élus, acteurs associatifs, acteurs professionnels et leur représentant...) pour favoriser l’émergence d’un horizon commun pour le territoire. Elle devra viser l’accompagnement apaisé du débat, et faciliter l’ancrage et la pérennité des dyna-miques de transition. Elle devra permettre la réalisation de projets concrets. Elle pourra avoir été réalisée en amont ou bien être comprise dans l’objet de la demande.&lt;/p&gt;&lt;p&gt;3. &lt;em&gt;Adopter une approche systémique du changement &lt;/em&gt;:&lt;br /&gt;• Agir sur les causes profondes des dysfonctionnements autant que sur les symptômes.&lt;br /&gt;• Aborder ces défis dans leur complexité et leurs interac-tions : ne pas privilégier une entrée thématique, isolée des autres défis.&lt;br /&gt;• Considérer que le temps long fait partie intégrante de la démarche pour créer des relations de confiance, favoriser l’apprentissage et l’adaptation continue.&lt;/p&gt;&lt;p&gt;4. &lt;em&gt;Avoir vocation à se pérenniser et à s’ancrer localement&lt;/em&gt; :&lt;br /&gt;Penser la faisabilité au-delà d’une ou plusieurs phases d’expérimentation, pour s’inscrire dans une logique de continuité d’actions et de déploiement.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères complémentaires&lt;/strong&gt;&lt;br /&gt;1. S’inscrire dans une démarche de diffusion, partage d’expériences, réplication en vue de faire bénéficier d’autres acteurs et territoires des démarches mises en place.&lt;br /&gt;2. S’appuyer sur des coopérations locales structurantes : forte articulation avec les acteurs locaux (associatifs, acteurs publics, réseaux, collectifs citoyens), pour favoriser la complémentarité avec l’existant et éviter les actions isolées ou dupliquées sans ancrage local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;br /&gt;• Frais de fonctionnement&lt;br /&gt;• Frais d’investissement, lorsqu’ils sont reliés à une action qui dépasse la construction d’équipements ou l’achat de matériels.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui peut répondre ?&lt;/strong&gt;&lt;br /&gt;Tout organisme à but non lucratif et d’intérêt général, dont les actions s’inscrivent dans les critères précités et se déploient en majeure partie sur le périmètre du massif des Vosges :&lt;br /&gt;• Associations et ONG&lt;br /&gt;• Établissements publics (enseignement, recherche...)&lt;br /&gt;• Collectivités&lt;/p&gt;&lt;p&gt;Les structures demandeuses doivent être éligibles au mécénat au titre des articles 230 et 238 bis du CGI.&lt;br /&gt;Les candidatures impliquant plusieurs acteurs sont encouragées. Une seule structure éligible au mécénat devra porter administrativement la subvention et assurer le dépôt et la gestion du dossier pour le collectif.&lt;br /&gt;Le candidat ne peut pas adresser simultanément plusieurs demandes de subvention sur le même appel à candidatures.&lt;br /&gt;Une structure ressource (ex. acteur de la recherche ou de l’accompagnement membre d’un collectif) peut être impliquée dans plusieurs démarches.&lt;br /&gt;Une priorité sera donnée aux candidats n’ayant pas de financement en cours à la Fondation de France.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondationdefrance.org/fr/recherche-algolia?q=massif+des+vosges</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondationdefrance.org/fr/appels-a-projets/territoires-montagne-transitions</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Fondation de France Grand Est        &lt;/strong&gt;
+                &lt;/p&gt;&lt;p&gt;8 rue Sainte Marguerite &lt;br /&gt;
+67000 Strasbourg&lt;br /&gt;
+Tél : 03 88 22 78 68&lt;/p&gt;
+&lt;p&gt;Email : &lt;a href="mailto:GrandEst&amp;#64;fdf.org"&gt;&lt;/a&gt;&lt;a href="mailto:GrandEst&amp;#64;fdf.org"&gt;GrandEst&amp;#64;fdf.org&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>maryline.mexique@vosges.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-transition-ecologique-juste-et-solidaire-dans-le-massif-des-vosges/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>DDT 88</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>