--- v0 (2026-05-02)
+++ v1 (2026-09-07)
@@ -369,55 +369,55 @@
 CAUE de la Guyane
 CAUE de l'Île-de-la-Réunion
 CAUE du Var
 CAUE d'Alsace
 CAUE du Tarn-et-Garonne
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
 CAUE du Loiret
 CAUE du Morbihan
 CAUE de la Dordogne
 CAUE de l'Yonne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...1 lines deleted...]
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
@@ -1192,51 +1192,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>82912</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
@@ -1782,51 +1782,51 @@
           <t>Construction d'une piscine</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>82911</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
@@ -1894,55 +1894,55 @@
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
 CAUE de la Haute-Loire
 CAUE de la Seine-et-Marne
 CAUE Lot-et-Garonne
 CAUE des Hautes-Pyrénées
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE du Loir-et-Cher
 CAUE du Val-de-Marne
 CAUE de la Martinique
 CAUE des Hautes-Alpes</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...1 lines deleted...]
-Association</t>
+Recherche</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
@@ -2395,48 +2395,48 @@
 Création de jardins partagés</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>