--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -263,512 +263,104 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>83479</v>
+        <v>83481</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
-        <is>
-[...406 lines deleted...]
-      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE d'Occitanie
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
-Union régionale des CAUE Normands
-[...3 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+Union régionale des CAUE Normands</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -811,85 +403,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -912,79 +504,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -1017,85 +609,493 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>