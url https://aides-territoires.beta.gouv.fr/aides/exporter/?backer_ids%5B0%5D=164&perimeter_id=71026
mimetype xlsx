--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -373,296 +373,296 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/dossier-declaratif-8211-prestation-de-compensation-du-handicap-pch/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>16/03/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/09/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>163916</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions améliorant la qualité du service rendu à la personne accompagnée dans les services autonomie à domicile (SAD)</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Attribution d’une dotation complémentaire par le Département de la Manche aux services autonomie à domicile (SAD) pour le financement d’actions améliorant la qualité du service rendu à la personne accompagnée</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Nature de l&amp;#039;aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au-delà de l’impulsion donnée par le Département, pour favoriser le maintien à domicile des personnes fragilisées, l’article 44 de la loi de financement de la sécurité sociale pour 2022, prévoit une refonte du modèle de financement des services autonomie à domicile, visant à améliorer leurs conditions de solvabilisation ainsi que la qualité de service. Cette refonte, comprend la mise en place d’une dotation complémentaire, prévue au 3° du I de l’article L. 314-2-1 du code de l’action sociale et des familles (CASF), visant à financer des actions améliorant la qualité du service rendu à la personne accompagnée.&lt;/p&gt;&lt;p&gt;Cette dotation concerne les heures effectuées au titre de l’allocation personnalisée d’autonomie (APA) et des heures relatives à la prestation de compensation du handicap (PCH). Le financement est assuré en totalité par un concours de la caisse nationale de solidarité pour l’autonomie (CNSA). Le soutien financier maximal de la CNSA est calculé sur la base du nombre d’heures APA et PCH du Département multiplié par le taux mentionné dans le décret n°2022-735 du 28 avril 2022 relatif au financement des services proposant des prestations d’aide et d’accompagnement à domicile.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment bénéficier de l&amp;#039;aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Chaque candidat devra adresser, en une seule fois, son dossier de candidature complet par voie dématérialisée, par courriel, à l’adresse suivante : &lt;a href="mailto:mda-sapto&amp;#64;manche.fr" target="_self"&gt;mda-sapto&amp;#64;manche.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;La date limite d’envoi des candidatures est fixée au 31/12/2024.&lt;/p&gt;&lt;p&gt;Les dossiers transmis après la date limite fixée ci-dessus ne seront pas retenus ni étudiés. Ils seront par nature irrecevables.&lt;/p&gt;&lt;p&gt;En cas de pièces manquantes, le Département enjoint le candidat à compléter son dossier dans un délai défini. En cas de non-respect de ce délai, le dossier est considéré comme irrecevable.&lt;/p&gt;&lt;p&gt;Pour toute demande d’information, vous pouvez contacter :&lt;/p&gt;&lt;p&gt;Serge Jardin : serge.jardin&amp;#64;manche.fr – 07 86 53 75 48.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nature des projets éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le présent appel à candidatures vise à retenir les SAD pouvant bénéficier de la dotation complémentaire pour le financement d’actions répondant à un ou plusieurs de ces objectifs prioritaires.&lt;/p&gt;&lt;p&gt;Les objectifs « apporter un soutien aux aidants des personnes accompagnées » et « lutter contre l’isolement des personnes » doivent faire l’objet d’un financement prioritairement via la conférence des financeurs de prévention de la perte d’autonomie (CFPPA). Toutefois, les SAD peuvent proposer des actions complémentaires dans la limite des montants alloués.&lt;/p&gt;&lt;p&gt;Les projets doivent répondre aux objectifs qui ont été priorisés de la manière suivante :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la qualité de vie au travail des intervenants ;&lt;/li&gt;&lt;li&gt;contribuer à la couverture des besoins de l&amp;#039;ensemble du territoire ;&lt;/li&gt;&lt;li&gt;accompagner des personnes dont le profil de prise en charge présente des spécificités ;&lt;/li&gt;&lt;li&gt;intervenir sur une amplitude horaire incluant les soirs, les week-ends et les jours fériés ;&lt;/li&gt;&lt;li&gt;lutter contre l&amp;#039;isolement des personnes accompagnées ;&lt;/li&gt;&lt;li&gt;apporter un soutien aux aidants des personnes accompagnées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pièces à fournir&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;De manière facultative, le dossier de candidature peut comporter tout élément que le candidat jugerait pertinent, permettant de mieux identifier la structure porteuse, son activité.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le dossier de réponse à l’appel à candidatures selon la trame précisée en annexe 1 ;&lt;/li&gt;&lt;li&gt;Une attestation sur l’honneur du responsable de la structure, précisant que le service d’aide à domicile ne se trouve pas dans une procédure de redressement judiciaire ou de dépôt de bilan et qu’il est à jour de ses obligations déclaratives fiscales et sociales ou est engagé dans un processus de régularisation de ses paiements ;&lt;/li&gt;&lt;li&gt;La grille tarifaire actualisée des prestations proposées par le service d’aide à domicile ;&lt;/li&gt;&lt;li&gt;Pour les services non tarifés par le Département, un courrier indiquant que le service s’engage à négocier dans le cadre du CPOM, des modalités de limitation du reste à charge des personnes accompagnées, selon les principes formulés dans le présent appel à candidatures ;&lt;/li&gt;&lt;li&gt;Les rapports d’activité du service, les comptes administratifs ou comptes de résultat, les bilans pour les années 2021 à 2023 en fonction du dernier exercice clôturé ; le budget 2023 ou 2024 ;&lt;/li&gt;&lt;li&gt;Les outils de la loi 2002-2 ;&lt;/li&gt;&lt;li&gt;L’engagement de s’inscrire dans la télétransmission des données ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Est éligible à la dotation complémentaire, tout service autonomie à domicile prestataire ou service polyvalent d’aide et de soins à domicile au titre de son activité d’aide relevant des 6° et/ou 7° du I de l’article L. 312-1 du code de l’action sociale et des familles.&lt;/p&gt;&lt;p&gt;Tout service autorisé par le Président du Conseil Départemental, sur le territoire de la Manche peut donc candidater au présent appel à candidatures.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/attribution-dune-dotation-complementaire-par-le-departement-de-la-manche-aux-services-autonomie-a-domicile-sad-pour-le-financement-dactions-ameliorant-la-qualite-du-service-rendu-a/</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Jardin  Serge &lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:mda-sapto&amp;#64;manche.fr" target="_self"&gt;mda-sapto&amp;#64;manche.fr&lt;/a&gt; / &lt;a href="mailto:serge.jardin&amp;#64;manche.fr" target="_self"&gt;serge.jardin&amp;#64;manche.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 07 86 53 75 48&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/attribution-dune-dotation-complementaire-par-le-departement-de-la-manche-aux-services-autonomie-a-domicile-sad-pour-le-financement-dactions-ameliorant-la-qualite-du-service-rendu-a-la-personne-accompagnee/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>164274</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Créer des services autonomie à domicile aide et soins (SAD mixte)</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>AMI &amp;#8211; Accompagnement à la création de service autonomie à domicile aide et soin (SAD mixte)</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Nature de l&amp;#039;aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’Agence régionale de santé Normandie et les conseils départementaux souhaitent accélérer l’évolution et la transformation des services de soins infirmiers à domicile (SSIAD) en soutenant les rapprochements avec les services d’aide et d’accompagnement à domicile (SAAD) existants afin de créer des services autonomie à domicile aide et soins dès 2024.&lt;/p&gt;&lt;p&gt;Cet AMI permet de répondre à deux objectifs non cumulables :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Volet 1 : La création de service autonomie à domicile aide et soin (SAD « mixte ») par transformation de l’offre existante&lt;/li&gt;&lt;li&gt;Volet 2 : Le besoin d’une expertise à la création de service autonomie à domicile aide et soin (SAD « mixte ») par transformation de l’offre existante&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Comment bénéficier de l&amp;#039;aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets seront étudiés par des instructeurs désignés au sein de l’ARS de Normandie et du Conseil Départemental :&lt;/p&gt;&lt;p&gt;Sur le volet 1 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans le délai d’un mois à compter de la réception du dossier, le dossier est réputé complet si les autorités compétences n’ont pas fait connaitre la liste des pièces manquantes ou incomplètes ;&lt;/li&gt;&lt;li&gt;A la réception du dossier, l’Agence régionale de santé et le Conseil départemental ont 6 mois pour instruire et répondre à la demande des gestionnaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sur le volet 2 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans le délai d’un mois, à compter de la date limite de dépôt des dossiers, les autorités compétentes feront connaître au demandeur la suite donnée au besoin d’expertise et d’appui à la création de SAD mixte.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CALENDRIER PREVISIONNEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Publication de l’avis d’appel à candidatures - 28 janvier 2025&lt;/li&gt;&lt;li&gt;Date limite de dépôt des dossiers volet 1 - 16 mai 2025&lt;/li&gt;&lt;li&gt;Date butoir de mise en œuvre du projet volet 1 - 31 décembre 2025&lt;/li&gt;&lt;li&gt;Date limite de dépôt des dossiers volet 2 - 7 mars 2025&lt;/li&gt;&lt;li&gt;Date butoir de démarrage de l’appui volet 2 - 30 avril 2025&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Nature des projets éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’Agence régionale de santé Normandie et les conseils départementaux souhaitent accélérer l’évolution et la transformation des services de soins infirmiers à domicile (SSIAD) en soutenant les rapprochements avec les services d’aide et d’accompagnement à domicile (SAAD) existants afin de créer des services autonomie à domicile aide et soins dès 2024.&lt;/p&gt;&lt;p&gt;Sur le volet 1 : l’appel à manifestation d’intérêt vise à faciliter la création de SAD mixte par transformation de l’offre existante et soutenir si besoin, les projets de rapprochement sur les territoires répondant aux orientations stratégiques régionales et départementales de l’Agence régionale de santé Normandie et du conseil départemental ;&lt;/p&gt;&lt;p&gt;Sur le volet 2 : l’appel à manifestation d’intérêt vise à accompagner les structures ayant besoin d’une expertise notamment sur le modèle juridique et ses impacts et/ou d’un appui méthodologique à la création de SAD mixte par transformation de l’offre existante.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conditions d&amp;#039;éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets pouvant être étudiés sont ceux qui répondent aux obligations suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une entité juridique unique porteur de l’autorisation de SAD mixte&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Et&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un territoire unique d’intervention pour les activités d’aide et de soins&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Par ailleurs, afin de répondre aux obligations du Décret, les projets pourront dans le cadre de cet appel à manifestation d’intérêt, solliciter :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une demande de modification du périmètre d’intervention soins et aide notamment pour répondre à l’obligation de territoire unique d’intervention ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Et/ou&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une extension de la capacité des places de soin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets de SAD mixte doivent également répondre au moment du dépôt du dossier, au cahier des charges définissant les conditions techniques minimales d’organisation et de fonctionnement des services autonomie à domicile mentionnés à l’article L313-1-3 du CASF.&lt;/p&gt;&lt;p&gt;L’envoi des dossiers devra se faire impérativement sous format dématérialisé, au plus tard pour le volet 1, le 16 mai 2025 et pour le volet 2, le 7 mars 2025 délai de rigueur, par mail aux adresses suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;ARS : ars-normandie-appelprojet-medsoc&amp;#64;ars.sante.fr&lt;/li&gt;&lt;li&gt;CD 50 : mda-sapto&amp;#64;manche.fr&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/ami-accompagnement-a-la-creation-de-service-autonomie-a-domicile-aide-et-soin-sad-mixte/</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ARS : &lt;a href="mailto:ars-normandie-appelprojet-medsoc&amp;#64;ars.sante.fr" target="_self"&gt;ars-normandie-appelprojet-medsoc&amp;#64;ars.sante.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;CD 50 : &lt;a href="mailto:mda-sapto&amp;#64;manche.fr" target="_self"&gt;mda-sapto&amp;#64;manche.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ami-8211-accompagnement-a-la-creation-de-service-autonomie-a-domicile-aide-et-soin-sad-mixte/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>02/02/2025</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...116 lines deleted...]
-      </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>162921</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Mener des actions en faveur de la cohésion sociale</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Actions en faveur de la cohésion sociale (politique territoriale 2022-2028)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -752,171 +752,1025 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>155107</v>
+        <v>162465</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Créer des itinérance touristique et des boucles locales</t>
+          <t>Développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>Itinérance touristique et boucles locales (politique territoriale 22-28)</t>
+          <t>Appel à projets &amp;#8211; Violences intra familiales 2025 &amp;#8211;  prévention et lutte contre les violences conjugales, les violences sexuelles et sexistes</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Si vous souhaitez développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles, vous pouvez candidater à cet appel à projet du Département de la Manche par le biais du site demarches-simplifiees.fr.&lt;/p&gt;&lt;p&gt;L’appel à projets a pour objectif de mettre en œuvre des projets à l’échelle locale ou départementale ayant des effets concrets et mesurables sur la réduction et la prise en charge des VIF dans la Manche.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;COMMENT BÉNÉFICIER DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de demande devra être déposé sur la plateforme demarches-simplifiees.fr avant le 24 mai 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pièces à joindre pour toute structure :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation sur l&amp;#039;honneur.&lt;/li&gt;&lt;li&gt;RIB / IBAN.&lt;/li&gt;&lt;li&gt;Dernier rapport d&amp;#039;activité.&lt;/li&gt;&lt;li&gt;Le dernier bilan, compte de résultat et annexe, approuvés, et rapport éventuel du commissaire aux comptes (obligatoire pour les associations ayant reçu un montant global de subvention supérieur à 153 000 €).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pièces à fournir en plus pour les associations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Statuts déclarés de l&amp;#039;association.&lt;/li&gt;&lt;li&gt;Copie de la publication au JO ou du récépissé de déclaration à la préfecture.&lt;/li&gt;&lt;li&gt;Attestation cotisation URSSAF&lt;/li&gt;&lt;li&gt;Le contrat d’engagement républicain, conformément à la loi du 24 août 2021.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièces à fournir en plus pour les entreprises :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Extrait du K bis&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièce supplémentaire à fournir pour les porteurs extérieurs au Département de la Manche :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation de partenariat avec des acteurs locaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets déposés doivent cibler une ou plusieurs des priorités suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;prévenir les violences intra familiales induites par les stéréotypes sexistes ;&lt;/li&gt;&lt;li&gt;protéger les personnes face aux violences subies, dans le respect de leurs choix de vie individuel : soutien au dépôt de plainte, mise à l’abri d’urgence en cas de besoin, soutien à l’organisation d’un départ… ;&lt;/li&gt;&lt;li&gt;réduire les impacts et les risques sur les enfants confrontés aux violences intra familiales : prévention primaire (évitement de risque) ou secondaire (limitation du risque) par des modalités sécurisées d’exercice des relations familiales, d’accompagnement des publics… ;&lt;/li&gt;&lt;li&gt;agir en prévention primaire et/ou secondaire et promotion de la santé auprès des personnes victimes, auteures et de leur entourage par des prises en charge individuelles ou collectives : campagne d’information ou de repérage lors de suivis individuels ou d’évènements collectifs, festifs par exemple ; réduction des facteurs de risques associés ; prise en charge des conséquences sur la santé des violences conjugales et intrafamiliales ;&lt;/li&gt;&lt;li&gt;permettre aux personnes victimes sorties des violences intra familiales d’enclencher un processus de réparation ;&lt;/li&gt;&lt;li&gt;favoriser la désistance des personnes auteures pour prévenir la réitération de comportements violents ;&lt;/li&gt;&lt;li&gt;formations-actions pour expérimenter des solutions à des phénomènes de violences spécifiques, des actions de prévention globale ou des prises en charge ciblées tant des personnes victimes et/ou des personnes auteures.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets présentés pourront cibler :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mineurs comme des majeurs ;&lt;/li&gt;&lt;li&gt;des personnes individuelles comme des groupes ;&lt;/li&gt;&lt;li&gt;des couples, familles ;&lt;/li&gt;&lt;li&gt;les personnes victimes de violences et leurs proches, incluant les personnes en situation de handicap ou en perte d’autonomie ;&lt;/li&gt;&lt;li&gt;les personnes auteures de violences et leur entourage, incluant les personnes en situation de handicap ou de perte d’autonomie ;&lt;/li&gt;&lt;li&gt;des professionnels.&lt;/li&gt;&lt;/ul&gt;Le périmètre géographique du projet proposé devra être précisé et argumenté du point de vue de la coordination avec les actions et dispositifs préexistants et d’un partenariat en lien avec les services du département. &lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Note à l&amp;#039;attention des porteurs éligibles : une coquille est apparue dans la précédente diffusion concernant les porteurs de projets éligibles. Les collectivités territoriales et les EPCI sont désormais éligibles. Cette coquille sera régularisée en commission permanente du Département du 19 avril 2024. Si vous êtes concernés par ces deux catégories, vous pouvez d&amp;#039;ores et déjà déposer votre dossier sur la plateforme &amp;#34;démarches simplifiées&amp;#34;.&lt;/p&gt;&lt;p&gt;L’appel à projets s’adresse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aux associations loi 1901 ;&lt;/li&gt;&lt;li&gt;aux collectivités territoriales ;&lt;/li&gt;&lt;li&gt;aux établissements publics de coopération intercommunale ;&lt;/li&gt;&lt;li&gt;aux établissements publics ;&lt;/li&gt;&lt;li&gt;aux groupements d’intérêts publics souhaitant obtenir une subvention de fonctionnement exclusivement imputable au projet présenté. Les dépenses sont entendues au sens comptable des collectivités ;&lt;/li&gt;&lt;li&gt;aux services de l’administration pénitentiaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour les porteurs de projets extérieurs au département, un partenariat formalisé avec un acteur manchois est demandé et un rapprochement préalable avec un ou des territoires de solidarité est nécessaire. Les porteurs de projets pourront par ailleurs assurer la réalisation de leurs actions dans le cadre de partenariats existants ou établis pour ce projet.&lt;/p&gt;&lt;p&gt;Projets non éligibles :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dossiers de candidature incomplets sur le plan administratif ;&lt;/li&gt;&lt;li&gt;offres similaires à des actions existantes sur le même territoire et auprès des mêmes bénéficiaires ;&lt;/li&gt;&lt;li&gt;projets éligibles à la politique contractuelle du Département de la Manche.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-violences-intra-familiales-2025/</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lecler Lara - Direction de projets et des territoires de solidarité &lt;/p&gt;&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  0233881987 - 0625796053&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-8211-violences-intra-familiales-2024/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>162466</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Mener une opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles tout artisan et commerçant sédentaire inscrit au Registre national des entreprises (RNE), en société ou en nom propre ou en association (sous condition) et œuvrant dans les secteurs de l’artisanat, la petite industrie, le commerce et l’économie sociale et solidaire.&lt;/p&gt;&lt;p&gt;A contrario, les commerces non sédentaires ou éphémères, les professions libérales ne sont pas éligibles au dispositif.&lt;/p&gt;&lt;p&gt;La liste précise des destinataires éligibles sera définie dans le cadre de chaque règlement d’attribution.Toutes Opérations Collectives de Modernisation de l’Artisanat, du Commerce et des Services (OCMACS) permettant d’agir sur la dynamique de l’artisanat et du commerce de proximité dans le cadre d’un programme local d’intervention destiné à aider les entreprises à réaliser des investissements de modernisation de leurs activités.&lt;/p&gt;&lt;p&gt;L’aide départementale est versée au bénéficiaire pour alimenter un fonds d’intervention destiné au soutien des entreprises souhaitant réaliser des investissements de modernisation de leurs établissements. Ces programmes d’intervention ont une durée minimale de 3 ans pouvant être éventuellement prolongés dans le cadre de la revoyure des contrats de territoire Manche avec une durée maximale totale de 4 ans.&lt;/p&gt;&lt;p&gt;Le programme d’intervention devra intégrer le dispositif régional relatif à l’aide aux commerces des territoires.&lt;/p&gt;&lt;p&gt;Dans ce cadre, l’intervention du Département est envisageable selon les modalités suivantes :&lt;/p&gt;&lt;p&gt;- le bénéficiaire met en place une OCM intégrant également les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale : l’aide départementale serait doublée par rapport à la participation de l’EPCI (« 2 pour 1 ») et serait plafonnée à 200 000 €, sous condition que la part de l’EPCI soit obligatoirement fléchée sur des bénéficiaires non éligibles au dispositif régional, à savoir sur les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale.&lt;/p&gt;&lt;p&gt;Le Département veillera à ce que le taux d’intervention retenu soit le même pour l’ensemble des entreprises éligibles au titre de l’OCM (pas de différentiation de taux entre les entreprises éligibles au dispositif régional et celles éligibles au dispositif départemental).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITÉS FINANCIÈRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Participation du Conseil départemental en fonction du programme d’intervention retenu conformément à la présente fiche.&lt;/p&gt;&lt;p&gt;L’aide départementale n’est pas cumulable avec d’autres dispositifs départementaux.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Note d’opportunité permettant une évaluation du potentiel de dossiers sur le territoire concerné.&lt;/li&gt;&lt;li&gt;Projet de règlement d’attribution des aides pour avis préalable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le service instructeur se réserve le droit de demander toute pièce complémentaire qu’il jugerait utile pour la bonne compréhension et l’analyse du projet ainsi que pour sa bonne articulation avec les autres dispositifs départementaux à destination des entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Accessibilité
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;EPCI à fiscalité propre&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront respecter la réglementation en vigueur qui leur est applicable, notamment en matière environnementale et de performance énergétique des bâtiments ainsi qu’en matière d’accessibilité des établissements recevant du public.&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront s’engager dans une démarche vertueuse en matière environnementale et de gestion des énergies (sobriété énergétique, matériaux de qualité, maitrise des fluides) conformément aux critères définis par la Région.&lt;/p&gt;&lt;p&gt;Deux aides maximum pourront être mobilisées par destinataire final sur la durée du programme d’intervention. Les aides ne pourront pas être fléchées sur les mêmes dépenses.&lt;/p&gt;&lt;p&gt;Les règlements d’attribution sont établis par le bénéficiaire de l’aide départementale (EPCI ou PETR).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La modernisation des locaux d’activité et le renouvellement d’équipements professionnels dans un but de soutien ou de développement des activités, d’amélioration de la performance énergétique et d’élargissement de l’usage numérique,&lt;/li&gt;&lt;li&gt;Les opérations liées au développement du numérique ayant pour but d’accélérer, faciliter et/ou développer leur activité,&lt;/li&gt;&lt;li&gt;La rénovation des vitrines et enseignes,&lt;/li&gt;&lt;li&gt;La sécurisation et l’accessibilité à tous les publics,&lt;/li&gt;&lt;li&gt;L’aménagement des véhicules de tournée (hors coût d’acquisition).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Sont exclus des dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais d’acquisition de locaux, de construction et d’extension de locaux ;&lt;/li&gt;&lt;li&gt;Les achats de fonds de commerce reprise de bail ou de pas-de-porte ;&lt;/li&gt;&lt;li&gt;Les travaux relatifs aux logements des exploitants ;&lt;/li&gt;&lt;li&gt;Les dépenses courantes ou de simple renouvellement de matériel ;&lt;/li&gt;&lt;li&gt;Les dépenses directement liées à la demande d’un franchiseur ;&lt;/li&gt;&lt;li&gt;Les travaux réalisés en auto-construction (matériaux et main d’œuvre) ;&lt;/li&gt;&lt;li&gt;Les travaux de parkings et de distributeurs automatiques ;&lt;/li&gt;&lt;li&gt;Les investissements financés par crédit-bail ou SCI&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  02.33.05.97.41&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>155105</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des espaces de téléconsultation</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Espaces de téléconsultation (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet immobilier visant à aménager des espaces de téléconsultation permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins sur les territoires. La charte partenariale régionale d&amp;#039;accès aux soins (2021-2025) prévoit la possibilité d&amp;#039;impulser et/ou soutenir dans chaque territoire toutes les initiatives de qualité en faveur de l&amp;#039;amélioration de l&amp;#039;accès aux soins, comme la télémédecine. Ces initiatives devront :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   être basées sur un projet de santé partagé par l&amp;#039;ensemble des acteurs de territoire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   obtenir la validation du comité opérationnel départemental (COD) - instance décisionnelle de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, les projets de santé ayant obtenu un avis favorable de la part du COD pourront être éligibles à un financement (hors politique territoriale) pour couvrir une partie des frais d&amp;#039;investissement non immobilier, notamment l&amp;#039;acquisition d&amp;#039;équipements liés à la réalisation des actes de télémédecine.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet de santé validé en COD
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant la bonification si sollicitation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 – Le projet devra impliquer les collectivités locales et les professionnels de santé afin de proposer une offre de soins cohérente avec les besoins et attentes de la population et répond aux priorités de la charte d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 – Les porteurs du projet devront rédiger un projet de santé présenté et validé dans le cadre des instances de la charte régionale partenariale d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 – Le projet immobilier devra être présenté dans le cadre des instances de la charte régionale partenariale régionale d&amp;#039;accès aux soins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/espaces-de-teleconsultation-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0ae-espaces-de-teleconsultation-politique-territo/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>155106</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Équipements publics de santé (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour rappel :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   MODALITÉS FINANCIÈRES
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
+ &lt;/p&gt;
+ &lt;p&gt;
+  Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   PIÈCES À FOURNIR
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Projet de santé validé par le comité opérationnel départemental
+   &lt;/li&gt;
+   &lt;li&gt;
+    Pour les rénovations, document de diagnostic énergétique
+   &lt;/li&gt;
+   &lt;li&gt;
+    Pièces justifiant la bonification si sollicitation
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Revitalisation
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet de santé devra concerner au minimum deux médecins et un « autre corps professionnel » de santé et devra impliquer les collectivités locales afin de proposer une offre de soins cohérente avec les besoins et attentes de la population et répondre aux priorités de la charte régionale d&amp;#039;accès aux soins 2021-2025 ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 – Le projet de santé et le projet immobilier pluridisciplinaire devront être présentés et validés par le comité opérationnel départemental (COD) de la charte régionale partenariale d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 4 – Le projet devra intégrer la problématique du logement soit dans le cadre du projet immobilier soit par la mise à disposition d&amp;#039;un logement à proximité afin d&amp;#039;accueillir des étudiants et/ou des remplaçants.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, tout projet immobilier d&amp;#039;extension, de rénovation ou de restructuration devra s&amp;#039;inscrire dans le cadre d&amp;#039;un projet global de diversification et d&amp;#039;évolution de l&amp;#039;offre aux nouveaux métiers médicaux et paramédicaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Déployer les équipements numériques
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>155107</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Créer des itinérance touristique et des boucles locales</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Itinérance touristique et boucles locales (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etude pour la réalisation d&amp;#039;un schéma d&amp;#039;itinéraires de randonnée, pour la définition de parcours de découverte sur le territoire communal ou intercommunal
   &lt;/li&gt;
   &lt;li&gt;
    Création et aménagement des itinéraires, boucles (piétons – vélos - autres pratiques)
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    MODALITÉS FINANCIÈRES
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Carte des itinéraires concernés et état de leur inscription au PDIPR et inscription obligatoire si création ;
    &lt;/li&gt;
    &lt;li&gt;
     Budget prévisionnel d&amp;#039;entretien ;
    &lt;/li&gt;
    &lt;li&gt;
     Plan de signalétiques et de balisage
    &lt;/li&gt;
    &lt;li&gt;
     Si sentier d&amp;#039;interprétation : plan d&amp;#039;interprétation et programme d&amp;#039;animation autour de la thématique du sentier.
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitée
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    réalisation d&amp;#039;aménagements paysagers sur l&amp;#039;itinéraire, utilisation de matériaux durables pour la réalisation des équipements présents sur l&amp;#039;itinéraire, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, ...), insertion de clauses environnementales dans les marchés publics, aménagement du chemin en prenant en compte la biodiversité présente : préservation d&amp;#039;espaces accueillant des espaces floristiques protégées, création d&amp;#039;abris ou de passages protégés (type crapauduc) pour la faune, ...
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    présence d&amp;#039;équipements (mobiliers urbains, sanitaires), de signalétiques adaptés pour tous les publics, association des usagers sur la phase conception du projet, réalisation et/ou animation du projet (réalisation de chantier participatif, organisation de journée citoyenne autour de l&amp;#039;entretien des chemins, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, travail avec une entreprise d&amp;#039;insertion pour l&amp;#039;entretien des chemins, identification et valorisation des itinéraires adaptés par type de handicap, recensement des lieux adaptés sur le parcours &amp;#43; réalisation d&amp;#039;un outil de communication (présentation du parcours, de la difficulté, de la distance, etc.), lors de la création ou de l&amp;#039;aménagement d&amp;#039;un itinéraire, faire participer les personnes concernées ou à minima les associations afin d&amp;#039;avoir une expertise par type de handicap.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités devront proposer un projet global de développement de la randonnée présentant une plus-value touristique clairement énoncée. La globalité du projet se réfère à l&amp;#039;échelle du territoire, à son intégration dans le contexte d&amp;#039;itinérance alentour (réseau de cheminements, itinéraires d&amp;#039;intérêt départemental), à sa transversalité, depuis l&amp;#039;optimisation des itinéraires (aménagement, entretien, foncier, balisage) jusqu&amp;#039;aux outils de promotion (numérique et physique) et aux pratiques ciblées : pédestre et cycliste prioritairement, incluant toutefois l&amp;#039;équestre, le volet tourisme et handicap ou d&amp;#039;autres pratiques.
 &lt;/p&gt;
 &lt;p&gt;
  La plus-value touristique consiste à favoriser les pratiques itinérantes d&amp;#039;une part (les itinéraires : GR223, La Véloscenie, La Vélo Maritime, La Vélo West Normandy, Nantes-Mont Saint-Michel à vélo, La Route des Haras Nationaux, La Route des Abbayes, Patrimoine en Baie du Mont Saint-Michel à cheval, La route des Chiffonniers, ...) et celles ouvertes à un public familial non spécialiste d&amp;#039;autre part (boucles dont les PR). Les tracés valoriseront les différents types de patrimoine.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera portée au développement et à la promotion des services adaptés aux différentes pratiques : hébergements thématiques, haltes repos, locations... ainsi qu&amp;#039;à l&amp;#039;utilisation du web et des outils de guidage GPS.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De plus, les tronçons non goudronnés supports des itinéraires devront être inscrits au PDIPR (sur délibération).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -1000,242 +1854,242 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le balisage, la signalétique directionnelle et les topoguides. Toutefois, ces éléments indispensables devront toutefois respecter les chartes départementales ou nationales préconisées. * financement de la signalétique directionnelle pertinent pour indiquer sur les grands itinéraires les sites de visite, le bourg avec services à voir avec Arnaud.
   &lt;/li&gt;
   &lt;li&gt;
    Les équipements isolés tels que la pose d&amp;#039;une table de pique-nique, d&amp;#039;un banc ne seront pas aidés
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;entretien courant ou les travaux générés par l&amp;#039;absence significative d&amp;#039;entretien régulier des chemins. Les travaux consécutifs aux dégradations causées par le passage des engins motorisés ne pourront être pris en compte.
   &lt;/li&gt;
   &lt;li&gt;
    La réalisation de trottoirs perméables sur les parties routières du parcours
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/itinerance-touristique-et-boucles-locales-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 98 70
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/86f7-itinerance-touristique-et-boucles-locales-pol/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>155108</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;enclos paroissial, autour ou contigu de l&amp;#039;église, et le cimetière sont des espaces communaux qui requièrent toute l&amp;#039;attention des élus et des citoyens. Leur entretien, le patrimoine dont ils jouissent, mais également l&amp;#039;émotion et l&amp;#039;intérêt qu&amp;#039;ils suscitent auprès des habitants sont autant d&amp;#039;enjeux pour les collectivités. Par ailleurs, l&amp;#039;évolution des pratiques funéraires, la pression urbaine et les exigences environnementales font de ces espaces, des lieux en pleine mutation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département souhaite accompagner les collectivités qui désirent s&amp;#039;engager dans une démarche globale et durable de réaménagement de leur enclos paroissial ou cimetière.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles sont les réaménagements d&amp;#039;enclos paroissiaux ou cimetières dans l&amp;#039;objectif de favoriser leur entretien (0 phyto), de préserver et mettre en valeur leur patrimoine bâti, funéraire et arboré et de rendre accessible l&amp;#039;église aux personnes à mobilité réduite.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;extension de cimetière contiguë à l&amp;#039;existant seront éligibles si un réaménagement global de l&amp;#039;existant, selon les mêmes critères d&amp;#039;éligibilité, est envisagé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Plan d&amp;#039;aménagement détaillé
   &lt;/li&gt;
   &lt;li&gt;
    Pièces justifiant la bonification si sollicitée
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    Projet réalisé avec une maitrise d&amp;#039;œuvre pluridisciplinaire dont une compétence en aménagement paysager envisageant des plantations d&amp;#039;arbres, de haies et du fleurissement favorables à la biodiversité, plan de gestion et d&amp;#039;entretien de l&amp;#039;enclos, utilisation de matériaux durables (bois, masse, plastique recyclé ...) pour les équipements, projet intégrant des fonctionnalités durables : récupération des eaux de pluies, robinet poussoir dans les points d&amp;#039;eau, gestion et valorisation des déchets, accessibilité vélo, végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    Présence d&amp;#039;équipements adaptés pour tous les publics : mobiliers urbains (bancs, point d&amp;#039;eau, poubelle), sanitaires, signalétique inclusive : visible, lisible et compréhensible par tous, association et/ou concertation avec les habitants ou associations locales sur la phase conception du projet, dans la réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants...
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé devra répondre à la législation et à la réglementation en vigueur notamment en matière d&amp;#039;accessibilité des espaces publics, du portail de l&amp;#039;enclos au portail de l&amp;#039;église, et de prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  1- Le projet devra être abordé sous le prisme du maintien de la perméabilité des sols ou de la désimperméabilisation des sols via la végétalisation préférentiellement
 &lt;/p&gt;
 &lt;p&gt;
  2- Le paysagement de l&amp;#039;espace devra être envisagé pour la mise en valeur du patrimoine et son ambiance propice au recueillement tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  Ces conditions d&amp;#039;éligibilité induisent la présentation d&amp;#039;un plan d&amp;#039;aménagement détaillé du projet qui permettra d&amp;#039;identifier les différents espaces, les revêtements choisis et les pentes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
@@ -1298,235 +2152,235 @@
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements imperméables excepté l&amp;#039;allée accessible PMR du portail à l&amp;#039;église
   &lt;/li&gt;
   &lt;li&gt;
    Le mobilier funéraire (cavurnes, colombarium, ...)
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/enclos-paroissial-et-cimetieres-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>155110</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Créer, réaménager et revitaliser des espaces publics en cœur de bourg, centre-ville ou quartier</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Espaces publics en centres bourgs et centres villes (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, réaménagement et revitalisation d&amp;#039;espaces publics en cœur de bourg, centre-ville ou quartier.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;espace public désigne l&amp;#039;ensemble des espaces urbanisés destinés à l&amp;#039;usage de tous, sans restriction. Il peut ainsi s&amp;#039;agir de tout espace de circulation (réseau viaire) ou de rassemblement (parc, place...). Dans la présente fiche, les projets accompagnés devront comporter a minima la fonction de rassemblement.
 &lt;/p&gt;
 &lt;p&gt;
  Les parkings dédiés un équipement public ou privé spécifique ainsi que les projets n&amp;#039;agissant que sur la sécurisation d&amp;#039;une voirie ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition écologique :
   &lt;/strong&gt;
   présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer un meilleur état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité et réduire les îlots de chaleur, ...), définition d&amp;#039;une gestion différenciée des espaces et/ou identification d&amp;#039;un périmètre de non intervention, réduction de places de stationnement en cœur de bourg, installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau), utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;espace public, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales...), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition inclusive :
   &lt;/strong&gt;
   présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Les propositions d&amp;#039;aménagement devront s&amp;#039;appuyer sur une analyse de la situation existante identifiant les points noirs à régler et les atouts de l&amp;#039;espace à valoriser ;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet d&amp;#039;aménagement devra traiter à la fois les enjeux de circulations des différents usagers de l&amp;#039;espace tout en travaillant un paysagement de qualité permettant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau, l&amp;#039;utilisation des essences locales, ...
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des conditions d&amp;#039;éligibilité présenté induit la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre pluridisciplinaire ou un maître d&amp;#039;œuvre s&amp;#039;appuyant sur des études pré-opérationnelles ou mobilisant des compétences externes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
@@ -1572,400 +2426,400 @@
  7) le mobilier urbain : bancs, barrières, portail, corbeilles, sanitaires, ...
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux de chaussée en enrobé
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-publics-en-centres-bourgs-et-centres-villes-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e30-espaces-publics-en-centres-bourgs-et-centres-/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>155111</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude de revitalisation de centre-bourg, centre-ville, quartier, projet de territoire</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Etude de revitalisation de centre-bourg, centre-ville, quartier, projet de territoire (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Réalisation d&amp;#039;étude de revitalisation de centre-bourg, centre-ville, quartier, établissement d&amp;#039;un projet de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT ou TTC selon que le maître d&amp;#039;ouvrage puisse ou non récupérer la TVA sur l&amp;#039;opération avec application d&amp;#039;un taux fixe de 50% avec une aide plafonnée à 15 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Cahier des charges de l&amp;#039;étude
   &lt;/li&gt;
   &lt;li&gt;
    Proposition du cabinet retenu
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les études devront être réalisées sur un périmètre suffisamment étendu et associer la société civile (habitants, commerçants, ...) au cours des différentes étapes. Les projets de territoire devront également être construits avec la société civile et appréhender les principaux sujets de l&amp;#039;aménagement du territoire : espaces publics, mobilités, habitats, économie, activités socio-culturelles, tourisme, ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;études
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais de publicité et de reproduction des dossiers.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/etude-de-revitalisation-de-centre-bourg-centre-ville-quartier-projet-de-territoire-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d73f-etude-de-revitalisation-de-centre-bourg-centr/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>155112</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover et réhabiliter l’hôtellerie de plein air et des aires de camping-cars publiques</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Hôtellerie de plein air et aire d’accueil de camping-cars (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation et réhabilitation d&amp;#039;hôtellerie de plein air et d&amp;#039;aires de camping-cars publiques
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Hôtellerie de plein air (camping)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Espaces extérieurs destinés à l&amp;#039;accueil de tentes, de caravanes, de résidences mobiles de loisirs et d&amp;#039;habitations légères de loisirs. Ils sont constitués a minima de 6 emplacements nus ou équipés de l&amp;#039;une de ces installations, ainsi que d&amp;#039;équipements communs.
 &lt;/p&gt;
 &lt;p&gt;
  Les hébergements classés sont évalués selon trois grands axes : la qualité de confort, la qualité des services, les bonnes pratiques en matière de respect de l&amp;#039;environnement et d&amp;#039;accueil des clientèles en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Aire d&amp;#039;accueil de camping-cars
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aire d&amp;#039;accueil de camping-cars est un espace ouvert gratuit ou non, dans ou en dehors d&amp;#039;un camping, réservé au stationnement des camping-cars de jour comme de nuit. Au-delà de 50 places, elle est soumise au permis d&amp;#039;aménager pour les parkings (R. 421-19 j du code de l&amp;#039;urbanisme). Elle peut être équipée d&amp;#039;une aire de services qui est un dispositif sanitaire technique proposé aux camping-caristes afin d&amp;#039;effectuer les opérations nécessaires comme la vidange des eaux usées et l&amp;#039;approvisionnement en eau potable.
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les projets de création seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire intercommunal concerné. Les projets devront donc répondre à un intérêt touristique avéré et à une problématique constatée de régulation du stationnement de ce type de véhicules.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Hôtellerie de plein air
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est de contribuer au développement économique et touristique par une offre d&amp;#039;hébergement de qualité. Seuls les établissements classés minimum 2 étoiles et ouvert au minimum entre mai et septembre pourront bénéficier de ce dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  A partir de 150 000 € d&amp;#039;investissement, le projet nécessite de faire appel à un cabinet spécialisé qui réalisera préalablement une étude de faisabilité (dépense éligible).
 &lt;/p&gt;
 &lt;p&gt;
  Les terrains de camping concernés devront comporter au minimum 30% de leurs emplacements ouverts à la location (à la nuitées, semaine ou au mois pour une clientèle de passage).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
@@ -2099,167 +2953,167 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/hotellerie-de-plein-air-et-aire-daccueil-de-camping-cars-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.98.70
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4857-hotellerie-de-plein-air-et-aire-daccueil-de-c/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>155114</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Identifier et réaliser des travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Petit patrimoine non protégé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Identification et travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   patrimoine matériel : bâti non protégé et visible depuis la voie publique (littoral, balnéaire, équestre, industriel, vestiges de la seconde guerre mondiale, ensembles urbains ou ruraux de la reconstruction, bâti en terre...) ;
  &lt;/li&gt;
  &lt;li&gt;
   patrimoine immatériel : traditions orales enrichissant la connaissance d&amp;#039;un territoire (témoignages, contes, chants, techniques et savoir-faire, us et coutumes...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet identification :
@@ -2291,64 +3145,64 @@
 &lt;p&gt;
  &lt;strong&gt;
   Volet identification :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CV du chargé de mission recruté réponse à la consultation de la prestation de service
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet travaux de restauration et/ou valorisation :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Avis éventuels d&amp;#039;un architecte du CAUE ou de l&amp;#039;architecte des bâtiments de France
  &lt;/li&gt;
  &lt;li&gt;
   Pièces justifiant la bonification si sollicitée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Espace public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet identification :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Recrutement par le maitre d&amp;#039;ouvrage d&amp;#039;un chargé de mission qualifié, validé par le Conseil départemental ou réalisation d&amp;#039;une étude de pré-inventaire ;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement avec le Conseil départemental approuvant la lettre de mission ou le cahier des charges ;
  &lt;/li&gt;
  &lt;li&gt;
   Travail normalisé du recensement selon l&amp;#039;outil méthodologique élaboré et fourni par le Conseil départemental ;
  &lt;/li&gt;
  &lt;li&gt;
   Restitution au maitre d&amp;#039;ouvrage et au Conseil département des données collectées ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -2429,168 +3283,168 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le coût du poste de chargé de mission ou de l&amp;#039;étude pour les FIR ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/petit-patrimoine-non-protege-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.06.69.39
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c38-petit-patrimoine-non-protege-politique-territ/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>155115</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Préserver et améliorer la qualité des eaux littorales et des usages qui sont liés à l'assainissement collectif (baignade, conchyliculture, pêche à pied, …)</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Assainissement collectif – Préservation et amélioration de la qualité des milieux (politique 22-28)</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la politique territoriale 2022-2028, le conseil départemental priorise ses interventions financières en faveur de l&amp;#039;assainissement collectif afin de préserver et améliorer la qualité des eaux littorales et des usages qui y sont liés (baignade, conchyliculture, pêche à pied, ...).
 &lt;/p&gt;
 &lt;p&gt;
  Ainsi, sont éligibles les secteurs classés zones d&amp;#039;influence microbiologique immédiate (ZIM) ou rapprochée sur le littoral au titre des Contrats de territoire, qui, par exception peuvent intégrer des projets portés par les communes. Ces zones, conformes au zonage de l&amp;#039;Agence de l&amp;#039;Eau Seine Normandie, sont identifiées sur la carte et le tableau téléchargeables ci-après.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de primo-investissements sont également éligibles au présent dispositif d&amp;#039;aide et cela indépendamment du zonage d&amp;#039;influence microbiologique.
 &lt;/p&gt;
 &lt;p&gt;
  Il est précisé que les 5 villes urbaines de Cherbourg-en-Cotentin, Saint-Lô, Coutances, Granville et Avranches ne sont pas éligibles au présent dispositif d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ces conditions, les opérations éligibles sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La création, l&amp;#039;extension et la réhabilitation de stations de traitement des eaux usées,
  &lt;/li&gt;
@@ -2600,61 +3454,61 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
 &lt;/p&gt;
 &lt;p&gt;
  Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les primo-investissements : étude d&amp;#039;incidence financière sur le prix du m3 assaini.
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé devra concerner des secteurs déjà urbanisés, zonés en assainissement collectif.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra répondre à la législation et à la réglementation en vigueur relatives notamment à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Concernant les projets de stations : obligation préalable via les rapports de surveillance de prouver que le projet n&amp;#039;est pas motivé par une surcharge hydraulique (eaux claires parasites dans les réseaux) ;
  &lt;/li&gt;
  &lt;li&gt;
   Concernant les primo-investissements : obligation de réalisation d&amp;#039;un modèle économique (simulation de prix) permettant de déterminer un coût pour l&amp;#039;abonné du mètre cube assaini. Ce coût doit être inférieur à 4.50 € HT, après déduction des éventuelles subventions, pour que le projet soit éligible à une aide du Département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences techniques requises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -2703,229 +3557,229 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;extension de station et de réseaux concernant des secteurs non urbanisés ;
  &lt;/li&gt;
  &lt;li&gt;
   Les ouvrages liés exclusivement à des problématiques d&amp;#039;inondation ou de surcharge hydraulique (eau claire parasite) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les études techniques (par ailleurs financées par d&amp;#039;autres partenaires) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité et de reproduction des dossiers.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/assainissement-collectif-preservation-et-amelioration-de-la-qualite-des-milieux-politique-22-28/</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.40
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bfc7-assainissement-collectif-preservation-et-amel/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>155116</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mener des études et des actions de protection en faveur de la biodiversité</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Études et actions de protection en faveur de la biodiversité (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La conservation de la biodiversité patrimoniale et des milieux ordinaires, ainsi que des continuités écologiques constitue l&amp;#039;un des enjeux clés de la transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Trois types de projets peuvent être accompagnés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration d&amp;#039;espaces naturels concourant à la préservation ou amélioration de la biodiversité/des paysages) : création de zones refuges ou de circulation pour la faune, création de coulées ou ceintures vertes, aménagement écologique de lisières, renaturation de friches urbaines ... ;
   &lt;/li&gt;
   &lt;li&gt;
    Aménagements d&amp;#039;espaces naturels permettant une découverte du site sans porter atteinte au milieu naturel : création de sentiers botaniques... ;
   &lt;/li&gt;
   &lt;li&gt;
    Rétablissement/maintien des continuités écologiques linéaires ou en pas japonais (haies, zones humides, bosquets).
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    MODALITÉS FINANCIÈRES
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Si étude, cahier des charges de l&amp;#039;étude et proposition du cabinet retenu
  &lt;/p&gt;
  &lt;p&gt;
   Pièces justifiant la bonification si sollicitée
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public (maitrise foncière publique ou servitude) devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une maîtrise foncière publique (propriété ou servitude) des espaces naturels est exigée ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets devront intégrer une réflexion préalable pour qualifier les enjeux de protection de la biodiversité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les aménagements devront respecter le milieu naturel et la réglementation spécifique au site (autorisations relatives aux sites classés ou inscrits, au titre de la loi sur l&amp;#039;eau ou du droit d&amp;#039;urbanisme...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les espaces naturels devront être ouverts librement au public, sauf fragilité particulière du milieu naturel.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -2981,212 +3835,212 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;aménagement dégradant le milieu naturel ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité et de reproduction des dossiers.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/etudes-et-actions-de-protection-en-faveur-de-la-biodiversite-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.95.25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6322-etudes-et-actions-de-protection-en-faveur-de-/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>155118</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre, développer des services au sein des bibliothèques et/ou des ludothèques</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Bibliothèque, ludothèque (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, rénovation, extension, développement de services au sein des bibliothèques et/ou des ludothèques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bibliothèque :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront être en cohérence avec les objectifs du schéma départemental de développement de la lecture publique pour renforcer l&amp;#039;attractivité des bibliothèques, transformer les bibliothèques en services de proximité du quotidien, faire des bibliothèques des espaces d&amp;#039;apprentissage et d&amp;#039;information, élargir les publics, développer la coopération pour dynamiser l&amp;#039;action culturelle.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité devra être engagée dans une démarche de conventionnement de partenariat avec le Département pour sa (ses) bibliothèque(s).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ludothèque :
  &lt;/strong&gt;
  insertion dans une bibliothèque ou un espace et/ou un projet associant différents services en direction de l&amp;#039;enfance et de la famille de type centre social, espace de vie social, ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3315,225 +4169,225 @@
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Pour les équipements et le matériel
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les coûts de formation et de suivi de projet pour l&amp;#039;informatisation et projet de sites web.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/bibliotheque-ludotheque-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 77 70 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d43-bibliotheque-ludotheque-politique-territorial/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>155119</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des centres de vacances</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Centres de vacances (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
 &lt;/p&gt;
 &lt;p&gt;
  Les centres de vacances (ou colonies de vacances) sont des accueils collectifs avec hébergement pour tous les jeunes âgés de 4 à 17 ans lors de leurs congés scolaires, professionnels ou de leurs loisirs. Les groupes accueillis sont composés d&amp;#039;au minimum 12 enfants et/ou adolescents pour une durée supérieure à 5 nuits.
 &lt;/p&gt;
 &lt;p&gt;
  Les organisateurs, qui proposent de tels accueils sont tenus de les déclarer auprès des services déconcentrés du ministère concerné
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avis obligatoire de la PMI (si accueil enfants -6ans)
 &lt;/p&gt;
 &lt;p&gt;
  Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Jeunesse
 Famille et enfance
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
    A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3594,167 +4448,167 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/centres-de-vacances-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/257a-centres-de-vacances-politique-territoriale-22/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>155120</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre l'immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère)</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Dernier commerce de sa spécialité – boutique éphémère (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère).
 &lt;/p&gt;
 &lt;p&gt;
  Une boutique éphémère, comme son nom l&amp;#039;indique, est un concept de point de vente temporaire qui &amp;#34;apparaît&amp;#34; pendant une courte période, de quelques heures à plusieurs mois, puis disparaît. L&amp;#039;entreprise devra signer un bail d&amp;#039;occupation précaire ou une convention d&amp;#039;occupation précaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 % ; déduction faite des loyers représentant de façon forfaitaire 20% du montant HT des travaux. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -3783,64 +4637,64 @@
    Projet communal d&amp;#039;animation-occupation de la boutique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les deux types de projet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    projet de bail ;
   &lt;/li&gt;
   &lt;li&gt;
    Pour les rénovations, document de diagnostic énergétique
   &lt;/li&gt;
   &lt;li&gt;
    pièces justifiant la bonification
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le service instructeur se réserve le droit de demander toute pièce complémentaire qu&amp;#039;il jugerait utile pour la bonne compréhension et l&amp;#039;analyse du projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
    A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de deux types de travaux énergétiques obligatoire si nécessaire d&amp;#039;entreprendre ce type de travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Pour les derniers commerces, la commune devra avoir identifié un futur exploitant
   &lt;/li&gt;
   &lt;li&gt;
    Pour les boutiques éphémères, la commune devra présenter le projet d&amp;#039;occupation-animation du lieu
@@ -3908,206 +4762,206 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés régie ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non-collectif.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/dernier-commerce-de-sa-specialite-boutique-ephemere-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.97.41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1245-dernier-commerce-de-sa-specialite-boutique-ep/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>155121</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements liées à des structures d’accueil petite enfance / enfance / familles</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Structures d’accueil petite enfance / enfance / familles  (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
   &lt;/li&gt;
   &lt;li&gt;
    Une maison d&amp;#039;assistant(e)s maternel(le)s est un établissement loué à des assistantes maternelles agréées. Un à six assistants maternels peuvent y exercer, mais uniquement 4 en simultané. C&amp;#039;est la loi n° 2010-625 du 9 juin 2010 qui en est le fondement juridique. Le service de la Protection Maternelle et Infantile (PMI) doit vérifier que les conditions d&amp;#039;accueil de la maison garantissent la sécurité et la santé des enfants accueillis. Les assistant(e)s maternel(le)s qui exercent dans une MAM sont employés par les parents qui leur confient leurs enfants. Ils sont soumis à la même réglementation que ceux qui travaillent à leur domicile (code de l&amp;#039;action sociale et des familles). La seule différence réside dans la possibilité de délégation entre eux de l&amp;#039;accueil des enfants.
   &lt;/li&gt;
   &lt;li&gt;
    Le relais petite enfance a pour mission de créer un environnement favorable aux conditions et à la qualité de l&amp;#039;accueil individuel. Ce n&amp;#039;est ni un lieu de garde d&amp;#039;enfants, ni un employeur d&amp;#039;assistant(e)s maternel(le)s. Il n&amp;#039;est pas réglementé comme le sont les établissements et services d&amp;#039;accueil mais est défini par des circulaires de la Caisse Nationale d&amp;#039;Allocations Familiales, à l&amp;#039;origine de leur création. Le RPE assure différentes missions et services auprès des parents, des professionnels de l&amp;#039;accueil à domicile (assistant(e)s maternel(le)s, candidats à l&amp;#039;agrément garde d&amp;#039;enfants à domicile), et des acteurs de la petite enfance, sur un territoire défini. C&amp;#039;est un lieu d&amp;#039;écoute, d&amp;#039;information et d&amp;#039;animation.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra respecter l&amp;#039;avis des services compétents (Etat, PMI, Service départemental d&amp;#039;incendie et de secours (SDIS...). A noter cependant que pour le RPE, la PMI n&amp;#039;a pas d&amp;#039;avis à donner.
 &lt;/p&gt;
 &lt;p&gt;
  Pour la création et l&amp;#039;extension, un diagnostic local sur les besoins d&amp;#039;implantation ou de rénovation d&amp;#039;une structure d&amp;#039;accueil petite enfance, enfance et famille devra être établi.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions générales
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
 &lt;/p&gt;
@@ -4179,167 +5033,167 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/structures-daccueil-petite-enfance-enfance-familles-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 97 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>155122</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements liées à des structures d’accueil jeunesse</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Structures d’accueil jeunesse (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les accueils collectifs de mineurs sans hébergement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Structure pouvant accueillir de 7 à 300 mineurs, en dehors de leur famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une année sur le temps extrascolaire ou périscolaire pour une durée minimale de 2 heures par journée de fonctionnement. L&amp;#039;équipement se caractérise par une fréquentation régulière des mineurs inscrits auxquels est offerte une diversité d&amp;#039;animations et d&amp;#039;activités.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Accueil de jeunes
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Structure pouvant accueillir de 7 à 40 mineurs, âgés de 14 ans ou plus, en dehors d&amp;#039;une famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une même année et répondant à un besoin social particulier explicité dans le projet éducatif de l&amp;#039;organisateur.
 &lt;/p&gt;
@@ -4359,65 +5213,65 @@
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avis obligatoire de la PMI (si accueil enfants -6ans)
 &lt;/p&gt;
 &lt;p&gt;
  Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cas unique des accueils collectifs de mineurs sans hébergement, une école devra être présente sur la commune d&amp;#039;implantation de l&amp;#039;équipement et/ou que la commune soit membre d&amp;#039;un regroupement pédagogique intercommunale (RPI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Bâtiment
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
@@ -4487,162 +5341,162 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/structures-daccueil-jeunesse-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/87ab-structures-daccueil-jeunesse-politique-territ/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>155123</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements à vocation sportive</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Équipements sportifs (politique territoriale  22-28)</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements à vocation sportive
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les plateaux multi-activités
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aire de jeux multisports sécurisée le plus souvent non-couverte, à vocation scolaire et périscolaire mais aussi d&amp;#039;espaces d&amp;#039;entrainement pour diverses disciplines (handball, tennis, basket, volley ...) dont l&amp;#039;emprise au sol est au minimum de 11 m x 22 m.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les équipements sportifs pluridisciplinaires de proximité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Equipements sportifs reconnus comme étant à usage communal ou communautaire, permettant la pratique de plusieurs disciplines sportives dans un environnement couvert. On intègre dans cette catégorie les salles sportives dont l&amp;#039;aire de jeux doit-être a minima de 36m x 18m et les gymnases dont l&amp;#039;aire de jeux doit-être de 44m x 22m, permettant notamment la pratique du handball en compétition.
@@ -4657,64 +5511,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tous les équipements sauf les plateaux sportifs, avis de la DDCS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations des bâtiments, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Nécessité de la présence sur le territoire d&amp;#039;une structure affiliée à une fédération organisant des compétitions en lien avec la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de respecter les normes fédérales en vigueur dans la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de la justification de l&amp;#039;équipement en question au regard des autres équipements existants sur le secteur.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4835,218 +5689,218 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-sportifs-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.97
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310f-equipements-sportifs-politique-territoriale-2/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>155124</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;espaces de diffusion et de pratiques artistiques et culturelles : cinémas, théâtres, salles de concert, salles culturelles, résidences d&amp;#039;artistes, établissements d&amp;#039;enseignement de musique, de danse, du théâtre, des arts du cirque et des arts visuels...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Note d&amp;#039;opportunité développant le projet culturel ou le projet d&amp;#039;établissement, le budget de fonctionnement prévisionnel pluriannuel et le partenariat développé sur le territoire avec les acteurs culturels, éducatifs, sociaux, ...
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bâtiments et construction
 Réhabilitation
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -5111,167 +5965,167 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non-collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-de-creation-de-diffusion-et-de-pratiques-artistiques-et-culturelles-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>155125</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover ou étendre de lieux d'accueils de proximité de type France services, M@nche services, centres sociaux ou espaces de vie sociale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Lieux d’accueil de proximité :  France Services, Manche Services, centre social, espace de vie social, (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L21" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant pas être réhabilité), rénovation ou extension de lieux d&amp;#039;accueils de proximité de type France services, M&amp;#64;nche services, centres sociaux ou espaces de vie sociale
 &lt;/p&gt;
 &lt;p&gt;
  Possibilité de financement de postes pour les agents d&amp;#039;accueil dans le cadre exclusivement des France services et M&amp;#64;nche services et selon les cahiers de charges de ces deux dispositifs.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble de ces structures sont définis comme étant des lieux d&amp;#039;accueil, d&amp;#039;information et d&amp;#039;orientation à destination des usagers de services publics. Elles peuvent également proposer des animations de proximité et des loisirs.
 &lt;/p&gt;
 &lt;p&gt;
  Conçues pour faciliter et animer la vie quotidienne des habitants usagers, comme des espaces de rencontre ouverts à tous, ces lieux ont pour vocation de développer une logique de services de proximité. La démarche est notamment orientée par la question de l&amp;#039;accès aux droits et par la participation des usagers au développement de la qualité des services publics.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   France services
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nouveau modèle d&amp;#039;accès aux services publics de proximité proposé par l&amp;#039;Etat. Ces espaces visent à permettre à chaque citoyen d&amp;#039;accéder aux services publics et d&amp;#039;être accueilli dans un lieu unique, par des personnes formées et disponibles, pour effectuer ses démarches du quotidien et être accompagné sur le numérique. Neuf partenaires nationaux y sont regroupés auxquels peuvent s&amp;#039;ajouter des partenaires locaux :
@@ -5359,65 +6213,65 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour les rénovations, document de diagnostic énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Pièces justifiant de la bonification si sollicitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Poste :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fiche de poste
  &lt;/li&gt;
  &lt;li&gt;
   CV du candidat retenu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -5500,227 +6354,227 @@
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Fonctionnement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre des France services et de M&amp;#64;nche services, au regard des cahier des charges de ces deux dispositifs, il est possible de financer la création de postes d&amp;#039;agents d&amp;#039;accueil ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/lieux-daccueil-de-proximite-france-services-manche-services-centre-social-espace-de-vie-social-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/74ab-lieux-daccueil-de-proximite-france-services-m/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>155126</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover ou étendre une salle de convivialité ou un espace de vie associatif dont la gestion est publique</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Salles de convivialité et espaces de vie associative (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant être réhabilité), la rénovation ou l&amp;#039;extension d&amp;#039;une salle de convivialité ou d&amp;#039;un espace de vie associatif dont la gestion est publique.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les salles de convivialité sont des équipements d&amp;#039;accueil du public composé d&amp;#039;une salle principale et d&amp;#039;annexes (cuisines, vestiaires, sanitaires...), dédié aux associations locales et aux privés pour l&amp;#039;organisation de diverses manifestations.
  &lt;/li&gt;
  &lt;li&gt;
   Les espaces de vie associative sont des équipements composés d&amp;#039;espaces spécifiques et/ou communs dédiés à des associations locales pour la pratique de leurs diverses activités régulières auprès de leurs adhérents On peut aussi les dénommer maisons des associations.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cas des salles de convivialité, avant calcul de la subvention départementale, une déduction des recettes théoriques générées par l&amp;#039;équipement sera prise en compte pour déterminer la base éligible. Cette déduction sera forfaitairement de 20% du montant HT des travaux éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les rénovations, document de diagnostic énergétique
   &lt;/li&gt;
   &lt;li&gt;
    Pièces justifiant de la bonification si sollicitation
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -5775,226 +6629,226 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/salles-de-convivialite-et-espaces-de-vie-associative-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/997c-salles-de-convivialite-et-espaces-de-vie-asso/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>155127</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -6070,171 +6924,171 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>155128</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre ou rénover des tiers-lieux publics ou des espaces de travail dans un équipement public</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Tiers-lieux, espaces de télétravail (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, rénovation, extension de tiers-lieux publics ou d&amp;#039;espaces de travail dans un équipement public.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les tiers-lieux doivent permettre à chacun et collectivement de se saisir de son pouvoir d&amp;#039;agir et de répondre aux grands enjeux de la transition qui s&amp;#039;imposent aujourd&amp;#039;hui. Ce sont des projets structurants de territoires, qui (re)dynamisent un quartier, un village. Ces espaces sont conçus pour créer les conditions les plus favorables à l&amp;#039;éclosion des idées et à la coopération locale. Ils permettent ainsi à des travailleurs indépendants, des salariés d&amp;#039;entreprises, de collectivités, d&amp;#039;associations, des habitants jeunes ou moins jeunes du territoire de se rencontrer et de faire ensemble à l&amp;#039;occasion d&amp;#039;activités, animations se déroulant sur le site.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aménagement d&amp;#039;un espace de télétravail au sein d&amp;#039;un équipement public : Le télétravail est le fait de travailler à distance en ayant à sa disposition tous les outils modernes liées à la communication. Ainsi, un simple espace plutôt organisé sous forme d&amp;#039;espace de coworking (quelques tables, un coin détente) ou de bureaux individuels loués à la journée ou demi-journée peut répondre aux besoins des télétravailleurs sous condition de connexions internet et de téléphonie satisfaisantes. Il a pour objectif premier d&amp;#039;éviter aux salariés des déplacements pendulaires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Investissement :
@@ -6286,62 +7140,62 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fiche de poste
  &lt;/li&gt;
  &lt;li&gt;
   CV du candidat retenu
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Etude :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cahier des charges de l&amp;#039;étude
  &lt;/li&gt;
  &lt;li&gt;
   Proposition du cabinet retenu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Tiers-lieux
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les tiers-lieux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une étude d&amp;#039;opportunité et de définition du projet est nécessaire pour faire émerger le besoin du territoire et la communauté d&amp;#039;acteurs prête à s&amp;#039;engager dans la vie et l&amp;#039;animation du site.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ce besoin défini permettra d&amp;#039;identifier les espaces à créer dans le tiers-lieu : salles d&amp;#039;animation et de réunions, bureaux permanents, bureaux de rendez-vous, espace de coworking, espace d&amp;#039;exposition, lieux de convivialité, ateliers partagés, salles d&amp;#039;expressions artistiques... Il précisera également les services envisagés : restauration, domiciliation des structures, etc.
 &lt;/p&gt;
 &lt;p&gt;
  De plus, des premières réponses seront apportées sur la gouvernance et le modèle économique envisagés.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présence d&amp;#039;un animateur-coordinateur ou d&amp;#039;une communauté s&amp;#039;engageant sur un programme d&amp;#039;animations. Si l&amp;#039;embauche d&amp;#039;un animateur est envisagée, l&amp;#039;étude de définition du projet devra apporter les modalités de financement du poste
@@ -6454,232 +7308,232 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Fonctionnement
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre des tiers-lieux, il est possible de financer la création d&amp;#039;un poste d&amp;#039;animateur-coordinateur du tiers-lieu ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/tiers-lieux-espaces-de-teletravail-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="mailto:https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/832f-tiers-lieux-espaces-de-teletravail-politique-/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>155129</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre, rénover des locaux à destination des activités d’économie sociale et solidaire</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Économie sociale et solidaire (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, extension, rénovation de locaux à destination des activités d&amp;#039;économie sociale et solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation de la structure et de ses missions, si mise à disposition de l&amp;#039;équipement
  &lt;/li&gt;
  &lt;li&gt;
   Pour les rénovations, document de diagnostic énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Pièces justifiant la bonification si sollicitation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition écologique :
   &lt;/strong&gt;
   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition inclusive :
   &lt;/strong&gt;
   Mobilisation citoyenne menant à la constitution d&amp;#039;un collectif citoyen associé à la gouvernance et à la vie du projet, accessibilité extérieure pour se rendre au site / service (cheminent carrossable, places PMR, voies et services de mobilité douce...) ; accessibilité à l&amp;#039;intérieur du site (entrée, portes adaptées, rampe d&amp;#039;accès...), un environnement d&amp;#039;accueil adapté pour tous les publics (mobiliers urbains, sanitaires, puissance de l&amp;#039;éclairage, fonds sonores...), signalétique extérieure inclusive, accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...) ; une signalétique intérieure adaptée (panneau d&amp;#039;affichage, ligne de guidage...) ; insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de création, d&amp;#039;extension, de rénovation de locaux visant la réalisation d&amp;#039;activités d&amp;#039;économie sociale et solidaire. Le projet devra respecter la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
 &lt;/p&gt;
 &lt;p&gt;
  1- Le projet devra rechercher la création ou le développement d&amp;#039;un ou des emplois non délocalisables ;
 &lt;/p&gt;
 &lt;p&gt;
  2- Le projet devra créer, développer, conforter un service dont le besoin n&amp;#039;est pas couvert par le secteur public / privé ;
 &lt;/p&gt;
 &lt;p&gt;
  3- Le projet devra avoir une utilité sociale et générer de la cohésion territoriale ;
 &lt;/p&gt;
 &lt;p&gt;
  4- le projet devra prévoir une participation du public cible et des acteurs du territoire (élaboration du diagnostic, mise en œuvre du projet, animation) ;
 &lt;/p&gt;
 &lt;p&gt;
  5- L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la réalisation d&amp;#039;une étude de faisabilité du projet.
 &lt;/p&gt;
 &lt;p&gt;
@@ -6723,222 +7577,222 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/economie-sociale-et-solidaire-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 97 41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df82-economie-sociale-et-solidaire-politique-terri/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>155109</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Créer et réaménager des espaces publics favorisant le lien social et les échanges intergénérationnels (parcs, espaces de loisirs, jardins publics etc.)</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Espaces publics de loisirs : parcs et jardins, aires de jeux, espaces sport-santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L26" s="1" t="inlineStr">
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création et réaménagement d&amp;#039;espaces publics favorisant le lien social et les échanges intergénérationnels : parcs, espaces de loisirs et jardins publics pouvant inclure des équipements tels qu&amp;#039;une aire de jeux, un espace sport-santé, un mini-golf, un arboretum, un skate park, une aire extérieure de street workout et fitness (combinaison de gymnastique et de musculation) ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer un meilleur état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité et réduire les îlots de chaleur, ...), définition d&amp;#039;une gestion différenciée des espaces et/ou identification d&amp;#039;un périmètre de non intervention, mise en place d&amp;#039;une action de suivi de la faune et la flore sur le site pour mesurer l&amp;#039;impact du projet, réduction de places de stationnement en cœur de bourg, installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau), utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;espace public, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales...), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    présence d&amp;#039;une aire de jeux 100% inclusive, présence d&amp;#039;une aire de fitness s&amp;#039;adressant à différents publics : seniors pour prévenir leur perte d&amp;#039;autonomie, les personnes nécessitant de la rééducation, les sportifs pour entretenir leur forme, les personnes à mobilité réduite, présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), signalétique adaptée, participation usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espaces verts
 Espace public</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  1 - Les propositions d&amp;#039;aménagement devront s&amp;#039;appuyer sur une analyse de la situation existante identifiant les points noirs à régler et les atouts de l&amp;#039;espace à valoriser ;
 &lt;/p&gt;
 &lt;p&gt;
  2 - Le projet d&amp;#039;aménagement devra traiter à la fois les enjeux de circulations des différents usagers de l&amp;#039;espace tout en travaillant un paysagement de qualité permettant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau, l&amp;#039;utilisation des essences locales, ...
 &lt;/p&gt;
 &lt;p&gt;
  3 - L&amp;#039;ensemble des conditions d&amp;#039;éligibilité présenté induit la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre pluridisciplinaire ou un maître d&amp;#039;œuvre s&amp;#039;appuyant sur des études pré-opérationnelles ou mobilisant des compétences externes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concernant l&amp;#039;aménagement d&amp;#039;une aire de jeux :
  &lt;/strong&gt;
  cette dernière devra être accessible à tous les enfants quelle que soit leur singularité (Cf guide-conseil sur les aires jeux inclusives en document joint).
 &lt;/p&gt;
 &lt;p&gt;
@@ -7019,170 +7873,170 @@
    Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement).
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-publics-de-loisirs-parcs-et-jardins-aires-de-jeux-espaces-sport-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ddd0-espaces-publics-de-loisirs-parcs-et-jardins-a/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>155113</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Favoriser les mobilités du quotidien : schémas, infrastructures, équipements et services</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Les mobilités du quotidien : schémas, infrastructures, équipements et services (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur vélo permet de programmer les liaisons cyclables d&amp;#039;intérêt communautaire ou communal à réaliser afin de créer un réseau cyclable structurant à l&amp;#039;échelle de la collectivité concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur des mobilités actives est un document stratégique de référence et de programmation permettant d&amp;#039;organiser le développement des mobilités actives qui sont définies comme toutes les formes de déplacements qui impliquent une dépense énergétique par le biais d&amp;#039;un effort musculaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multi pratiques (voies exclusivement réservées à la circulation d&amp;#039;usagers non motorisés)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces infrastructures peuvent donc être des pistes cyclables réservées aux vélos mais également des voies vertes multi pratiques pouvant également accueillir piétons, cavaliers, trottinettes, ...
 &lt;/p&gt;
@@ -7251,61 +8105,61 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Fiche de poste
   &lt;/li&gt;
   &lt;li&gt;
    CV du candidat retenu
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etude :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Cahier des charges de l&amp;#039;étude
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet devra être intégré dans la réflexion globale du territoire et en cohérence avec les schémas directeurs intercommunaux ainsi que le plan vélo départemental
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS SPECIFIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou schéma directeur des mobilités actives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ceux-ci devront obligatoirement comporter une rubrique « analyse des pratiques sur le territoire ».
 &lt;/p&gt;
@@ -7491,213 +8345,213 @@
    L&amp;#039;organisation de formations/ateliers de mobilité (éligible uniquement dans les CTM, CPU et CPS).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les acquisitions de flottes de véhicules dédiés aux agents de la collectivité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/les-mobilites-du-quotidien-schemas-infrastructures-equipements-et-services-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a05d-les-mobilites-du-quotidien-schemas-infrastruc/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>155117</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -7770,1676 +8624,822 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E29" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>154580</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter de bâtiments à usage d’habitats locatifs à vocation non touristique</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Habitat locatif (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...4 lines deleted...]
-      <c r="H29" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="O29" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout projet visant à la création, rénovation et réhabilitation de bâtiments à usage d&amp;#039;habitats locatifs à vocation non touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements dans du patrimoine public
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Reconversion d&amp;#039;un patrimoine communal ou communautaire à des fins de création de logement locatif ou travaux liés à la rénovation et/ou réhabilitation de logements locatifs existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Construction de logements locatifs
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Construction de logements locatifs dans le cadre de la valorisation de friches existantes en cœur de bourg (à proximité des commerces et des services) ou de dents creuses (en urbanisme, il s&amp;#039;agit d&amp;#039;un espace non construit situé en cœur de bourg et entouré de parcelles bâties, sont donc exclues les zones en extension urbaine), déconstruction, remise en état du terrain et réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Foyers de jeunes travailleurs (FJT)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les foyers de jeunes travailleurs sont des institutions à but non lucratif qui mettent à la disposition des jeunes de 16 à 30 ans (étudiants, apprentis, stagiaires ou en situation de précarité) qui vivent hors de leur famille un hébergement (chambre et/ou studio) comprenant un ensemble d&amp;#039;installations matérielles, une restauration, ainsi que des moyens qui permettent, directement ou indirectement, de favoriser leur insertion dans la vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils ont pour mission de favoriser la socialisation des jeunes par l&amp;#039;habitat et par différentes formes d&amp;#039;incitations et d&amp;#039;actions dans des domaines où se forge leur qualification sociale : vie quotidienne, mobilité, emploi, formation, loisirs, culture, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans cette phase de transition, il s&amp;#039;agit de rendre possible un parcours résidentiel en créant les conditions d&amp;#039;apprentissage de la vie sociale conduisant à l&amp;#039;autonomie et à la citoyenneté. Le passage en FJT doit donc, par définition, être conçu comme quelque chose de temporaire.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les seuls travaux préparatoires (démolition, dépollution...) sont éligibles avec engagement de la collectivité pour un projet d&amp;#039;habitat public dans un délai de 5 ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S29" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique et d&amp;#039;accessibilité ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoire dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les logements dans du patrimoine public : gain de 2 étiquettes énergétiques entre avant et après travaux pour les logements classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets de construction neuve : uniquement dans des friches existantes en cœur de bourg (proximité des services) ou des dents creuses ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les FJT : production d&amp;#039;un projet socio-éducatif d&amp;#039;établissement en lien avec la réalisation d&amp;#039;un diagnostic local* intégrant une dimension inclusive (situation de handicap, mixité femmes-hommes...) et présence d&amp;#039;un local permettant d&amp;#039;accueillir des permanences de partenaires dans le domaine de l&amp;#039;insertion ;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic local sur les besoins de logement des jeunes de 16 à 30 ans qu&amp;#039;ils soient en activité professionnelle, demandeurs d&amp;#039;emploi ou en formation (apprenti, alternance, étudiant...)
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets d&amp;#039;habitat inclusif : production du projet de vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/habitat-locatif-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.97.79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c27-habitat-locatif-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E30" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>154581</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter des gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Gîtes publics individuels et/ou de groupe labellisés (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H30" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="O30" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout projet visant à la création, rénovation et réhabilitation de gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte public individuel ou meublé de tourisme
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Bâtiment à usage exclusif du locataire, offerts en location dans leur totalité ou en partie, à une clientèle de passage qui y effectue un séjour caractérisé par une location à la journée, à la semaine ou au mois, et qui n&amp;#039;y élit pas domicile.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte de groupe (moins de 15 couchages)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Meublé de grande capacité (15 couchages minimum) réservé aux randonneurs ou aux groupes d&amp;#039;amis et aux familles qui souhaitent séjourner à la nuitée ou le temps d&amp;#039;un week-end ou de vacances. Il répond également aux groupes à la recherche d&amp;#039;une structure d&amp;#039;accueil pour effectuer un séminaire, des classes vertes, découvertes... ou encore un stage sportif.
+&lt;/p&gt;
+&lt;p&gt;
+ Le gîte de groupe doit être équipés, d&amp;#039;espaces de vie, de couchages en chambres ou en dortoirs avec une literie confortable, de sanitaires collectifs ou privatifs. L&amp;#039;environnement y est de qualité, et privilégie les espaces extérieurs, la tranquillité et le calme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gite de groupe de plus de 15 couchages considérés comme ERP
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Même définition que le gîte de groupe avec cependant des modalités de fonctionnement (veilleur de nuit...) et des normes sécuritaires spécifiques (porte coupe-feu, centrale incendie...) du fait d&amp;#039;un nombre de couchage au-delà de 15 le mettant dans la catégorie des établissements recevant du publics (ERP).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les projets de constructions nouvelles seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire concerné.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S30" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur et association des services de Label Manche à la bonne définition du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoires dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Gain de 2 étiquettes énergétiques entre avant et après travaux pour les gîtes classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins.
+&lt;/p&gt;
+&lt;p&gt;
+ Condition spécifiques propres à la thématique
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;une étude prévisionnelle permettant d&amp;#039;évaluer la faisabilité économique du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Obtention de la labélisation Gîtes de France avec un minimum de deux épis ou Clévacances avec deux clés, après travaux ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Participation obligatoire à la formation « nouveaux adhérents » en lien avec le ou les réseaux sollicités ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Adhésion au(x) label(s) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement obligatoire à la commercialisation et la distribution du bien.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W30" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/gites-publics-individuels-et-ou-de-groupe-labellises-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.90.21  - 06 80 06 29 39
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7973-gites-publics-individuels-etou-de-groupe-labe/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="AE30" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF30" s="1" t="inlineStr">
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG30" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>154582</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Aménager ou réhabiliter les aires d’accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Aires d’accueil des gens du voyage et terrains familiaux (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H31" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L31" s="1" t="inlineStr">
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tout projet immobilier visant à aménager des espaces de téléconsultation permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins sur les territoires. La charte partenariale régionale d&amp;#039;accès aux soins (2021-2025) prévoit la possibilité d&amp;#039;impulser et/ou soutenir dans chaque territoire toutes les initiatives de qualité en faveur de l&amp;#039;amélioration de l&amp;#039;accès aux soins, comme la télémédecine. Ces initiatives devront :
+ Tout projet visant à aménager ou réhabiliter les aires d&amp;#039;accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, sont éligibles les projets inscrits et prévus dans le cadre du schéma départemental d&amp;#039;accueil des gens du voyage 2019-2025 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   être basées sur un projet de santé partagé par l&amp;#039;ensemble des acteurs de territoire,
-[...2 lines deleted...]
-   obtenir la validation du comité opérationnel départemental (COD) - instance décisionnelle de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+   les aires de grands passages permettant l&amp;#039;accueil des regroupements occasionnels ou traditionnels de 50 à 200 caravanes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les aires d&amp;#039;accueil aménagées permettant l&amp;#039;accueil temporaire de maximum 9 mois sur un terrain aménagé ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les terrains familiaux locatifs permettant la sédentarisation des familles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- Par ailleurs, les projets de santé ayant obtenu un avis favorable de la part du COD pourront être éligibles à un financement (hors politique territoriale) pour couvrir une partie des frais d&amp;#039;investissement non immobilier, notamment l&amp;#039;acquisition d&amp;#039;équipements liés à la réalisation des actes de télémédecine.
+ Les demandes doivent concerner des travaux de création et de relocalisations d&amp;#039;aires. Ainsi que les travaux de réhabilitation lourde (élargissement des places, construction de blocs sanitaires supplémentaires et réfection des existants, etc.) dont les extensions (pour maintenir la capacité de l&amp;#039;aire).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...13 lines deleted...]
-      <c r="N31" s="1" t="inlineStr">
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Espace public
-Santé
-[...5 lines deleted...]
-      <c r="O31" s="1" t="inlineStr">
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...25 lines deleted...]
- 3 – Le projet immobilier devra être présenté dans le cadre des instances de la charte régionale partenariale régionale d&amp;#039;accès aux soins.
+ Tout projet devra répondre à la législation et à la réglementation en vigueur relatives à l&amp;#039;accueil et à l&amp;#039;habitat des gens du voyage, aux prescriptions du schéma départemental d&amp;#039;accueil des gens du voyage ainsi que, a minima, aux préconisations fixées par l&amp;#039;Etat.
+&lt;/p&gt;
+&lt;p&gt;
+ Le paysagement de l&amp;#039;espace devra être défini pour l&amp;#039;amélioration du cadre de vie tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau. Les mobilités douces devront également être prises en compte dans le projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences réglementaires et techniques requises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
- Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
-   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+   Utilisation de matériaux durables (bois, masse, ...) pour la réalisation des équipements présents, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, éclairage public économe...), insertion de clauses environnementales dans les marchés publics.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
-   Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+   Mise en place d&amp;#039;un projet de lutte contre l&amp;#039;illettrisme, d&amp;#039;accès à la culture et aux loisirs favorisant la scolarisation des enfants du voyage, formant à l&amp;#039;usage du numérique pour faciliter les démarches administratives et favorisant l&amp;#039;utilisation des activités existantes en matière de loisirs, culture et sport ; développement d&amp;#039;accompagnements sociaux et socio-professionnels spécifiques ; insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
-[...8 lines deleted...]
-   et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagement, de réhabilitation ou de construction ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
-[...5 lines deleted...]
-   Les frais de publicité, de reproduction des dossiers
+   Les travaux de desserte routière
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux et aménagements
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, taxes et redevances, frais de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W31" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/aires-daccueil-des-gens-du-voyage-et-terrains-familiaux-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02.33.05.96.17
-[...998 lines deleted...]
-&lt;p&gt;
  Téléphone : 02 33 77 79 54
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c614-aires-daccueil-des-gens-du-voyage-et-terrains/</t>
         </is>
       </c>
       <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>19/11/2023</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>153871</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder des églises, protégées au titre des monuments historiques ou non protégées</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Sauvegarde des églises, protégées au titre des monuments historiques ou non protégées</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -9597,51 +9597,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>153882</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Soutenir des associations, des collectivités dans leur fonctionnement ou au profit d'une action en faveur de la protection de l'enfance</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Structures oeuvrant pour la protection de l&amp;rsquo;enfance</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9739,51 +9739,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/3260-structures-oeuvrant-pour-la-protection-de-lrs/</t>
         </is>
       </c>
       <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>153883</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Réaliser des équipements d'adduction et de rejet de l'eau de mer dans les zones d'activités maritimes</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Zones d&amp;rsquo;activités maritimes</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9875,51 +9875,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/a0bf-zones-drsquoactivites-maritimes/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>153895</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Installer des équipements pour l'amélioration de la sécurité routière</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Équipements d&amp;rsquo;amélioration de la sécurité routière (amende de police)</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -10094,51 +10094,51 @@
         </is>
       </c>
       <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>153929</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Disposer du parc de matériel scénique</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Parc de matériel scénique</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10254,51 +10254,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/ec36-parc-de-materiel-scenique/</t>
         </is>
       </c>
       <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>153930</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10456,51 +10456,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/e855-structures-et-actions-drsquointeret-departeme/</t>
         </is>
       </c>
       <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>153932</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Soutenir les écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10657,51 +10657,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/547c-ecoles-de-musique-danse-theatre-art-du-cirque/</t>
         </is>
       </c>
       <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>153942</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Financer des travaux de création de haies à plat ou sur talus</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Plantation de haies</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10842,51 +10842,51 @@
         </is>
       </c>
       <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>153949</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Financer l'entretien et la restauration des rivières</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Entretien et restauration des rivières</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -11121,51 +11121,51 @@
         </is>
       </c>
       <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>153867</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets des jeunes manchois</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Manche ambition jeunes</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -11348,51 +11348,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/bb92-manche-ambition-jeunes/</t>
         </is>
       </c>
       <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
         <v>153933</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de création artistique en amateur inscrits dans la durée</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Création artistique en amateur (musique, danse, théâtre, arts du cirque) – Aide aux projets</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -11556,51 +11556,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/4e27-creation-artistique-en-amateur-musique-danse-/</t>
         </is>
       </c>
       <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
         <v>153406</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Acquérir des espaces naturels sensibles</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Acquisitions foncières d&amp;rsquo;espaces naturels sensibles déléguées aux communes</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -11788,51 +11788,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/d37a-acquisitions-foncieres-drsquoespaces-naturels/</t>
         </is>
       </c>
       <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>02/11/2023</t>
         </is>
       </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
         <v>153407</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les inondations</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les inondations</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -12032,51 +12032,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations</t>
         </is>
       </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>02/11/2023</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
         <v>153408</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Financer l'animation de bassins versants (frais de fonctionnement, d'études et de communication)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Animation de bassins versants (frais de fonctionnement, d&amp;rsquo;études et de communication)</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -12247,98 +12247,468 @@
         </is>
       </c>
       <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>02/11/2023</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
+        <v>157106</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir la perte d'autonomie à destination des personnes âgées de 60 ans et plus ou des proches aidants</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets conférence des financeurs 2025 &amp;#8211; Séniors à domicile et proches aidants</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Si vous souhaitez développer ou poursuivre un projet dans le domaine de la prévention de la perte d&amp;#039;autonomie à destination des personnes âgées de 60 ans et plus ou des proches aidants, vous pouvez candidater à cet appel à projets, par le biais du site demarches-simplifiees.fr.
+&lt;/p&gt;
+&lt;p&gt;
+ Veuillez noter que :
+&lt;/p&gt;
+&lt;p&gt;
+ - La conférence des financeurs ne peut s&amp;#039;engager sur des financements pluriannuels ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La conférence des financeurs accordera une subvention à hauteur de 80% du coût total du projet maximum. La recherche de cofinancements est particulièrement appréciée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les porteurs de projets ayant déjà été subventionnés peuvent redéposer une demande pour le même projet (sous réserve d&amp;#039;une auto évaluation et d&amp;#039;un compte rendu financier N-1 transmis) avec de nouveaux bénéficiaires, sur un nouveau territoire ou pour une action différente. Si un projet ayant déjà été soutenu ne respecte pas ces conditions, les financeurs se réservent la possibilité de rejeter le dossier ou de proposer un montant dégressif ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Le porteur de projet veillera à solliciter les personnes concernées dans la construction des projets ;
+- L&amp;#039;action devra impliquer des réseaux de bénévoles, qu&amp;#039;il s&amp;#039;agira de coordonner ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Le porteur de projet est dans l&amp;#039;obligation de s&amp;#039;appuyer sur les acteurs du territoire, en premier lieu les Centres Locaux d&amp;#039;Information et de Coordination (CLIC).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Le projet ne sera financé que si les financements de droit commun ont été prioritairement mobilisés ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Le projet devra avoir un cofinancement ou un autofinancement, l&amp;#039;aide de la conférence des financeurs étant plafonnée à 80 % maximum du montant total du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;appel à projets concerne principalement des dépenses de fonctionnement sur une durée maximale d&amp;#039;une année. Il peut concerner des dépenses d&amp;#039;investissement dès lors qu&amp;#039;elles entrent dans le cadre d&amp;#039;un projet global de prévention de la perte d&amp;#039;autonomie ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les financements de la conférence des financeurs peuvent soutenir des dépenses de formation des intervenants par le porteur de projet (ou l&amp;#039;établissement si celui-ci porte directement une action) dans le cadre du budget prévisionnel d&amp;#039;une action à titre exceptionnel. Il est en effet nécessaire de privilégier l&amp;#039;intervention de personnes déjà formées (ce critère peut par ailleurs être retenu pour la sélection des projets). Les dépenses de formation des intervenants doivent porter sur l&amp;#039;acquisition ou le renforcement de compétences en matière de prévention de la perte d&amp;#039;autonomie dans l&amp;#039;objectif de conduire l&amp;#039;action de prévention ; les dépenses de formation des intervenants ne doivent pas se substituer aux mécanismes existants de financement de la formation professionnelle.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-conference-des-financeurs-2025-seniors-a-domicile-et-proches-aidants/</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/appel-a-projets-conference-des-financeurs-de-la-manche-2025</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ 02 33 77 78 91
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a446-appel-a-projets-conference-des-financeurs-202/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>24/12/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>157107</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir la perte d'autonomie des résidents en EHPAD</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets conférence des financeurs 2025 à destination des résidents d&amp;rsquo;EHPAD</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif de cet appel à projets est de prévenir la perte d&amp;#039;autonomie des résidents en EHPAD.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;attribution seront ciblés sur :
+&lt;/p&gt;
+&lt;p&gt;
+ - La participation des résidents au projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ouverture sur l&amp;#039;extérieur, via notamment l&amp;#039;implication de bénévoles, la tenue d&amp;#039;actions hors les murs ou l&amp;#039;intervention de partenaires ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La cohérence du projet avec les préconisations du Département et de l&amp;#039;ARS (formulées lors des négociations CPOM notamment) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La qualité des programmes d&amp;#039;activités collectives construits sur la base d&amp;#039;outils validés ;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;engagement dans une logique de parcours, éventuellement en lien avec des actions déjà en cours ou existantes ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La promotion de l&amp;#039;autonomie et des capacités résiduelles de la personne en modifiant les pratiques professionnelles des professionnels ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La pérennisation et reproductibilité de la démarche de prévention ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La proposition d&amp;#039;indicateurs d&amp;#039;évaluation pertinents ;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;intégration à terme de la thématique de prévention dans le projet de service ;
+&lt;/p&gt;
+&lt;p&gt;
+ - La participation à l&amp;#039;amélioration des bonnes pratiques chez la personne âgée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les modalités organisationnelles présentées en cas de restrictions pour la mise en œuvre d&amp;#039;actions collectives de prévention en lien avec la gestion de la crise sanitaire ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les modalités d&amp;#039;évaluation et indicateurs en fonction des thématiques et des actions envisagées, avec une évaluation avant et après la mise en place des programmes pour en apprécier l&amp;#039;efficacité ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Le calendrier prévisionnel de l&amp;#039;action.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - À titre principal, des dépenses de fonctionnement : opérateurs et intervenants extérieurs (actions et formation), recrutement temporaire et partagé de professionnels spécialisés pour la mise en place des actions ;
+&lt;/p&gt;
+&lt;p&gt;
+ - À titre accessoire, des dépenses portant sur l&amp;#039;acquisition de petit matériel / aménagement, directement nécessaire à la réalisation de l&amp;#039;action.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-conference-des-financeurs-2025-a-destination-des-residents-dehpad/</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/appel-a-projets-ehpad-conference-des-financeurs-de-la-manche-2025</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02 33 77 78 91
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20fd-appel-a-projets-ars-conference-des-financeurs/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>24/12/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>159908</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder le patrimoine maritime et les bateaux traditionnels</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Aide départementale pour la sauvegarde du patrimoine maritime : Bateaux traditionnels &amp;#8211; Monuments historiques et label bateaux d’intérêt patrimonial</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bateaux protégés au titre des Monuments historiques : communes, associations, établissements publics
 &lt;/p&gt;
 &lt;p&gt;
  Bateaux labellisés « Bateau d&amp;#039;intérêt patrimonial » (BIP) : communes, association, Groupements d&amp;#039;Intérêt Public (GIP), propriétaire privé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ouverture d&amp;#039;un dossier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
@@ -12416,62 +12786,62 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   VERSEMENT DE LA SUBVENTION :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les justificatifs des travaux réalisés
   &lt;/li&gt;
   &lt;li&gt;
    Plan de financement définitif,
   &lt;/li&gt;
   &lt;li&gt;
    DOE (dossier d&amp;#039;ouvrage exécuté)
   &lt;/li&gt;
   &lt;li&gt;
    Factures certifiées payées (par le trésorier public pour les communes) plus le certificat de conformité de la DRAC pour les MH
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Mobilité fluviale</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Bateaux inscrits ou classés au titre des Monuments historiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Taux de subvention du Département:
 &lt;/p&gt;
 &lt;p&gt;
  10 % du coût HT ou TTC
 &lt;/p&gt;
 &lt;p&gt;
  Diagnostic et travaux
 &lt;/p&gt;
 &lt;p&gt;
  Seuil de travaux de 5 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Aide plafonnée à 400 000 € de travaux par tranche et sous conditions d&amp;#039;éligibilité
@@ -12565,206 +12935,206 @@
   &lt;/li&gt;
   &lt;li&gt;
    La vente du bateau à l&amp;#039;extérieur du Département de la Manche n&amp;#039;est pas autorisée pendant cinq ans, à partir de la date de remise en service. Dans le cas contraire, le propriétaire devra rembourser l&amp;#039;aide financière versée par le Département.
   &lt;/li&gt;
   &lt;li&gt;
    S&amp;#039;engager à participer avec le bateau, au moins deux fois par an, à des fêtes maritimes tenues dans le département, sans coût d&amp;#039;affrètement pour les organisateurs des manifestations.
   &lt;/li&gt;
   &lt;li&gt;
    Quel que soit le bateau, le propriétaire s&amp;#039;engage à identifier un emplacement dans un port de la Manche, tant dans les bassins que pour les interventions à terre, délivré par les autorités portuaires afin d&amp;#039;éviter des conflits d&amp;#039;usage.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les subventions n&amp;#039;ont pas un caractère automatique ; elles relèvent d&amp;#039;une programmation et dépendent des crédits disponibles ainsi que des urgences sanitaires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement du projet par le Département implique le respect de sa charte de visibilité pour tout ce qui relève de la communication, notamment les temps protocolaires et les supports de communications.
 &lt;/p&gt;
 &lt;p&gt;
  Le logotype du Département de la Manche doit figurer sur tous les supports de communication ainsi que sur le bateau (sous forme du pavillon « Département de la Manche »). Le soutien du Département de la Manche sera rappelé à l&amp;#039;occasion de tous les contacts avec les médias et lors de toute opération de relation publique.
 &lt;/p&gt;
 &lt;p&gt;
  Selon l&amp;#039;importance et la durée des travaux, et afin de mobiliser la population autour du projet (appropriation, information, connaissance des dépenses publiques), le Département préconise une communication adaptée et pédagogique auprès des habitants du territoire concerné : nature des travaux, parties prenantes, intérêt patrimonial du bâteau. Des opérations ponctuelles d&amp;#039;ouverture du chantier au public (scolaires, habitants, mécènes), peuvent aussi être envisagées, dans le respect des règles de sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/aide-departementale-pour-la-sauvegarde-du-patrimoine-maritime-bateaux-traditionnels-monuments-historiques-et-label-bateaux-dinteret-patrimonial/</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DGA « Appui aux territoires et attractivité » Conseil départemental de la Manche - Direction du patrimoine et des musées  Pôle administratif
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.55.50
 &lt;/p&gt;
 &lt;p&gt;
  Email
  &lt;a href="mailto:patrimoine&amp;#64;manche.fr" target="_self"&gt;
   patrimoine&amp;#64;manche.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dc3f-aide-departementale-pour-la-sauvegarde-du-pat/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>04/02/2024</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>159910</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder le patrimoine mobilier (objets mobiliers et œuvres d’art protégées et non protégées au titre des Monuments historiques)</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Aide départementale pour la sauvegarde du patrimoine mobilier (objets mobiliers et œuvres d’art protégées et non protégées au titre des Monuments historiques)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objets mobiliers non protégés Monuments historiques (communes – de 5000 habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Objets mobiliers protégés Monuments historiques (communes – de 5000 habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Objets mobiliers protégés Monument historique (communes &amp;#43; 5 000 habitants, EPCI, communes classée tourisme, établissement public, association reconnue d&amp;#039;utilité publique, propriétaire privé)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Protégé MH :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Etudes et travaux (sécurisation, restauration, soclage)
 &lt;/p&gt;
 &lt;p&gt;
  30% du coût HT pour les communes et TTC pour les propriétaires privés et associations reconnues d&amp;#039;utilité publique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Non protégé ( communes de moins de 5 000 habitants éligibles au FDTADE) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Etudes
 &lt;/p&gt;
@@ -12818,209 +13188,209 @@
  &lt;li&gt;
   De l&amp;#039;Etat : subvention de la DRAC pour les Monuments historiques, subvention de la préfecture pour les édifices non protégés (Dotation d&amp;#039;équipement des territoires ruraux – DETR et dotation de soutien à l&amp;#039;investissement local - DSIL).
  &lt;/li&gt;
  &lt;li&gt;
   Certaines intercommunalités
  &lt;/li&gt;
  &lt;li&gt;
   Des divers fonds privés (associations, fondations, mécénat). Cf. fiche conseil CD50 mécénat et souscriptions
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &amp;gt; La participation de la commune doit représenter au moins 20% du montant total des financements apportés par les personnes publiques. La collectivité territoriale maître d&amp;#039;ouvrage est elle-même incluse dans « les financements apportés par les personnes publiques ». Les fonds apportés par le mécénat (Fondation du patrimoine, dons, souscriptions, collectes des associations, etc.) constituent un financement privé, ils ne sont donc pas comptabilisés parmi les financements publics et ne viennent donc pas abonder l&amp;#039;autofinancement minimal de la commune (on ne tient pas compte des ressources autres que les financements publics pour effecteur le calcul du taux d&amp;#039;autofinancement de la commune).
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions n&amp;#039;ont pas un caractère automatique ; elles relèvent d&amp;#039;une programmation et dépendent des crédits disponibles ainsi que des urgences sanitaires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt; L&amp;#039;accompagnement du projet par le Département implique le respect de sa charte de visibilité pour tout ce qui relève de la communication : relations avec la presse, temps protocolaires et supports de communications.
 &lt;/p&gt;
 &lt;p&gt;
  Selon l&amp;#039;importance et la durée des travaux, et afin de mobiliser la population autour du projet (appropriation, information, connaissance des dépenses publiques), le Département préconise une communication adaptée et pédagogique auprès des habitants du territoire concerné : nature des travaux, parties prenantes, intérêt patrimonial du bâtiment. Des opérations ponctuelles d&amp;#039;ouverture du chantier au public (scolaires, habitants, mécènes), peuvent aussi être envisagées, dans le respect des règles de sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/aide-departementale-pour-la-sauvegarde-du-patrimoine-mobilier-objets-mobiliers-et-oeuvres-dart-protegees-et-non-protegees-au-titre-des-monuments-historiques/</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DGA &amp;#34;Appui aux territoires et attractivité&amp;#34; Conseil départemental de la Manche - Direction du patrimoine et des musées  Pôle administratif
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.55.50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:patrimoine&amp;#64;manche.fr" target="_self"&gt;
   patrimoine&amp;#64;manche.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b41-aide-departementale-pour-la-sauvegarde-du-pat/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>04/02/2024</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>159911</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder le patrimoine mobilier (église, château, moulin, hôpital, etc.)</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Aide départementale pour la sauvegarde du patrimoine immobilier (église, château, moulin, hôpital, etc.)</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Eglise protégée et non protégée Monument historique (communes - 5 000 habitants)
 &lt;/p&gt;
 &lt;p&gt;
  Eglise protégée Monument historique (communes &amp;#43; 5 000 habitants)
 &lt;/p&gt;
 &lt;p&gt;
  Immeuble protégé Monument historique (communes &amp;#43; 5 000 habitants, EPCI, commune classée station de tourisme, propriétaire privé, établissement public, association reconnue d&amp;#039;utilité publique)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Architecture</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Communes de -1 000 h. éligibles au FDTADE*, hors communes classées tourisme
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Diagnostic architecte, étude préalable, AMO
 &lt;/p&gt;
 &lt;p&gt;
  35 %
 &lt;/p&gt;
 &lt;p&gt;
  - Travaux: Toiture, charpente, maçonnerie, assainissement, vitraux
 &lt;/p&gt;
 &lt;p&gt;
  35 % montant HT des travaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -13095,401 +13465,401 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes de moins de 5 000 habitants : la participation financière du Département est majorée de 5% du coût HT des travaux lorsque la commune, ou une association de protection et de mise en valeur, met en œuvre une souscription publique permettant aux habitants de se mobiliser autour du projet de restauration ou de valorisation, et/ou en cas d&amp;#039;ouverture au grand public (journée du Patrimoine, Pierres en lumière, etc.).
   &lt;/li&gt;
   &lt;li&gt;
    Communes de plus de 5 000 habitants, les EPCI, les communes classées station de tourisme, les établissements publics, les associations reconnues d&amp;#039;utilité publique et les propriétés privées : l&amp;#039;attribution de la subvention pour des travaux sur un immeuble, est conditionnée par l&amp;#039;un des critères suivants : l&amp;#039;organisation d&amp;#039;une souscription publique et/ou l&amp;#039;obtention de mécénat financier, en nature ou de compétence (Fondation du patrimoine, Mission Bern, chantier de bénévoles), la mobilisation de la population autour du projet, l&amp;#039;ouverture au grand public (au moins des extérieurs pour les propriétés privées (journée du Patrimoine, Pierres en lumière, etc...), la présence d&amp;#039;une association de sauvegarde qui accompagne financièrement le projet ou qui organise des activités culturelles au sein de l&amp;#039;édifice.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES NON ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses d&amp;#039;entretien courantes (y compris orgues et cloches), le chauffage, l&amp;#039;électricité, les dépenses liées au culte ; les travaux réalisés en régie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/aide-departementale-pour-la-sauvegarde-du-patrimoine-immobilier-eglise-chateau-moulin-hopital-etc/</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DGA « Appui aux territoires et attractivité » Conseil départemental de la Manche - Direction du patrimoine et des musées  Pôle administratif
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.55.50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:patrimoine&amp;#64;manche.fr" target="_self"&gt;
   patrimoine&amp;#64;manche.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-aide-departementale-pour-la-sauvegarde-du-pat/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>04/02/2024</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>158021</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Développer une action pour accompagner les personnes en difficulté quant à la maîtrise des charges liées au logement afin de prévenir les situations d'une précarité énergétique</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Appel à projets 2024-2025- Fonds de solidarité pour le logement (FSL)- Accompagnement personnalisé à la maîtrise des énergies (APME)</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Si vous souhaitez développer une action pour accompagner les personnes en difficulté quant à la maîtrise des charges liées au logement afin de prévenir les situations d&amp;#039;une précarité énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de réponse le 31 janvier 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette action se concrétise par un accompagnement individuel, à domicile, axé sur le développement des connaissances « énergétiques » logement et de leur maîtrise.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action se déclinera par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un diagnostic sociotechnique du logement
  &lt;/li&gt;
  &lt;li&gt;
   une sensibilisation des ménages aux économies d&amp;#039;énergie
  &lt;/li&gt;
  &lt;li&gt;
   un accompagnement des ménages dans la maîtrise de leur consommation
  &lt;/li&gt;
  &lt;li&gt;
   une réorientation du ménage vers un travailleur social, lorsque la situation le nécessite
  &lt;/li&gt;
  &lt;li&gt;
   une évaluation de la prestation par la personne
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets porte sur tout le département de la Manche.
 &lt;/p&gt;
 &lt;p&gt;
  Chaque porteur de projet peut se porter candidat, étant ou non associé à d&amp;#039;autres partenaires, sur l&amp;#039;ensemble du territoire de la Manche ou bien sur une partie. Cela implique que la structure, ou celle qui fédère l&amp;#039;action, s&amp;#039;engage à favoriser un fonctionnement de l&amp;#039;action permettant l&amp;#039;accès aux locataires et propriétaires occupants positionnés sur l&amp;#039;action résidant sur le ou les territoires concernés.
 &lt;/p&gt;
 &lt;p&gt;
  Dans l&amp;#039;hypothèse où l&amp;#039;action présentée serait réalisée avec d&amp;#039;autres partenaires, le projet comprendra les relations entre les différents partenaires notamment financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/appel-a-projets-2024-2025-fonds-de-solidarite-pour-le-logement-fsl-accompagnement-personnalise-a-la-maitrise-des-energies-apme/</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sabrina Lair - Insertion sociale : 06 10 98 60 31
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b039-appel-a-projets-2024-2025-fonds-de-solidarite/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF53" s="1" t="inlineStr">
+      <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>07/01/2024</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>158022</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Développer une action pour accompagner les personnes en difficultés quant à l'entretien et l’organisation de leur logement afin d'acquérir une autonomie et un mieux-être quotidien</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Appel à projets 2024-2025 Fonds de solidarité pour le logement &amp;#8211; Accompagnement social à l&amp;rsquo;entretien du logement (ASEL)</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Si vous souhaitez développer une action pour accompagner les personnes en difficultés quant à l&amp;#039;entretien et l&amp;#039;organisation de leur logement afin d&amp;#039;acquérir une autonomie et un mieux-être au quotidien.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de réception des dossiers le 31 janvier 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets porte sur tout le département de la Manche.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action proposée aura pour objet de favoriser l&amp;#039;insertion par le logement des locataires et propriétaires occupants en difficultés, en les aidant à acquérir les bons réflexes pour l&amp;#039;entretien de leur logement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement peut être demandé dans deux cadres :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   D&amp;#039;une part, lorsque des difficultés liées à l&amp;#039;entretien du logement représentent un frein au relogement de la personne,
  &lt;/li&gt;
  &lt;li&gt;
   D&amp;#039;autre part, lorsqu&amp;#039;un signalement de défaut d&amp;#039;entretien a été effectué et remet en cause le maintien dans le logement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -13499,490 +13869,120 @@
 &lt;p&gt;
  Cette action se concrétise par un accompagnement individuel, à domicile, axé sur le développement des savoir-faire et des acquisitions techniques de la personne.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action se déclinera par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une évaluation de l&amp;#039;état du logement et une définition des actions à mener,
  &lt;/li&gt;
  &lt;li&gt;
   une transmission de conseils à la personne sur l&amp;#039;usage des produits et techniques d&amp;#039;entretien
  &lt;/li&gt;
  &lt;li&gt;
   un accompagnement dans l&amp;#039;appropriation et la mise en application des conseils
  &lt;/li&gt;
  &lt;li&gt;
   une évaluation du niveau d&amp;#039;autonomie de la personne et des résultats obtenus,
  &lt;/li&gt;
  &lt;li&gt;
   une évaluation de la prestation par la personne.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/appel-a-projets-2024-2025-fonds-de-solidarite-pour-le-logement-accompagnement-social-a-lentretien-du-logement-asel/</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sabrina Lair - Insertion sociale : 06 10 98 60 31
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46cc-appel-a-projets-2024-2025-fonds-de-solidarite/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF54" s="1" t="inlineStr">
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>07/01/2024</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...368 lines deleted...]
-      </c>
       <c r="AH56" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>