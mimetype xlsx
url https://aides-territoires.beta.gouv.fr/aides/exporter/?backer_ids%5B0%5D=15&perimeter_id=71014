--- v0 (2026-07-23)
+++ v1 (2026-10-27)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH120"/>
+  <dimension ref="A1:AH87"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,8169 +263,6641 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>166216</v>
+        <v>166544</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - MSCA - Bourses postdoctorales MSCA 2026 - 2026</t>
+          <t>CERV - Appel à propositions visant à prévenir et à lutter contre les violences liées au genre et les violences faites aux enfants - 2026</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - MSCA - Bourses postdoctorales MSCA 2026 - 2026</t>
+          <t>CERV - Appel à propositions visant à prévenir et à lutter contre les violences liées au genre et les violences faites aux enfants - 2026</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...979 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...16 lines deleted...]
-Industrie
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;CERV - Programme Citoyenneté, Egalité, Droits et Valeurs - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;21 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 21 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 200 000 et 2 500 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Prévenir et lutter contre toutes les formes de violence à caractère sexiste à l&amp;#039;égard des femmes et des filles, dans toute leur diversité, ainsi que contre la violence domestique&lt;/li&gt;    &lt;li&gt;Prévenir et lutter contre toutes les formes de violence à l&amp;#039;égard des enfants, des jeunes et d&amp;#039;autres groupes vulnérables, tels que les personnes LGBTQI et les personnes en situation de handicap&lt;/li&gt;    &lt;li&gt;Soutenir et protéger toutes les victimes directes et indirectes de ces formes de violence&lt;/li&gt;    &lt;li&gt;Promouvoir une approche globale et intégrée de la lutte contre toutes les formes de violence&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : soutenir les organisations intermédiaires (en apportant un soutien financier aux organisations de la société civile) actives dans les domaines de la violence fondée sur le genre et de la violence à l’encontre des enfants&lt;/li&gt;    &lt;li&gt;Priorité 2 : protéger et soutenir les victimes et les survivants de la violence fondée sur le genre&lt;/li&gt;    &lt;li&gt;Priorité 3 : mener des actions ciblées pour la prévention de la violence fondée sur le genre&lt;/li&gt;    &lt;li&gt;Priorité 4 : soutenir la réalisation des objectifs de la Convention du Conseil de l’Europe sur la prévention et la lutte contre la violence à l’égard des femmes et la violence domestique dans l’Union, ainsi que la mise en œuvre de la directive relative à la lutte contre la violence à l’égard des femmes et la violence domestique&lt;/li&gt;    &lt;li&gt;Priorité 5 : renforcer les systèmes intégrés de protection de l’enfance, notamment par le biais d’une collaboration intersectorielle, et garantir des réponses coordonnées et centrées sur l’enfant face à la violence à l’égard des enfants, en contribuant à la mise en œuvre de la recommandation de la Commission relative aux systèmes intégrés de protection de l’enfance&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Sensibilisation&lt;/li&gt;    &lt;li&gt;Renforcement des capacités et formation des professionnels et des parties prenantes concernées&lt;/li&gt;    &lt;li&gt;Conception et mise en œuvre de stratégies et de protocoles, élaboration de méthodes de travail et d’outils transposables, coordination de plateformes et de groupes&lt;/li&gt;    &lt;li&gt;Identification et échange de bonnes pratiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : les pays associés au programme CERV ou les pays avec lesquels des négociations sont en cours en vue de la conclusion d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entrera en vigueur avant la signature de la subvention (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cerv/guidance/list-3rd-country-participation_cerv_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Pour les priorités 1 et 4, les propositions peuvent être soumises soit par un seul candidat (monobénéficiaire), soit par un consortium.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 2 candidats (bénéficiaires ; il ne s’agit ni d’entités affiliées ni de partenaires associés) doit être constitué.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires doivent être des entités publiques ou des organisations privées, dûment établies dans l’un des pays éligibles, ou une organisation internationale.&lt;/li&gt;    &lt;li&gt;Les organisations à but lucratif ne peuvent pas soumettre de candidature en tant que chef de file, mais uniquement en partenariat avec des entités publiques, des organisations privées à but non lucratif ou des organisations internationales.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, à condition qu&amp;#039;elles soient dûment justifiées et qu&amp;#039;elles fassent l&amp;#039;objet d&amp;#039;un avenant à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact :  &lt;ul&gt;    &lt;li&gt;le &lt;a title="point de contact CERV" href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/justice-and-consumers/justice-and-consumers-funding-tenders/funding-programmes/citizens-equality-rights-and-values-programme/cerv-national-contact-points_en" target="_blank" rel="nofollow noopener"&gt;point de contact CERV&lt;/a&gt; de votre pays, ou&lt;/li&gt;    &lt;li&gt;EC-CERV-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cerv/wp-call/2026/call-fiche_cerv-2026-daphne_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;CERV-2026-DAPHNE" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Click here" href="https://commission.europa.eu/about/departments-and-executive-agencies/justice-and-consumers_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cerv" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Santé
+Appui méthodologique
 Sécurité</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S10" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/cerv-appel-a-propositions-visant-a-prevenir-et-a-lutter-contre-les-violences-liees-au-genre-et-les-violences-faites-aux-enfants-2026/</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cerv-appel-a-propositions-visant-a-prevenir-et-a-lutter-contre-les-violences-liees-au-genre-et-les-violences-faites-aux-enfants-2026/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD10" s="1" t="inlineStr">
+      <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E11" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>166530</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Échanges de personnel 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Échanges de personnel 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="O11" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;95.04 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 95.04 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-SE01-01: MSCA Échanges de personnel 2027&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2027-SE-01-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de la DG (EN) : &lt;a title="Cliquez ici" href="https://commission.europa.eu/about/departments-and-executive-agencies/education-youth-sport-and-culture_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://marie-sklodowska-curie-actions.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S11" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2027</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-echanges-de-personnel-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-echanges-de-personnel-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD11" s="1" t="inlineStr">
+      <c r="AD3" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E12" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>166531</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Choisir l&amp;apos;Europe pour la Science 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Choisir l&amp;apos;Europe pour la Science 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...243 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N14" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;51,25 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 51,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-COFUND-02-01 : MSCA Choisir l&amp;#039;Europe pour la Science 2027&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2027-COFUND-02-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de la DG (EN) : &lt;a title="Cliquez ici" href="https://commission.europa.eu/about/departments-and-executive-agencies/education-youth-sport-and-culture_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://marie-sklodowska-curie-actions.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle
 Innovation, créativité et recherche
 Emploi</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S14" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2026</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2027</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-choisir-leurope-pour-la-science-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-choisir-l-apos-europe-pour-la-science-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD4" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E15" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>166110</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...247 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;92,32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 92,32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : 22,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : 26,82 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : Micro-réseaux innovants pour une meilleure intégration et une plus grande efficacité des systèmes énergétiques en milieu urbain&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : Villes à hydrogène&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : Pôles multimodaux de transport de passagers inclusifs et résilients au changement climatique, favorisant le transfert modal vers des transports durables et la mobilité partagée&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : Promouvoir des solutions logistiques circulaires dans les villes&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : Stimuler la transformation vers des villes neutres sur le plan climatique, une économie à zéro émission nette et une autonomie stratégique ouverte grâce aux achats publics avant commercialisation (PCP)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-04&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Transition énergétique
 Commerces et services
 Technologies numériques et numérisation
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Bâtiments et construction
 International
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Industrie
 Fiscalité des entreprises</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>09/02/2027</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>07/10/2027</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD17" s="1" t="inlineStr">
+      <c r="AD5" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E18" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>166112</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...127 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;129,50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 129,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-01 : 7,83 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-02 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-03 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-04 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-05 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-01 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-03 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-02 : 7,67 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-01 : 7,67 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-02 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-03 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-04 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-01 : 4,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-02 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-03 : 5,83 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 et 7,833 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-01: Outils de détection et d’investigation des préjudices en ligne utilisant un modèle de cycle de développement court&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-02: Police de proximité dans des sociétés européennes diversifiées&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-03: Sujet ouvert sur le renforcement de la prévention, de la détection et de la dissuasion des problématiques sociétales liées aux différentes formes de criminalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-04: Sujet ouvert sur le renforcement de la sécurité des citoyens face au terrorisme, y compris dans les espaces publics&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-05: Réponses efficaces et fondées sur des preuves face à la disponibilité et à l’usage accrus de drogues synthétiques et de stimulants en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-01: Sujet ouvert sur la recherche et l’innovation pour une gestion efficace des frontières extérieures de l’UE, favorisant les droits fondamentaux et les valeurs de l’Union&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-02: Titres de voyage numériques futurs fiables, sécurisés et de haute qualité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-03: Détection et caractérisation des menaces ou des marchandises illégales / de contrebande dans le fret&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-01: Renforcement de la protection physique des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-02: Impact de l’utilisation malveillante du renseignement en sources ouvertes (OSINT) sur la continuité des activités des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-01: Sujet ouvert sur des équipements de protection avancés optimisés pour les environnements CBRN-E (chimiques, biologiques, radiologiques, nucléaires et explosifs) et une nouvelle génération d’équipements de protection intelligents pour les intervenants en situation de catastrophe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-02: Résilience sociétale, engagement des jeunes générations et innovation numérique pour la résilience face aux catastrophes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-03: Amélioration des systèmes d’aide à la décision pour les crises de catastrophe : exploitation des technologies émergentes pour une meilleure préparation civile et une gestion de crise renforcée&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-04: Renforcement de la préparation aux catastrophes transfrontalières de grande ampleur&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-01: Accélération de l’adoption par des propositions ouvertes en faveur de l’innovation avancée des PME&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-02: Bases ouvertes pour de futurs marchés publics avant commercialisation de technologies de sécurité innovantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-03: Innovation en matière de sécurité tirée par la demande&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN): &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Sécurité</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>05/05/2027</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>04/11/2027</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-securite-civile-pour-la-societe-2027-2027/</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-securite-civile-pour-la-societe-2027-2027/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD19" s="1" t="inlineStr">
+      <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>166113</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Sécurité civile pour la société - 2026</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Sécurité civile pour la société - 2026</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-01 : 12 millions euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-03 : 1 330 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-01 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-03 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-04 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-05 4.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-01 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-02 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-03 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-04 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-05 : 9 670 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-06 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-01 : 9 670 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-02 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-03 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-01 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-02 : 5 830 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-03 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-04 : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,33 millions et 5,83 millions&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;      &lt;u&gt;TOPICS&lt;/u&gt; :   A venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-01 : Amélioration des capacités des forces de l&amp;#039;ordre à relever les défis liés au climat&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-02 : Thème ouvert sur la prévention et la lutte contre l&amp;#039;utilisation abusive des technologies émergentes à des fins criminelles, y compris les questions liées à l&amp;#039;accès légal aux données&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-03 : Personnes disparues : prévention et enquête&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-04 : Approches de prévention de la criminalité, en ligne et hors ligne, visant à lutter contre le lien entre les addictions et la criminalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-05 : Renforcement de la sécurité des citoyens contre le terrorisme et la violence d&amp;#039;actes isolés dans des espaces confinés tels que les écoles&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-06 : Prévention et atténuation de l&amp;#039;utilisation abusive de la biologie synthétique à des fins de bioterrorisme  HORIZON-CL3-2026-01-BM-01 : Surveillance avancée des frontières et connaissance de la situation&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-02 : Facilitation des déplacements accessible et disponible&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-03 : Fiabilité des méthodes d&amp;#039;évaluation de l&amp;#039;âge dans le contexte de la sécurité et de la gestion des frontières&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-01 : Outils et processus pour soutenir les tests de résistance des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-02 : Défis sécuritaires de la transition verte dans les zones urbaines et périurbaines&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-03 : Capacités innovantes ciblées pour la résilience des entités critiques face aux catastrophes naturelles et d&amp;#039;origine humaine, y compris les scénarios hybrides&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-01 : Concevoir de nouveaux moyens de sensibilisation aux risques et d&amp;#039;amélioration de la préparation aux catastrophes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-02 : Approche multirisques et impacts cumulatifs/en cascade  HORIZON-CL3-2026-01-DRS-03 : Développement d&amp;#039;outils, de processus, d&amp;#039;équipements et de technologies innovants grâce à des interventions en cas de catastrophes et d&amp;#039;urgences pour la recherche et le sauvetage dans des conditions dangereuses&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-04 : Thème ouvert sur la promotion de l&amp;#039;adoption d&amp;#039;innovations en matière de solutions de gestion des risques de catastrophe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-05 : Sécurité climatique et préparation civile – nouvelles façons d&amp;#039;élaborer des scénarios liés au changement climatique avant et après une crise pour une Europe plus résiliente&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-01 : Thème ouvert sur le soutien aux innovations technologiques de rupture pour la sécurité civile&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-02 : Innovation axée sur la demande en matière de sécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-03 : Marchés publics d&amp;#039;innovation pour la sécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-04 : Développement d&amp;#039;un écosystème et de capacités de nouvelle génération pour un système européen de communication critique sécurisé dans le domaine de la sécurité civile&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations :&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 International</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>06/05/2026</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>05/11/2026</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-securite-civile-pour-la-societe-2026/</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-securite-civile-pour-la-societe-2026/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD7" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>166114</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Partenariats dans le domaine de la santé (2026/2) - 2027</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Partenariats dans le domaine de la santé (2026/2) - 2027</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;33 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 33 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2026-03-DISEASE-13 : Partenariat européen pour la préparation à une pandémie (phase 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Santé
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>10/02/2027</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>13/04/2027</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-partenariats-dans-le-domaine-de-la-sante-2026-2-2027/</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-dans-le-domaine-de-la-sante-2026-2-2027/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD21" s="1" t="inlineStr">
+      <c r="AD8" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>166116</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;339.50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l&amp;#039;appel : 339.50 millions d&amp;#039;euros&lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures : 20 millions  d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures : 29.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership) : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership) : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains : 105 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-01: Testing and optimising models of cocreation of advanced research infrastructure technologies : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-02: Pioneering Destination Earth for a Sustainable Future: Large-Scale Pilots and Demonstrators : 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;   &lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services&lt;/li&gt;    &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Santé
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Biodiversité
 Industrie</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>09/03/2027</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>15/06/2027</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD22" s="1" t="inlineStr">
+      <c r="AD9" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>166117</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - INDUSTRIE deux étapes - 2027</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - INDUSTRIE deux étapes - 2027</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;82,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 82,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget partopic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-02-MAT-PROD-32- two-stage: 52,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-02-DIGITAL-EMERGING-52-two-stage: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4 millions et 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-02-MAT-PROD-32- two-stage: Apport énergétique efficace à partir de sources renouvelables et gestion de l&amp;#039;énergie dans les industries de transformation (IA) (Processes4Planet et Innovative Advanced Materials for the EU partnerships)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-02-DIGITAL-EMERGING-52-two-stage: Nouvelles approches pour la collaboration entre l&amp;#039;homme et l&amp;#039;IA pour la main-d&amp;#039;œuvre de demain (RIA) (partenariats Made in Europe et AI, Data and Robotics)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Technologies numériques et numérisation
 Biodiversité
 Industrie</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>22/09/2026</t>
         </is>
       </c>
-      <c r="Q23" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>02/02/2027</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-industrie-deux-etapes-2027/</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-deux-etapes-2027/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD23" s="1" t="inlineStr">
+      <c r="AD10" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>166118</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - IA dans la Science - 2027</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - IA dans la Science - 2027</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-01: Automated Scientific Discovery (RAISE pilot) (RIA) : 29 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-02: Automated Scientific Discovery – Food (RAISE pilot) : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;   &lt;span&gt;A venir &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-01: Automated Scientific Discovery (RAISE pilot) (RIA)&lt;/li&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-02: Automated Scientific Discovery – Food (RAISE pilot)&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Utile&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN)&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-RAISE-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;&lt;span&gt;: &lt;/span&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations: &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Santé
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Biodiversité
 Industrie</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>22/09/2026</t>
         </is>
       </c>
-      <c r="Q24" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>02/02/2027</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-ia-dans-la-science-2027/</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-ia-dans-la-science-2027/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD24" s="1" t="inlineStr">
+      <c r="AD11" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E25" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>166120</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2027</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2027</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...123 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;66,16 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 66,16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-12 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-21 : 0,98 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-33 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-34 : 26 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-83 : 0,49 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-84 : 0,49 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-71 : 29,20 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 0,25 million et 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-12 : Solutions numériques pour l&amp;#039;autonomie des systèmes de transport spatial, outils de conception et de simulation - Facilitateurs numériques et éléments constitutifs (Partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-21 : Essai au sol intégré de la mission pilote ISOS4I et consolidation des solutions USI compatibles avec l&amp;#039;espace&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-33 : Facilitateurs numériques et éléments constitutifs pour l&amp;#039;observation collaborative de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-34 : Préparation de missions de démonstration pour l&amp;#039;observation collaborative de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-83 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-84 : Équipements critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-71 : Thème de la gravimétrie spatiale quantique&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Industrie</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>09/03/2027</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>02/09/2027</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-espace-2027/</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-espace-2027/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD26" s="1" t="inlineStr">
+      <c r="AD12" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E27" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>166122</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des quartiers beaux, inclusifs et durables pour les communautés - 2026</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des quartiers beaux, inclusifs et durables pour les communautés - 2026</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...128 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;101,10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 101,10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION01 : 12,60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-01 : 10,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-02 : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-03 : 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3,50 et 6,30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;div role="heading"&gt;  &lt;div&gt;&lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION01 : Lutter contre le sans-abrisme grâce à des approches axées sur le logement, conformes au nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION02 : Approches innovantes pour l&amp;#039;aménagement spatial des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION03 : Comprendre l&amp;#039;expérience des habitants des quartiers afin de favoriser leur santé et leur bien-être&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-01 : Solutions durables, inclusives, abordables et esthétiques pour le confort thermique dans les bâtiments&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-02 : Faire progresser les mesures d&amp;#039;entretien et de réparation durables pour les bâtiments existants&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-03 : Solutions innovantes pour une utilisation durable et esthétique de l&amp;#039;espace vertical&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-01 : Lutter structurellement contre le sans-abrisme grâce à des infrastructures et des services sociaux coordonnés dans les quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-02 : Comprendre la dynamique des marchés financiers pour accroître les investissements dans les projets du nouveau Bauhaus européen dans les quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-03 : Approches pour réutiliser les espaces vacants, obsolètes ou sous-utilisés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-NEB-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Commerces et services
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Biodiversité
 Bâtiments et construction
 International
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P28" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>05/05/2026</t>
         </is>
       </c>
-      <c r="Q28" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>01/12/2026</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-des-quartiers-beaux-inclusifs-et-durables-pour-les-communautes-2026/</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-des-quartiers-beaux-inclusifs-et-durables-pour-les-communautes-2026/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD28" s="1" t="inlineStr">
+      <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>166123</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Des modèles innovants pour des quartiers alliant beauté, inclusivité et durabilité - 2027</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Des modèles innovants pour des quartiers alliant beauté, inclusivité et durabilité - 2027</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;93,76 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 93,76 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION01 : 10,76 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION02 : 10,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION03 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-03 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-01 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-02 : 10,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-03 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3,50 et 5,38 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;div role="heading"&gt;  &lt;div&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION01 : Le potentiel transformateur de la cogouvernance dans la transition écologique des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01 PARTICIPATION02 : Quartiers et communautés intergénérationnels en phase avec le nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION03 : Nouvelles combinaisons de connaissances et de méthodes de recherche pour traiter les questions sociales et faire progresser une transition écologique équitable des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-01 : Combiner des matériaux, des produits et des techniques de construction conventionnels et innovants pour des bâtiments durables et esthétiques&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-02 : Chantiers de construction et de rénovation durables, esthétiques et sains&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-03 : Revitalisation des quartiers autour des corridors ferroviaires et autoroutiers existants&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-01 : Personnalisation de masse des composants de construction modulaires fabriqués hors site pour transformer l&amp;#039;environnement bâti existant&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-02 : Modèles innovants pour l&amp;#039;investissement et la propriété collectifs communautaires&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-03 : Anticiper l&amp;#039;avenir à long terme des quartiers conformément au nouveau Bauhaus européen&lt;/li&gt;  &lt;/ul&gt;  &lt;/div&gt;  &lt;/div&gt;  &lt;div&gt;&lt;/div&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-NEB-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Transition énergétique
 Education et renforcement des compétences
 Commerces et services
 Formation professionnelle
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Bâtiments et construction
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Industrie</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P29" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>05/05/2027</t>
         </is>
       </c>
-      <c r="Q29" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>01/12/2027</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-des-modeles-innovants-pour-des-quartiers-alliant-beaute-inclusivite-et-durabilite-2027/</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-des-modeles-innovants-pour-des-quartiers-alliant-beaute-inclusivite-et-durabilite-2027/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD29" s="1" t="inlineStr">
+      <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>166124</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/2) - 2027</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/2) - 2027</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;81,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 81,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-02 : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-04 : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-08 : 2,9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,9 et 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-02: Faire progresser la bio-impression de cellules vivantes pour la médecine régénérative&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-04: Jumeaux humains virtuels (VHT) pour une aide à la décision clinique intégrée dans la prévention et le diagnostic&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-08: Vers une intelligence artificielle générale (AGI) pour les soins de santé&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>166125</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Appel conjoint entre la nouvelle facilité « Bauhaus européen » et la mission « Pacte pour les sols en Europe » - 2027</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>HORIZON EUROPE - Appel conjoint entre la nouvelle facilité « Bauhaus européen » et la mission « Pacte pour les sols en Europe » - 2027</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;15 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-NEB-2027-02-NEB-SOIL-01 : Réduire l&amp;#039;imperméabilisation des sols grâce à une conception urbaine et territoriale durable dans le cadre du nouveau Bauhaus européen&lt;/div&gt;  &lt;/div&gt;  &lt;div&gt;&lt;/div&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Technologies numériques et numérisation
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Biodiversité
 Bâtiments et construction
 International
 Appui méthodologique
 Industrie
 Fiscalité des entreprises</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P30" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>05/05/2027</t>
         </is>
       </c>
-      <c r="Q30" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>15/09/2027</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-appel-conjoint-entre-la-nouvelle-facilite-bauhaus-europeen-et-la-mission-pacte-pour-les-sols-en-europe-2027/</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-conjoint-entre-la-nouvelle-facilite-bauhaus-europeen-et-la-mission-pacte-pour-les-sols-en-europe-2027/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD30" s="1" t="inlineStr">
+      <c r="AD16" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>166477</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux RAISE pour l'IA en science – 2026</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux RAISE pour l&amp;apos;IA en science – 2026</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2026-01-03: Réseaux doctoraux RAISE pour l&amp;#039;IA dans les sciences (projet pilote RAISE)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-RAISE-2026-01-03?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;callIdentifier&amp;#61;HORIZON-RAISE-2026-01-MSCA&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2026</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-reseaux-doctoraux-raise-pour-lia-en-science-2026/</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-reseaux-doctoraux-raise-pour-l-ia-en-science-2026/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD17" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>166478</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux MSCA 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux MSCA 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 593,03 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2026-DN-01-01: Réseaux doctoraux MSCA 2026&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2026-DN-01-01" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2026</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-reseaux-doctoraux-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-reseaux-doctoraux-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>166483</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) – 2ème appel à propositions pour des actions d'approvisionnement commun dans le cadre du Programme – 2027</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) – 2ème appel à propositions pour des actions d&amp;apos;approvisionnement commun dans le cadre du Programme – 2027</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 150 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDIP-P-2027-FNLC-CPA-AMDS: 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDIP-P-2027-FNLC-CPA-GNPS: 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDIP-P-2027-FNLC-CPA-C5ISRS: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 20 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir les marchés publics communs portant sur des systèmes intégrés et multicouches de défense aérienne et antimissile, ou sur des éléments de ces systèmes, y compris les capteurs, les effecteurs cinétiques ou non cinétiques, ainsi que les systèmes de commandement et de contrôle&lt;/li&gt;    &lt;li&gt;Soutenir les marchés publics communs portant sur un large éventail de capacités ou de systèmes destinés aux plateformes terrestres et navales, ou sur des éléments de ces plateformes&lt;/li&gt;    &lt;li&gt;Soutenir les marchés publics communs portant sur les capacités et systèmes C5ISR ou d’autres capacités et systèmes de défense liés à l’espace&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être un pouvoir adjudicateur, une organisation internationale, une SEAP ou l&amp;#039;AED au sens des articles 11, 27, paragraphe 1, et 42 du règlement EDIP&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidats individuels ne peuvent présenter leur candidature que s’ils sont une SEAP.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 3 pouvoirs adjudicateurs issus de 3 États membres de l’UE ou pays associés à l’EDIP différents, dont au moins 2 doivent être des pouvoirs adjudicateurs issus de 2 États membres de l’UE (seuls les bénéficiaires sont pris en compte ; les entités affiliées ne le sont pas), doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 60 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2027/call-fiche_edf-edip-p-2027-fnlc-cpa_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-EDIP-P-2027-FNLC-CPA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;44181033&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2027</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-dapprovisionnement-commun-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-d-approvisionnement-commun-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>166484</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 2ème appel à propositions pour des actions de renforcement industriel dans le cadre de l&amp;apos;Instrument de soutien à l'Ukraine - 2027</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 2ème appel à propositions pour des actions de renforcement industriel dans le cadre de l&amp;apos;Instrument de soutien à l&amp;apos;Ukraine - 2027</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 82 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 10 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer la réactivité face aux (contre-)UxSs et disposer d&amp;#039;une base de composants UxSs souveraine&lt;/li&gt;    &lt;li&gt;Permettre le renforcement industriel rapide des États membres et de l&amp;#039;Ukraine pour les chaînes de production de produits clés de défense (y compris les sous-composants)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : démontrer le caractère essentiel du produit de défense concerné&lt;/li&gt;    &lt;li&gt;Priorité 2 : justifier l&amp;#039;urgence de renforcer la disponibilité et la sécurité d&amp;#039;approvisionnement du produit de défense grâce aux mesures de renforcement industriel proposées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : Ukraine, à l&amp;#039;exception des personnes morales établies dans les zones de l&amp;#039;Ukraine non contrôlées par le gouvernement&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Disposer d&amp;#039;une structure de direction établie dans les pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidatures individuelles ou les consortiums sont acceptés:  &lt;ul&gt;    &lt;li&gt;S&amp;#039;il s&amp;#039;agit d&amp;#039;un candidat individuel, celui-ci doit être une personne morale établie en Ukraine et y disposant d&amp;#039;une structure de direction&lt;/li&gt;    &lt;li&gt;Les consortiums doivent compter au 1 une personne morale établie en Ukraine et y disposant d&amp;#039;une structure de direction.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 36 et 60 mois&lt;/li&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2027/call-fiche_edf-edip-usi-2027-ls-ira_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-EDIP-USI-2027-LS-IRA-CUXS?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;44181033&amp;amp;callIdentifier&amp;#61;EDF-EDIP-USI-2027-LS-IRA&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2027</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-de-linstrument-de-soutien-a-lukraine-2027/</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-de-l-instrument-de-soutien-a-l-ukraine-2027/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>166485</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 2e appel à propositions pour des actions de renforcement industriel dans le cadre du programme - 2027</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 2e appel à propositions pour des actions de renforcement industriel dans le cadre du programme - 2027</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;strong&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 275 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-EDIP-P-2027-LS-IRA-KEC: 122,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-EDIP-P-2027-LS-IRA-PE: 152,75 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 20 000 000 et 30 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 35% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Vous pouvez demander un taux de co-financement plus élevé (42,5 % ou 50 %) si votre projet relève d’une « action prioritaire » (voir les détails dans le &lt;a title="document d’appel à projets" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2027/call-fiche_edf-edip-p-2027-ls-ira_en.pdf" target="_blank" rel="nofollow noopener"&gt;document d’appel à projets&lt;/a&gt;).&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer la compétitivité, la réactivité et la capacité de l’EDTIB à consolider les capacités de production industrielle de l’UE pour les composants électroniques clés qui constituent des goulots d’étranglement critiques pour les produits de défense essentiels&lt;/li&gt;    &lt;li&gt;Renforcer la compétitivité, la réactivité et la capacité de l&amp;#039;EDTIB à consolider les capacités de production industrielle de l&amp;#039;UE pour les plateformes et les produits finis clés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : démontrer le caractère essentiel des capacités de défense ciblées et des capacités de production associées&lt;/li&gt;    &lt;li&gt;Priorité 2 : justifier l&amp;#039;urgence de renforcer la disponibilité et la sécurité d&amp;#039;approvisionnement grâce aux mesures de renforcement industriel proposées&lt;/li&gt;    &lt;li&gt;Priorité 3 : élaborer un plan de renforcement industriel s&amp;#039;appuyant sur une approche de gestion des risques qui tienne compte des risques identifiés et des mesures visant à garantir la disponibilité et la sécurité d&amp;#039;approvisionnement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme EDIP (« pays associés à EDIP » ; &lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Disposer d’une structure de direction établie dans les pays éligibles.&lt;/li&gt;    &lt;li&gt;Ne pas être sous le contrôle d’un pays tiers non associé ou d’une entité d’un pays tiers non associé.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidatures individuelles ou les consortiums sont acceptés.&lt;/li&gt;    &lt;li&gt;Les consortiums ne doivent pas compter plus de 15 entités juridiques.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 36 et 60 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2027/call-fiche_edf-edip-p-2027-ls-ira_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-EDIP-P-2027-LS-IRA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;44181033&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2027</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-2e-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-2e-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>166391</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d'Innovation Interrégionale Volet 2a</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d&amp;apos;Innovation Interrégionale Volet 2a – 2026</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;I3 - Investissements interrégionaux dans l’innovation - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;30,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Amener les innovations des acteurs de l&amp;#039;innovation issus des écosystèmes de la quadruple hélice à un stade de maturité leur permettant d&amp;#039;être déployées à grande échelle et commercialisées&lt;/li&gt;    &lt;li&gt;Renforcer l&amp;#039;intégration des acteurs de l&amp;#039;innovation issus des régions moins développées et des régions en transition dans les chaînes de valeur en développement de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : transition numérique&lt;/li&gt;    &lt;li&gt;Priorité 2 : transition écologique&lt;/li&gt;    &lt;li&gt;Priorité 3 : fabrication intelligente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés à l&amp;#039;instrument I3 (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/guidance/list-3rd-country-participation_i3_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 3 entités indépendantes, établies dans 3 régions différentes de 2 pays éligibles doit être constitué.&lt;/li&gt;    &lt;li&gt;Le consortium doit compter au moins 1 entité établie dans une région plus développée.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être :  &lt;ul&gt;    &lt;li&gt;un organisme public ou&lt;/li&gt;    &lt;li&gt;une organisation à but non lucratif ou&lt;/li&gt;    &lt;li&gt;une entité chargée par les autorités nationales ou régionales de concevoir ou de mettre en œuvre des actions d&amp;#039;innovation et d&amp;#039;investissement en faveur des PME&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EISMEA-I3-INSTRUMENT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/wp-call/2026/call-fiche_i3-2026-inv2a_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/I3-2026-INV2a" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/i3" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/instrument-i3-investissements-dinnovation-interregionale-volet-2a-2026/</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/instrument-i3-investissements-d-apos-innovation-interregionale-volet-2a-2026/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>166392</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d'Innovation Interrégionale Volet 1</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d&amp;apos;Innovation Interrégionale Volet 1 – 2026</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;I3 - Investissements interrégionaux dans l’innovation - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;28,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 28,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Amener les innovations issues des acteurs de l&amp;#039;innovation des écosystèmes de la quadruple hélice à un stade de maturité leur permettant d&amp;#039;être déployées à grande échelle et commercialisées&lt;/li&gt;    &lt;li&gt;Renforcer la compétitivité et la résilience des chaînes de valeur de l&amp;#039;UE grâce à la coopération interrégionale et à des domaines de spécialisation intelligente communs&lt;/li&gt;    &lt;li&gt;Réduire la fracture en matière d&amp;#039;innovation en Europe en mettant fortement l&amp;#039;accent, dans le cadre de la politique de cohésion, sur l&amp;#039;intégration de toutes les régions, et en particulier des régions les moins développées, dans les chaînes de valeur européennes&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : transition numérique&lt;/li&gt;    &lt;li&gt;Priorité 2 : transition écologique&lt;/li&gt;    &lt;li&gt;Priorité 3 : fabrication intelligente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés à l&amp;#039;instrument I3 (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/guidance/list-3rd-country-participation_i3_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 5 entités indépendantes, établies dans 5 régions différentes de 3 pays éligibles doit être constitué.&lt;/li&gt;    &lt;li&gt;Le consortium doit compter au moins 2 entités établies dans une région moins développée.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être :  &lt;ul&gt;    &lt;li&gt;un organisme public ou&lt;/li&gt;    &lt;li&gt;une organisation à but non lucratif ou&lt;/li&gt;    &lt;li&gt;une entité chargée par les autorités nationales ou régionales de concevoir ou de mettre en œuvre des actions d&amp;#039;innovation et d&amp;#039;investissement en faveur des PME&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EISMEA-I3-INSTRUMENT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/wp-call/2026/call-fiche_i3-2026-inv1_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/I3-2026-INV1" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/i3" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/instrument-i3-investissements-dinnovation-interregionale-volet-1-2026/</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/instrument-i3-investissements-d-apos-innovation-interregionale-volet-1-2026/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>165721</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;94,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l’appel : 94,8 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-01-two-stage: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-02-two-stage: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-03-two-stage: 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-04-two-stage: 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-05-two-stage: 12.8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-06-two-stage: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;&lt;span&gt;Montant de la subvention&lt;/span&gt; &lt;span&gt;: entre 5,5 millions et 12 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-01-deux étapes : Laboratoires vivants pour améliorer la santé des sols dans les régions biogéographiques continentale, de la mer Noire, pannonienne et steppique&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-02-deux étapes : Laboratoires vivants pour co-créer des solutions visant à réduire l&amp;#039;eutrophisation due à l&amp;#039;agriculture&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-03-deux étapes : L&amp;#039;agroforesterie pour la santé des sols à l&amp;#039;échelle du paysage&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-04-deux étapes : Recherche participative sur la santé des communautés en contact avec des sols pollués&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-05-deux étapes : Biotechnologies innovantes pour restaurer la santé des sols et améliorer la compétitivité et la résilience agricoles&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-06-deux étapes : Facteurs et conséquences à long terme de la dégradation des sols : tirer les leçons du passé pour améliorer la santé future des sols&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-05-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-leurope-2027/</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-l-apos-europe-2027/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>165725</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - R&amp;amp;I en faveur du pacte pour une industrie propre - 2027</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - R&amp;amp;I en faveur du pacte pour une industrie propre - 2027</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;265 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 265 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2027-01-01 : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2027-01-02 : 140 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 15 millions et 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2027-01-01 : R&amp;amp;I en faveur du pacte pour une industrie propre : décarbonisation des industries à forte intensité énergétique (IA) (partenariats Processes4Planet et Clean Steel)&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2027-01-02 : R&amp;amp;I en faveur du pacte pour une industrie propre : technologies propres pour l&amp;#039;action climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-1-general-introduction_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2027</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-ri-en-faveur-du-pacte-pour-une-industrie-propre-2027/</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-r-amp-i-en-faveur-du-pacte-pour-une-industrie-propre-2027/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>165727</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="O31" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : 13,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 13,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains budgets Horizon Europe sont structurés en fonction des ambitions politiques (« destinations ») et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (« thèmes »). Votre candidature doit donc être liée à un thème d&amp;#039;un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, actions de recherche et d&amp;#039;innovation : recherche fondamentale et appliquée / développement et adoption de technologies / test et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, actions d&amp;#039;innovation : prototypes, tests, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités de R&amp;amp;D limitées ;&lt;/li&gt;    &lt;li&gt;CSA, Actions de coordination et de soutien : mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Actions Marie Skłodowska-Curie / Subventions individuelles ERC : réseaux de formation pour les chercheurs, subventions individuelles pour les chercheurs expérimentés, échange de personnel – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;En outre, les appels précisent les catégories de bénéficiaires éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets à bénéficiaire unique, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes aux personnes physiques en leur nom propre auprès de leur institution d&amp;#039;origine.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt;:&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  À venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : Économie circulaire basée sur les données pour l&amp;#039;écosystème de la mobilité électrique (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : Démonstration d&amp;#039;autocars et d&amp;#039;autobus zéro émission dans le cadre d&amp;#039;opérations longue distance (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : Système de propulsion modulaire à tension plus élevée, compatible avec les systèmes de recharge mégawatt, pour les véhicules lourds (HDV) (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : Prévention et atténuation des incendies pour les véhicules électriques dans les espaces confinés (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : Conception circulaire durable et fabrication additive des avions, vers une aviation neutre sur le plan climatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : Solutions embarquées d&amp;#039;énergie renouvelable et mesures d&amp;#039;économie d&amp;#039;énergie visant à réduire la consommation de carburant des navires d&amp;#039;au moins 55 % (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : Évaluation prospective du potentiel de l&amp;#039;énergie nucléaire pour le transport maritime (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : Navires autonomes dans le transport maritime à courte distance et les voies navigables intérieures&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : Solutions innovantes pour atténuer l&amp;#039;impact environnemental du transport par voie navigable dans les écosystèmes marins et aquatiques (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : Amélioration du fonctionnement électrique et de la durabilité des batteries (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : Évaluation de l&amp;#039;effet des opérations aéroportuaires sur la qualité de l&amp;#039;air et le bruit dans les communautés voisines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre point de contact national : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l&amp;#039;appel (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d&amp;#039;informations (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S31" s="1" t="inlineStr">
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>165731</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE - 2027</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE - 2027</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;224 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 224 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-02 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-03 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-06 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-08 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-16 : 49 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-17 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-22 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-42 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-47 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-49 : 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 et 12,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-22 : Matériaux avancés innovants et nouveaux procédés de production – réduire la dépendance vis-à-vis des matières premières critiques et stratégiques (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-02 : Fabrication avancée pour les produits clés (IA) (partenariat Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-03 : Procédés industriels et automatisation pour la déconstruction et la refabrication (RIA) (partenariat Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-06 : Matériaux avancés circulaires innovants : faciliter la transition de la conception à la commercialisation (RIA) (partenariats « Matériaux avancés innovants pour l&amp;#039;UE » et « Made in Europe »)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-08 : Circularité textile grâce à des technologies de traitement et de fabrication avancées et à des approches systémiques (IA) (partenariat Textiles for the Future)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-42 : Libérer le potentiel des actifs intellectuels universitaires pour l&amp;#039;industrie, les PME et les start-ups (CSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-47 : Programmes pilotes d&amp;#039;accès aux infrastructures technologiques pour les start-ups, les scale-ups et les PME innovantes européennes (CSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-49 : « Preuve de marché » pour améliorer la valorisation et la commercialisation des résultats de R&amp;amp;I générés par Horizon (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-16 : Technologies pour le traitement innovant des matières premières (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-17 : Réseau d&amp;#039;experts sur les matières premières critiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL4-2027-01-MAT-PROD-49?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-CL4-2027-01&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-2027/</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-2027/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>165734</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;179 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 179 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28: 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27: 22.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11: 17 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 6 millions et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11 : Démonstration de technologies hydroélectriques pour une rénovation efficace et tournée vers l&amp;#039;avenir des centrales hydroélectriques existantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16 : Procédés et équipements industriels pour des technologies tandem innovantes, fiables et évolutives (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17 : Électrification de l&amp;#039;économie grâce au photovoltaïque : conception et optimisation de systèmes photovoltaïques soutenant l&amp;#039;électrification industrielle et favorisant la participation aux marchés de l&amp;#039;électricité&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25 : Salles de contrôle avancées pour les GRT afin d&amp;#039;améliorer l&amp;#039;observabilité, la stabilité et la résilience du réseau&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26 : Systèmes avancés de gestion de la distribution (ADSM) pour des réseaux de distribution plus efficaces et plus flexibles&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27 : Approches intégrées pour la modernisation des infrastructures à l&amp;#039;aide de technologies innovantes de stockage d&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28 : Communauté de pratique - Prise de décision fondée sur les données dans le domaine de l&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32 : Mise en place de clusters industriels CCUS – Projet pilote sur la préparation de la société&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-07&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2027</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2027</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>165735</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04: 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05: 13.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04 : Réduire les risques liés aux technologies des carburants renouvelables grâce à l&amp;#039;achat transnational précommercial de chaînes de valeur industrielles de carburants renouvelables&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05 : Démonstration de l&amp;#039;approvisionnement en biocombustibles solides et de leur conversion en cogénération à haut rendement à partir d&amp;#039;une chaîne de valeur régionale entièrement durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06 : Évaluation des ressources pour les réservoirs sédimentaires profonds et les réservoirs de socle&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14 : Conception améliorée de systèmes pour des applications photovoltaïques innovantes (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23 : Partage de données pour soutenir la formation et le développement de modèles de base d&amp;#039;IA dans le secteur de l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-11&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>165736</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC STEP Scale Up - 2026</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC STEP Scale Up - 2026</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;300 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 300 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 10 millions d&amp;#039;euros et 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Échange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-STEP : EIC STEP Scale Up&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre point de contact national (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/document/download/52598755-1351-4b54-b46b-e2682d0a3aec_en?filename&amp;#61;EIC-Work-Programme-2026.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2026-step" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web l’Agence exécutive : &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/european-innovation-council-and-small-and-medium-sized-enterprises-executive-agency_en?etransnolive&amp;#61;1" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://www.horizon-europe.gouv.fr/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2026</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-eic-step-scale-up-2026/</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-eic-step-scale-up-2026/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>165738</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - DIGITAL - 2027</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - DIGITAL - 2027</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;25 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-05-DIGITAL-EMERGING-03 : Dispositifs photoniques intégrés avancés pour des fonctionnalités étendues et une consommation d&amp;#039;énergie ultra-faible (RIA) (Partenariat photonique)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL4-2027-05-DIGITAL-EMERGING-03?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;2&amp;amp;pageSize&amp;#61;100&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>18/03/2027</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
       <c r="V31" s="1" t="inlineStr">
         <is>
-          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
+          <t>https://www.welcomeurope.com/horizon-europe-digital-2027/</t>
         </is>
       </c>
       <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z31" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-digital-2027/</t>
         </is>
       </c>
       <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AD31" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>01/02/2026</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
-        <v>165601</v>
+        <v>165742</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - Partenariats dans de domaine de la santé (2026/1) - 2026</t>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/1) - 2027</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - Partenariats dans de domaine de la santé (2026/1) - 2026</t>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/1) - 2027</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 48,7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2026-02-DISEASE-12 : Partenariat européen sur les maladies rares (ERDERA) (phase 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG :&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;341,6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 341,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-CARE-02: 38 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-05: 44,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-06: 37,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-07: 37,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-08: 44,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-10: 11,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-02: 45 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-MISSCLIMA-03: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-IND-01: 24,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-STAYHLTH-01: 39,3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-STAYHLTH-01 : Prise en charge des handicaps tout au long de la vie afin de favoriser l&amp;#039;autonomie et l&amp;#039;inclusion&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-08 : Développement d&amp;#039;antimicrobiens innovants contre les agents pathogènes résistants aux antimicrobiens&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-MISSCLIMA-03 : Outils et technologies pour soutenir l&amp;#039;adaptation de la santé au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-CARE-02 : Approches personnalisées pour réduire les risques liés aux effets indésirables des médicaments dus à l&amp;#039;administration de plusieurs médicaments&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-05 : Développement de nouveaux traitements antiviraux à base de petites molécules pour les agents pathogènes présentant un potentiel épidémique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-07 : Développement d&amp;#039;anticorps monoclonaux pour prévenir et traiter les infections causées par les virus Filo, Nairo, Phenui, Picorna et Toga&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-10 : Prévention et gestion des maladies chroniques non transmissibles chez les enfants et les jeunes (GACD)&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-06 : Développement d&amp;#039;anticorps monoclonaux pour prévenir et traiter les infections par les flavivirus&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-02 : Intégration des expositions liées au climat dans l&amp;#039;exposome humain et caractérisation de ses changements en réponse au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-IND-01 : Développement de plateformes de synthèse de protéines acellulaires pour la découverte et/ou la production de produits biologiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Santé
 Innovation, créativité et recherche</t>
         </is>
       </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>10/02/2027</t>
         </is>
       </c>
       <c r="Q32" s="1" t="inlineStr">
         <is>
-          <t>15/09/2026</t>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
       <c r="V32" s="1" t="inlineStr">
         <is>
-          <t>https://www.welcomeurope.com/horizon-europe-partenariats-dans-de-domaine-de-la-sante-2026-1-2026/</t>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-etape-unique-2027-1-2027/</t>
         </is>
       </c>
       <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z32" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-dans-de-domaine-de-la-sante-2026-1-2026/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-etape-unique-2027-1-2027/</t>
         </is>
       </c>
       <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AD32" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
-          <t>04/01/2026</t>
+          <t>01/02/2026</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
-        <v>165602</v>
+        <v>165744</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Deux étapes - 2027) -2027</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Deux étapes - 2027) -2027</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
-          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.       &lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;      &lt;u&gt;TOPICS&lt;/u&gt; :   A venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : Voie rapide vers la recherche et l&amp;#039;innovation pour des avancées décisives dans les technologies industrielles (action de recherche et d&amp;#039;innovation)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : Voie rapide vers l&amp;#039;innovation pour des avancées décisives dans le plan d&amp;#039;action pour l&amp;#039;industrie chimique (action de recherche et d&amp;#039;innovation)&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-06&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;186,6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 186,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-01-two-stage : 63,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-14-two-stage : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-IND-02-two-stage : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-TOOL-01-two-stage : 44,2 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 millions et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-14-deux étapes : Essais cliniques visant à faire progresser les interventions innovantes dans le domaine des maladies neurodégénératives  HORIZON-HLTH-2027-02-TOOL-01-deux étapes : Développement de biomarqueurs prédictifs de la progression de la maladie et de la réponse au traitement à l&amp;#039;aide de méthodologies d&amp;#039;IA pour les maladies chroniques non transmissibles  HORIZON-HLTH-2027-02-DISEASE-01-deux phases : Interventions innovantes en matière de soins de santé pour les maladies non transmissibles  HORIZON-HLTH-2027-02-IND-02-deux phases : Diagnostics portables et polyvalents au point de service&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
       <c r="N33" s="1" t="inlineStr">
         <is>
-          <t>Technologies numériques et numérisation
+          <t>Santé
 Innovation, créativité et recherche</t>
         </is>
       </c>
       <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
-          <t>22/09/2026</t>
+          <t>10/02/2027</t>
         </is>
       </c>
       <c r="Q33" s="1" t="inlineStr">
         <is>
-          <t>02/02/2027</t>
+          <t>22/09/2027</t>
         </is>
       </c>
       <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
       <c r="V33" s="1" t="inlineStr">
         <is>
-          <t>https://www.welcomeurope.com/horizon-europe-industrie-ftri-2027/</t>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-deux-etapes-2027-2027/</t>
         </is>
       </c>
       <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z33" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-ftri-2027/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-deux-etapes-2027-2027/</t>
         </is>
       </c>
       <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AD33" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
-          <t>04/01/2026</t>
+          <t>01/02/2026</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
-        <v>165720</v>
+        <v>165746</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Cancer » - 2026</t>
+          <t>HORIZON EUROPE - Bourses ERA - 2027</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Cancer » - 2026</t>
+          <t>HORIZON EUROPE - Bourses ERA - 2027</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Recherche
-[...1 lines deleted...]
-Association</t>
+Recherche</t>
         </is>
       </c>
       <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
-          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;124,19 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 124,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-01: 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-02: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-03: 22,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-04: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-05: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-06: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-07: 25 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-01 : Modèles de jumeaux humains virtuels (VHT) pour la recherche sur le cancer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-02 : Microbiome pour la prédiction précoce du cancer avant l&amp;#039;apparition de la maladie&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-03 : Essais cliniques pragmatiques visant à optimiser les interventions immunothérapeutiques pour les patients atteints de cancers réfractaires&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-04 : Soins palliatifs plus précoces et plus précis&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-05 : Améliorer la santé mentale des jeunes survivants du cancer grâce au Centre numérique européen pour les patients atteints de cancer (ECPDC)&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-06 : Développement d&amp;#039;un programme de renforcement des capacités de recherche sur le cancer avec et pour l&amp;#039;Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-07 : Améliorer la qualité de vie des patients âgés atteints d&amp;#039;un cancer&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 100 000 et 500 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2027-03-WIDENING-01 : Bourses ERA&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2027-03-WIDENING-01?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-WIDERA-2027-03&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
       <c r="N34" s="1" t="inlineStr">
         <is>
-          <t>Santé
+          <t>Education et renforcement des compétences
+Formation professionnelle
 Technologies numériques et numérisation
-Innovation, créativité et recherche
-International</t>
+Innovation, créativité et recherche</t>
         </is>
       </c>
       <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P34" s="1" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>07/04/2027</t>
         </is>
       </c>
       <c r="Q34" s="1" t="inlineStr">
         <is>
-          <t>15/09/2026</t>
+          <t>08/09/2027</t>
         </is>
       </c>
       <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
       <c r="V34" s="1" t="inlineStr">
         <is>
-          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-cancer-2026/</t>
+          <t>https://www.welcomeurope.com/horizon-europe-bourses-era-2027/</t>
         </is>
       </c>
       <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z34" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-cancer-2026/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-bourses-era-2027/</t>
         </is>
       </c>
       <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AD34" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>01/02/2026</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
-        <v>165721</v>
+        <v>165747</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;53 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 53 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07: 48 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09: 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,5 millions et 4,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07 : Approches novatrices pour les concepts de batteries de nouvelle génération, tirant parti du rôle catalyseur des matériaux avancés innovants (partenariats BATT4EU et IAM4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09 : Avancées décisives en matière de réduction du bruit pour les nouveaux avions ultra-efficaces&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-04-Two-Stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>165751</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 04 - une seule étape - 2026</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 04 - une seule étape - 2026</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>Santé
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;23 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 23 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-04-GOVERNANCE-01: Activités supplémentaires pour le Partenariat européen pour l&amp;#039;agriculture des données&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL6-2026-04-GOVERNANCE-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;2&amp;amp;pageSize&amp;#61;100&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2026</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-04-une-seule-etape-2026/</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-04-une-seule-etape-2026/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>165754</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - une étape (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - une étape (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;182,85 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 182,85 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-03: 11,80 millions  d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-04: 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-05: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-06: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-07: 15,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-08: 7,80 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-09: 6.,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01: 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-02: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-03: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-04: 22 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 01: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 02: 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 millions d&amp;#039;euros et 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01: Renforcer la résilience de l&amp;#039;agriculture dans les environnements pauvres en eau et en nutriments grâce aux innovations numériques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02: Réduction accrue des émissions de GES et amélioration de l&amp;#039;efficacité alimentaire grâce aux additifs alimentaires&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-03: Microbiome pour la durabilité et la santé du bétail terrestre dans le cadre d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-04: Améliorer la compréhension de la contribution du secteur de l&amp;#039;agriculture biologique à la durabilité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-05: Améliorer la rentabilité et la résilience des agriculteurs grâce à des innovations visant à diversifier les cultures et les chaînes de valeur&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-06: Libérer le potentiel de la production alimentaire aquacole durable à petite échelle et de la pêche récréative pour la prospérité des communautés locales&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-07: Vers la commercialisation de solutions basées sur le microbiome alimentaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-08: Caractérisation alimentaire basée sur l&amp;#039;IA&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-09: Partenariat Union africaine-Union européenne pour la sécurité alimentaire et nutritionnelle et l&amp;#039;agriculture durable (FNSSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01: Gouvernance, développement durable et politique internationale d&amp;#039;un Arctique sans glace à l&amp;#039;avenir&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-02: Renforcer les politiques fondées sur des données probantes pour la résilience de l&amp;#039;agriculture et de la sylviculture européennes et des chaînes d&amp;#039;approvisionnement connexes face aux crises et aux risques systémiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-03: Innovation et développement à grande échelle dans le domaine de l&amp;#039;agriculture carbone&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-04: Créer un espace d&amp;#039;exploitation sûr pour l&amp;#039;Antarctique et l&amp;#039;océan Austral&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 01: Renforcer la résilience des communautés rurales face aux chocs&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 02: Renforcer l&amp;#039;entrepreneuriat et l&amp;#039;innovation dans les systèmes alimentaires urbains locaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Commerces et services
 Technologies numériques et numérisation
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
-International</t>
-[...2 lines deleted...]
-      <c r="O35" s="1" t="inlineStr">
+Industrie</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S35" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2027</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-02-une-etape-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-02-une-etape-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD35" s="1" t="inlineStr">
+      <c r="AD37" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>01/02/2026</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>165756</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N36" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;HORIZON-CL6-2027-02-FARM2FORK-01-two-stage: 12 millions d&amp;#039;euros&lt;/span&gt;&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02-two-stage: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01-two-stage: 11 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;&lt;span&gt;Montant de la subvention&lt;/span&gt; &lt;span&gt;: entre 5,5 et 6 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01-two-stage : Renforcer la santé des végétaux : lutter contre les risques émergents liés aux organismes nuisibles aux végétaux&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02-two-stage : Optimiser le lien entre l&amp;#039;eau, les nutriments et l&amp;#039;énergie pour une agriculture durable et intelligente face au climat en Afrique&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01-two-stage: Thème ouvert : solutions innovantes pour la stratégie européenne de résilience hydrique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Santé
-Technologies numériques et numérisation
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
 Innovation, créativité et recherche
-International</t>
-[...2 lines deleted...]
-      <c r="O36" s="1" t="inlineStr">
+Biodiversité
+International
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S36" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-02-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-02-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD36" s="1" t="inlineStr">
+      <c r="AD38" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>01/02/2026</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>165757</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une seule étape - 2027</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une seule étape - 2027</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;261,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 261,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-01: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-02: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-03: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-04: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-05: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-06: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-07: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-08: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-09: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-03: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-04: 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-05: 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-06: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-07: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-08: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-09: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-10 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-01: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-02: 9.8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-03: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-04: 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-01 : Intégration de la télédétection et des observations in situ de la biodiversité, vers un cadre d&amp;#039;observation et de données pleinement interopérable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-02 : Soutien scientifique et politique à la mise en œuvre des politiques et stratégies de l&amp;#039;UE et mondiales en matière de biodiversité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-03 : Innovation technique pour protéger les écosystèmes et intensifier leur restauration&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-04 : Laboratoires vivants pour l&amp;#039;éradication et/ou la gestion des espèces exotiques envahissantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-05 : Accélérer la transition vers une économie positive pour la nature : intégrer la biodiversité dans le secteur privé&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-06 : Laboratoires vivants favorisant un changement transformateur grâce à l&amp;#039;intégration des connaissances et à une gouvernance inclusive&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-07 : Santé des écosystèmes et des espèces sauvages, prévisions et impacts sur la santé humaine, face aux facteurs de stress existants et émergents, dans le cadre d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-08 : Favoriser les oiseaux et les mammifères communs des terres agricoles pour des systèmes de production alimentaire résilients&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-09 : Renforcer la compétitivité de la sélection des cultures biologiques : accent sur les variétés adaptées à la culture intercalaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01 : Améliorer l&amp;#039;écoconception et la circularité des produits électroniques grand public&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02 : Améliorer l&amp;#039;écoconception et la circularité des produits de construction&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-03 : Développement de nouvelles technologies de recyclage pour les matériaux plastiques complexes à l&amp;#039;aide de solutions biotechnologiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-04 : Renforcement des capacités pour prolonger le cycle de vie des produits grâce à la réparation et à la remise à neuf&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-05 : Solutions circulaires innovantes pour les chaussures en fin de vie grâce à la collecte, au tri et au recyclage&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-06 : Vers une Europe des lieux de bioéconomie&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-07 : Amélioration des flux de biomasse pour une bioéconomie durable et circulaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-08 : Application de la biotechnologie pour le CCU&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-09 : Accroître la circularité du secteur bio : surcyclage et recyclage pour une valeur ajoutée et des avantages environnementaux accrus&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-10 : Renforcer la recherche forestière pour soutenir l&amp;#039;Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01- ZEROPOLLUTION-01 : Remplacement des substances dangereuses dans les produits biocides&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-02 : Élaboration de stratégies efficaces de planification de la qualité de l&amp;#039;air grâce à une modélisation innovante à plusieurs échelles&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-03 : Améliorer la capacité à surveiller et à réduire la pollution atmosphérique provenant de l&amp;#039;agriculture&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-04 : Système européen d&amp;#039;analyse comparative environnementale des secteurs industriels de la bioéconomie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2027</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-une-seule-etape-2027/</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-une-seule-etape-2027/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>165759</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - deux étapes (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - deux étapes (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;28 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 28 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01-two-stage : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02-twostage: 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01-two-stage: Déployer des solutions systémiques circulaires grâce à des laboratoires vivants dans les villes et les régions (thème de l&amp;#039;initiative « Villes et régions circulaires »)  HORIZON-CL6-2027-01-CIRCBIO-02-two-stage : Thème ouvert : Utiliser l&amp;#039;initiative « Villes et régions circulaires » pour renforcer la fabrication urbaine à l&amp;#039;appui du pacte industriel propre&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>165761</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Action gérée indirectement par l'ECCC - 2027</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Action gérée indirectement par l&amp;apos;ECCC - 2027</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;71,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 71,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-01 : 24,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-02 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-03 : 19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-04 : 4 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-01 : Intelligence artificielle pour les applications de cybersécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-02 : Continuum informatique sécurisé (IoT, périphérie, cloud, espaces de données)&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-03 : Mises en œuvre sécurisées de la cryptographie post-quantique, cryptanalyse et confiance numérique post-quantique&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-04 : Nouvelles primitives et nouveaux protocoles pour les fonctionnalités des futurs réseaux hybrides classiques-hybrides et quantiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2027-02-CS-ECCC&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-action-geree-indirectement-par-leccc-2027/</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-action-geree-indirectement-par-l-eccc-2027/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD41" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>165764</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...626 lines deleted...]
-      </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
         <is>
-          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04: 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05: 13.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04 : Réduire les risques liés aux technologies des carburants renouvelables grâce à l&amp;#039;achat transnational précommercial de chaînes de valeur industrielles de carburants renouvelables&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05 : Démonstration de l&amp;#039;approvisionnement en biocombustibles solides et de leur conversion en cogénération à haut rendement à partir d&amp;#039;une chaîne de valeur régionale entièrement durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06 : Évaluation des ressources pour les réservoirs sédimentaires profonds et les réservoirs de socle&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14 : Conception améliorée de systèmes pour des applications photovoltaïques innovantes (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23 : Partage de données pour soutenir la formation et le développement de modèles de base d&amp;#039;IA dans le secteur de l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-11&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;227,60 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 227,60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : 18,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : 37,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : 43 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4,5 millions d&amp;#039;euros et 43 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : Amélioration de l&amp;#039;adaptabilité, de la flexibilité et de l&amp;#039;efficacité des processus de recyclage existants (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : Techniques de production durables et compétitives pour les batteries lithium-ion et sodium-ion (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : Cofinancement du plan stratégique pour les technologies énergétiques (SET) des chaînes de valeur des carburants renouvelables aux niveaux européen, national, régional et local&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : Technologies et solutions innovantes pour améliorer les systèmes d&amp;#039;énergie houlomotrice et marémotrice&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : Vallées d&amp;#039;énergie renouvelable en Afrique pour accroître la sécurité énergétique et l&amp;#039;accès à l&amp;#039;énergie en Afrique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : Technologies de production pour le solaire photovoltaïque au-delà de l&amp;#039;état de l&amp;#039;art (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : Validation opérationnelle à grande échelle et mise à l&amp;#039;échelle des outils et modèles d&amp;#039;IA (génératifs) de pointe alimentant un système énergétique numérique de nouvelle génération&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : Progrès dans le domaine du captage direct de l&amp;#039;air&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : Soutien à la mise en œuvre d&amp;#039;un cadre politique européen pour les infrastructures de transport et de stockage du CO2&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
       <c r="N42" s="1" t="inlineStr">
-        <is>
-[...2010 lines deleted...]
-      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Commerces et services
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Industrie</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>03/12/2026</t>
         </is>
       </c>
-      <c r="Q58" s="1" t="inlineStr">
+      <c r="Q42" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.welcomeurope.com/horizon-europe-batteries-et-energie-2027/</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-energie-2027/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD58" s="1" t="inlineStr">
+      <c r="AD42" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>01/02/2026</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="E59" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>165602</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.       &lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;      &lt;u&gt;TOPICS&lt;/u&gt; :   A venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : Voie rapide vers la recherche et l&amp;#039;innovation pour des avancées décisives dans les technologies industrielles (action de recherche et d&amp;#039;innovation)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : Voie rapide vers l&amp;#039;innovation pour des avancées décisives dans le plan d&amp;#039;action pour l&amp;#039;industrie chimique (action de recherche et d&amp;#039;innovation)&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-06&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-ftri-2027/</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-ftri-2027/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD43" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>154066</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter la mise en œuvre de la planification de l'espace maritime dans l'UE</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>FEAMPA - Projets de planification de l'espace maritime (MSP) - 2023</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 78</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- SMP - Programme du Marché Unique - 2021-2027
-[...3 lines deleted...]
-&lt;p&gt;
+ Le Fonds européen pour les affaires maritimes, la pêche et l&amp;#039;aquaculture - vise à soutenir le Green Deal de l&amp;#039;UE et une économie bleue durable en mettant en œuvre des actions dans le domaine de la politique maritime de l&amp;#039;Union, de la politique commune de la pêche et du programme de gouvernance internationale des océans de l&amp;#039;UE.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Budget total de l&amp;#039;appel : 1 million d&amp;#039;euros
-[...5 lines deleted...]
-  Taux de cofinancement : jusqu&amp;#039;à 90% du total des coûts éligibles
+  Budget total de l&amp;#039;appel : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant de la subvention : entre 1 million et 2,5 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux de co-financement : jusqu&amp;#039;à 80% du total des
+  &lt;span&gt;
+   &lt;span&gt;
+    coûts
+   &lt;/span&gt;
+  &lt;/span&gt;
+  éligibles
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...8 lines deleted...]
-&lt;/p&gt;
+&lt;span&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/span&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Cofinancer des projets visant à former des juges nationaux dans le cadre de l&amp;#039;application des règles de concurrence européennes
-[...2 lines deleted...]
-  Garantir une application cohérente et homogène du droit européen de la concurrence par les tribunaux nationaux
+  Faciliter la mise en œuvre de la planification de l&amp;#039;espace maritime dans l&amp;#039;UE, notamment par l&amp;#039;application effective de la directive 2014/89 établissant un cadre pour la planification de l&amp;#039;espace maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financer des projets élaborant des réponses innovantes pour relever les défis spécifiques que les États membres de l&amp;#039;UE pourraient rencontrer lors de la mise en œuvre, du suivi et/ou de la révision de leurs plans d&amp;#039;aménagement de l&amp;#039;espace maritime
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+&lt;span&gt;
+ &lt;strong&gt;
+  Priorités
+ &lt;/strong&gt;
+&lt;/span&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Priorité 1 : Formations sur l&amp;#039;application des articles 101 et 102 du TFUE et du droit dérivé pertinent
-[...14 lines deleted...]
-  Priorité 6 : Formation sur les aides d&amp;#039;État et le rôle des tribunaux nationaux en matière d&amp;#039;application de la législation
+  Priorité 1 : Développer des stratégies et des approches pour revoir/réviser les plans d&amp;#039;espace maritime afin de les rendre pérennes, plus intégrés et plus cohérents, notamment dans le contexte d&amp;#039;un bassin maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 2 : Faciliter et permettre le développement des zones marines protégées et des secteurs économiques dans le domaine maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 3 : Concevoir des plans d&amp;#039;aménagement de l&amp;#039;espace maritime qui intègrent les objectifs et les mesures d&amp;#039;autres instruments de l&amp;#039;UE dans le but de réduire les pressions collectives et cumulatives et de veiller à ce que les écosystèmes marins soient sains, productifs et résilients
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 4 : Analyser la manière dont les plans d&amp;#039;aménagement de l&amp;#039;espace maritime ont identifié et traité les tensions existantes et potentielles entre les différents secteurs
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  &lt;strong&gt;
   Parmi les actions financées
  &lt;/strong&gt;
 &lt;/span&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Conférences
-[...572 lines deleted...]
- &lt;li&gt;
   Activités spécifiques visant à mettre en œuvre les dispositions des articles 6, 7, 8 et 9 de la directive MSP, y compris l&amp;#039;examen et/ou la révision des plans d&amp;#039;espace maritime
  &lt;/li&gt;
  &lt;li&gt;
   Activités spécifiques visant à mettre en œuvre les dispositions de l&amp;#039;article 10 de la directive MSP (utilisation et partage des données)
  &lt;/li&gt;
  &lt;li&gt;
   Activités spécifiques visant à mettre en œuvre les dispositions de l&amp;#039;article 11 de la directive sur la planification de l&amp;#039;espace maritime (coopération entre les États membres)
  &lt;/li&gt;
  &lt;li&gt;
   Activités spécifiques visant à mettre en œuvre les dispositions de l&amp;#039;article 12 de la directive sur la planification de l&amp;#039;espace maritime (coopération avec les pays tiers)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  &lt;strong&gt;
   Informations complémentaires
  &lt;/strong&gt;
 &lt;/span&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cet appel à propositions est un appel à propositions ouvert.
  &lt;/li&gt;
  &lt;li&gt;
   Durée initiale de l&amp;#039;action : entre 24 et 48 mois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire
 International
 Mers et océans</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une personne morale
  &lt;/li&gt;
  &lt;li&gt;
   Être une entité publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Être approuvé par les autorités publiques ou les organismes chargés de la planification de l&amp;#039;espace maritime au niveau national dans les États membres côtiers concernés
  &lt;/li&gt;
  &lt;li&gt;
   Être une autorité publique ou un organisme chargé de la planification de l&amp;#039;espace maritime d&amp;#039;un État membre côtier
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pays non membres de l&amp;#039;UE éligibles au programme :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pays de l&amp;#039;Atlantique,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Pays de la mer Baltique,
  &lt;/li&gt;
  &lt;li&gt;
   Pays de la Mer Noire,
  &lt;/li&gt;
  &lt;li&gt;
   Pays de la Mer du Nord,
  &lt;/li&gt;
  &lt;li&gt;
   Pays méditerranéens
  &lt;/li&gt;
  &lt;li&gt;
   Pays dont les eaux sont adjacentes aux régions ultrapériphériques de l&amp;#039;UE
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/emfaf/wp-call/2023/call-fiche_emfaf-2023-pia-msp_en.pdf</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;
   cinea-emfaf-calls&amp;#64;ec.europa.eu
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/emfaf/wp-call/2023/call-fiche_emfaf-2023-pia-msp_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/emfaf-2023-pia-msp?tenders&amp;#61;false&amp;amp;callIdentifier&amp;#61;EMFAF-2023-PIA-MSP" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de l&amp;#039;agence exécutive
  &lt;br /&gt;
  &lt;a href="https://cinea.ec.europa.eu/index_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information&amp;#43;
  &lt;br /&gt;
  &lt;a href="https://cinea.ec.europa.eu/programmes/european-maritime-fisheries-and-aquaculture-fund_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/072f-feampa-projets-de-planification-de-lespace-ma/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD62" s="1" t="inlineStr">
+      <c r="AD44" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>12/11/2023</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="E63" s="1" t="inlineStr">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>155571</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Cofinancer des projets visant à former des juges nationaux dans le cadre de l'application des règles de concurrence européennes</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - SMP - Programme du marché unique</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>SMP - Formation des juges nationaux au droit européen de la concurrence - 2023</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ SMP - Programme du Marché Unique - 2021-2027
+ &lt;br /&gt;
+&lt;/p&gt;
+SMP - Le programme du marché unique vise à renforcer la gouvernance du marché unique de l&amp;#039;UE.
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Budget total de l&amp;#039;appel : 1 million d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant de la subvention : entre 50,000 et 300,000 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux de cofinancement : jusqu&amp;#039;à 90% du total des coûts éligibles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Objectifs
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer des projets visant à former des juges nationaux dans le cadre de l&amp;#039;application des règles de concurrence européennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir une application cohérente et homogène du droit européen de la concurrence par les tribunaux nationaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Priorités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Priorité 1 : Formations sur l&amp;#039;application des articles 101 et 102 du TFUE et du droit dérivé pertinent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 2 : Formations axées sur les garanties procédurales et l&amp;#039;application effective du droit européen de la concurrence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 3 : Formations axées sur les lois nationales mettant en œuvre la directive 2014/104 sur les actions en dommages et intérêts en matière d&amp;#039;ententes et d&amp;#039;abus de position dominante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 4 : Formations axées sur les principes économiques sous-jacents du droit de la concurrence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 5 : Formations axées sur l&amp;#039;application du droit de la concurrence dans les secteurs réglementés (tels que l&amp;#039;énergie, les télécommunications, les produits pharmaceutiques) et les marchés numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 6 : Formation sur les aides d&amp;#039;État et le rôle des tribunaux nationaux en matière d&amp;#039;application de la législation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ &lt;strong&gt;
+  Parmi les actions financées
+ &lt;/strong&gt;
+&lt;/span&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séminaires et ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;span&gt;
+  Informations complémentaires
+ &lt;/span&gt;
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cet appel à propositions est un appel à propositions ouvert.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée initiale de l&amp;#039;action : 24 mois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Être une personne morale
+  &lt;/li&gt;
+  &lt;li&gt;
+   Être une entité publique ou privée
+  &lt;/li&gt;
+  &lt;li&gt;
+   Être une entité à but non lucratif
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pays éligibles au programme:
+   &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/guidance/list-3rd-country-participation_smp_en.pdf" rel="noopener" target="_blank"&gt;
+    Cliquez ici
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/wp-call/2023/call-fiche_smp-comp-2023-judg_en.pdf</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;
+  COMPTRAINING-JUDGES&amp;#64;ec.europa.eu
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/wp-call/2023/call-fiche_smp-comp-2023-judg_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/smp-comp-2023-judg?tenders&amp;#61;false&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43252476&amp;amp;programmePart&amp;#61;&amp;amp;pageNumber&amp;#61;3" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la DG
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/internal-market-industry-entrepreneurship-and-smes_en" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43;
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/funding-tenders/find-funding/eu-funding-programmes/single-market-programme/overview_en#:~:text&amp;#61;The%20Single%20Market%20Programme%20(SMP,governance%20of%20the%20single%20market." rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/337d-smp-formation-des-juges-nationaux-au-droit-eu/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD45" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>161007</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets sportifs</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus+ - Sport 2024 - 2024</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Erasmus&amp;#43; - 2021-2027&lt;br /&gt;ERASMUS PLUS – Action clé 2 : coopération entre organisations et établissements - 2021-2027&lt;/p&gt;Erasmus&amp;#43; - Le programme Erasmus&amp;#43; vise à offrir à environ 10 millions d&amp;#039;Européens la possibilité d&amp;#039;acquérir des compétences et de se développer sur le plan personnel, socio-éducatif et professionnel par le biais d&amp;#039;études, de formations, d&amp;#039;expériences professionnelles ou d&amp;#039;activités liées à la jeunesse et au sport tout au long de la période de programmation 2021-2027.&lt;ul&gt;    &lt;li&gt;Montant par topic :  &lt;ul&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SNCESE : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SSCP : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SCP : 34,170,000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;em&gt;Cette subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Attirer et élargir l&amp;#039;accès au programme pour les nouveaux arrivants, les organisations moins expérimentées et les acteurs à petite échelle&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;inclusion des groupes cibles ayant moins d&amp;#039;opportunités&lt;/li&gt;    &lt;li&gt;Soutenir la citoyenneté européenne active et apporter la dimension européenne au niveau local&lt;/li&gt;    &lt;li&gt;Répondre aux besoins et priorités communs dans les domaines de l&amp;#039;éducation, de la formation, de la jeunesse et du sport&lt;/li&gt;    &lt;li&gt;Encourager des modes de vie sains pour tous&lt;/li&gt;    &lt;li&gt;Lutter contre la discrimination dans le sport, y compris l&amp;#039;égalité entre les hommes et les femmes&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;organisation d&amp;#039;événements sportifs ayant une dimension européenne dans les domaines suivants (bénévolat dans le sport, inclusion sociale par le sport, lutte contre la discrimination dans le sport, y compris l&amp;#039;égalité des sexes, encouragement de modes de vie sains pour tous)&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Le présent appel à propositions est un appel à propositions ouvert.&lt;/li&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : entre 6 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;TOPICS&lt;/span&gt; :   Ouvert  &lt;ul&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SNCESE : Manifestations sportives européennes à but non lucratif&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SSCP : Partenariats à petite échelle&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SCP : Partenariats de coopération&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>Pays éligibles au programme :
+&lt;a href="https://erasmus-plus.ec.europa.eu/node/26/printable/pdf" rel="nofollow noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://erasmus-plus.ec.europa.eu/sites/default/files/2023-11/2024-Erasmus%2BProgramme-Guide_EN.pdf</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;eacea-sport&amp;#64;ec.europa.eu&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Lignes directrices&lt;br /&gt; &lt;a href="https://erasmus-plus.ec.europa.eu/sites/default/files/2023-11/2024-Erasmus%2BProgramme-Guide_EN.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Autres documents de l&amp;#039;appel&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search?tenders&amp;#61;false&amp;amp;callIdentifier&amp;#61;ERASMUS-SPORT-2024" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Site de l&amp;#039;agence exécutive&lt;br /&gt; &lt;a href="https://www.eacea.ec.europa.eu/index_fr" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Information &amp;#43;&lt;br /&gt; &lt;a href="https://erasmus-plus.ec.europa.eu/about-erasmus/what-is-erasmus" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1c22-erasmus-sport-2024-2024/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>161036</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d'audience internationale</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Europe Créative</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>CREA - Co-développement européen - 2024</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme Europe Créative 2021-2027&lt;br /&gt;EUROPE CREATIVE - (2) Volet Média&lt;/p&gt;&lt;p&gt;Europe créative - Europe créative vise à préserver, développer et promouvoir la diversité et le patrimoine culturels et linguistiques européens et à accroître la compétitivité et le potentiel économique des secteurs culturels et créatifs, en particulier le secteur audiovisuel.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : dépend du nombre de bénéficiaires éligibles faisant partie du consortium&lt;/li&gt;    &lt;li&gt;Taux de cofinancement : jusqu&amp;#039;à 70% du total des coûts éligibles&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Objectif&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d&amp;#039;audience internationale.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Le présent appel à propositions est un appel à propositions ouvert.&lt;/li&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : jusqu&amp;#039;à 30 mois&lt;br /&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>Pays éligibles au programme:
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;EACEAMEDIA-CODEV&amp;#64;ec.europa.eu&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Lignes directrices (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Autres documents de l&amp;#039;appel (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/crea-media-2024-codev?tenders&amp;#61;false&amp;amp;programmePart&amp;#61;&amp;amp;pageNumber&amp;#61;58" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Site web de l&amp;#039;agence&lt;br /&gt; &lt;a href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Information &amp;#43;&lt;br /&gt; &lt;a href="https://culture.ec.europa.eu/creative-europe" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6b3b-crea-co-developpement-europeen-2024/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD47" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>166736</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>SOCPL – Information, consultation et participation des représentants des entreprises – 2026</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>SOCPL – Information, consultation et participation des représentants des entreprises – 2026</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;SOCPL - Lignes de prérogatives sociales et de compétences spécifiques - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;2,5 millions d&amp;#039;euros &lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 250 000 euros et 350 000 euros&lt;/li&gt;  &lt;/ul&gt;  Le montant de la subvention octroyée peut être inférieur au montant demandé.  &lt;ul&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 90 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Objectifs&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer l’implication des salariés dans les entreprises en les sensibilisant et en contribuant à la mise en œuvre du droit et des politiques de l’Union européenne dans ce domaine&lt;/li&gt;    &lt;li&gt;Soutenir les projets visant à accompagner, par le biais du dialogue social au niveau de l’entreprise, les changements majeurs induits par les transitions industrielles et, en particulier, la mise en place et le bon fonctionnement des comités d’entreprise européens&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Priorités&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : Promouvoir les échanges et une plus large diffusion des connaissances et des bonnes pratiques, et soutenir la mise en place et le bon fonctionnement des comités d’entreprise européens&lt;/li&gt;    &lt;li&gt;Priorité 2 : Soutenir l’implication des travailleurs dans l’anticipation et la gestion du changement, ainsi que dans la prévention et la résolution des conflits en cas de diverses formes de restructuration au sein d’entreprises et de groupes d’entreprises au niveau de l’UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;&lt;strong&gt;Parmi les actions financées&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Actions de formation, manuels et activités de sensibilisation&lt;/li&gt;    &lt;li&gt;Échange d’informations et de bonnes pratiques&lt;/li&gt;    &lt;li&gt;Analyse des aspects quantitatifs et qualitatifs&lt;/li&gt;    &lt;li&gt;Diffusion d’informations sur les activités du projet&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;&lt;strong&gt;Eligibilité&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Les organisations des partenaires sociaux dépourvues de personnalité juridique sont également éligibles sous réserve de conditions plus précises (&lt;a title="voir les détails dans le document d’appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/socpl/wp-call/2026/call-fiche_socpl-2026-info-repr_en.pdf" target="_blank" rel="nofollow noopener"&gt;voir les détails dans le document d’appel&lt;/a&gt;)&lt;/li&gt;    &lt;li&gt;Être représentative des salariés ou des employeurs (&lt;a title="voir les détails dans le document d’appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/socpl/wp-call/2026/call-fiche_socpl-2026-info-repr_en.pdf" target="_blank" rel="nofollow noopener"&gt;voir les détails dans le document d’appel&lt;/a&gt;)&lt;/li&gt;    &lt;li&gt;Être établie dans l’un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l’UE&lt;/li&gt;    &lt;li&gt;Etats non membres de l&amp;#039;UE (à l&amp;#039;exception du coordinateur et du candidat unique) : pays candidats : Turquie, Macédoine du Nord, Monténégro, Serbie, Albanie, Moldavie, Ukraine, Géorgie, Bosnie-Herzégovine&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les candidats uniques ne sont éligibles que si l&amp;#039;entité est soit un syndicat, soit une organisation patronale&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins deux candidats (bénéficiaires ; entités non affiliées), provenant d&amp;#039;au moins deux pays éligibles différents, doit être constitué  &lt;ul&gt;    &lt;li&gt;le coordinateur doit être une organisation de travailleurs ou d’employeurs au niveau européen, national ou régional ;&lt;/li&gt;    &lt;li&gt;si le coordinateur n’est pas une organisation de travailleurs ou d’employeurs au niveau européen, l’action doit impliquer d’autres bénéficiaires provenant de plus d’un État membre ou pays candidat&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s’inscrire au &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre la proposition&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d’un amendement&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EMPL-SOCPL-2026-INFO-REPR&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/socpl/wp-call/2026/call-fiche_socpl-2026-info-repr_en.pdf" target="_blank" rel="nofollow noopener"&gt; Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/SOCPL-2026-INFO-REPR" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) :&lt;a href="https://commission.europa.eu/about/departments-and-executive-agencies/employment-social-affairs-and-inclusion_en" target="_blank" rel="nofollow noopener"&gt; Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/socpl" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie sociale et solidaire
+Biodiversité
+Emploi
+Industrie</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/socpl-information-consultation-et-participation-des-representants-des-entreprises-2026/</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/socpl-information-consultation-et-participation-des-representants-des-entreprises-2026/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD48" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>166737</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Défis EIC Pathfinder 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Défis EIC Pathfinder 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;96 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 96 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 500 000 euros et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement :  jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Open&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-PATHFINDERCHALLENGES-01-01 –Matériaux de pointe pour les systèmes miniaturisés de récupération d&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-EIC-PATHFINDERCHALLENGES-01-02 – La biotechnologie au service du vieillissement en bonne santé&lt;/li&gt;    &lt;li&gt;HORIZON-EIC-PATHFINDERCHALLENGES-01-03 – DeepRAP : raisonnement profond, abstraction et planification pour des systèmes d&amp;#039;IA cognitive fiables&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Points de contact nationaux (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://eic.ec.europa.eu/system/files/2025-11/EIC-Work-Programme-2026.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici &lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-EIC-2026-PATHFINDERCHALLENGES-01&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site du Conseil Européen de l&amp;#039;Innovation : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://www.horizon-europe.gouv.fr/"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2026</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>28/10/2026</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-defis-eic-pathfinder-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-defis-eic-pathfinder-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>166739</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>FOND SOCIAL EUROPEEN+ (FSE+) – Dialogue structuré avec des personnes ayant vécu l&amp;apos;expérience de la pauvreté – 2026</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>FOND SOCIAL EUROPEEN+ (FSE+) – Dialogue structuré avec des personnes ayant vécu l&amp;apos;expérience de la pauvreté – 2026</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FSE&amp;#43; - Fonds Social Européen - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;900 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 900 000 euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 900 000 euros&lt;/li&gt;    &lt;li&gt;Taux de financement : 95 % des coûts éligibles totaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Créer les conditions d&amp;#039;un dialogue soutenu entre les décideurs politiques et les personnes ayant une expérience vécue de la pauvreté&lt;/li&gt;    &lt;li&gt;Renforcer les capacités des participants en leur fournissant les outils, la confiance et les plateformes nécessaires pour s&amp;#039;engager efficacement dans les discussions sur les défis liés à la lutte contre la pauvreté et l&amp;#039;inclusion sociale&lt;/li&gt;    &lt;li&gt;Amplifier les voix des groupes les plus marginalisés, en veillant à ce que les politiques tiennent compte des défis divers et croisés auxquels ils sont confrontés&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; Cet appel à propositions vise à sélectionner et à soutenir financièrement un consortium composé d&amp;#039;organisations disposant de compétences et d&amp;#039;une expérience avérées et pertinentes, notamment au niveau européen et/ou international, dans la facilitation de la participation de personnes ayant une expérience vécue de la pauvreté aux discussions politiques sur les défis liés à la lutte contre la pauvreté et l&amp;#039;inclusion sociale&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; Le consortium doit être composé de candidats capables de développer une approche participative active pour les personnes ayant une expérience vécue de la pauvreté et de contribuer activement à leur implication dans le dialogue structuré de la Commission&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Diffusion des appels à manifestations d&amp;#039;intérêt de la Commission&lt;/li&gt;    &lt;li&gt;Facilitation de la participation des personnes ayant une expérience vécue de la pauvreté&lt;/li&gt;    &lt;li&gt;Mise en place de pôles de participation nationaux et régionaux&lt;/li&gt;    &lt;li&gt;Mise en œuvre d&amp;#039;une campagne de communication pour lutter contre la stigmatisation&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être une organisation à but non lucratif (privée ou publique)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;Pays non membres de l&amp;#039;UE : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_esf-socpl_en.pdf"&gt;pays de l&amp;#039;EEE répertoriés et pays associés au FSE&amp;#43;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Chaque membre du consortium candidat doit être un réseau européen d&amp;#039;organisations non gouvernementales (ONG) ou une organisation non gouvernementale internationale (ONGI) dont le siège est établi dans un État membre de l&amp;#039;UE.&lt;/li&gt;    &lt;li&gt;Au moins 2 membres du consortium candidat doivent démontrer une expérience dans la facilitation de la participation directe de personnes ayant une expérience vécue de/vivant la pauvreté à l&amp;#039;élaboration des politiques de l&amp;#039;UE et doivent disposer d&amp;#039;organisations membres nationales ou de branches dans au moins 7 États membres de l&amp;#039;UE.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 candidats (bénéficiaires ; non entités affiliées) doit être constitué, assurant une couverture géographique dans l&amp;#039;ensemble des 27 États membres de l&amp;#039;UE en démontrant que les membres du consortium disposent collectivement de membres nationaux ou de branches dans les 27 États membres de l&amp;#039;UE.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre la proposition&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : entre 30 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, à condition qu&amp;#039;elles soient dûment justifiées et qu&amp;#039;elles fassent l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EMPL-ANTI-POVERTY&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/esf/wp-call/2027/call-fiche_esf-2027-pep-engagement_en.pdf"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ESF-2027-PEP-ENGAGEMENT"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de la DG : &lt;a title="Cliquez ici" href="https://employment-social-affairs.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/esf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Economie sociale et solidaire
+Emploi</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>29/10/2026</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fond-social-europeen-fse-dialogue-structure-avec-des-personnes-ayant-vecu-lexperience-de-la-pauvrete-2026/</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fond-social-europeen-fse-dialogue-structure-avec-des-personnes-ayant-vecu-l-apos-experience-de-la-pauvrete-2026/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>152558</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal - 2024</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.6 Alimentation, bioéconomie, ressources naturelles, agriculture et environnement - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Horizon Europe vise à renforcer la base scientifique et technologique de l&amp;#039;UE et l&amp;#039;Espace européen de la recherche (EER), à stimuler la capacité d&amp;#039;innovation, la compétitivité et l&amp;#039;emploi en Europe, et à répondre aux priorités des citoyens, en soutenant notre modèle et nos valeurs socio-économiques.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 133,5 millions d&amp;#039;euros
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Budget total de l&amp;#039;appel : 133,5 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
   Montant par topic :
@@ -8539,113 +7011,113 @@
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-7: Améliorer les conditions de travail et renforcer la force de travail grâce aux technologies numériques et de données - le potentiel de la robotique et de la réalité augmentée dans l&amp;#039;agriculture
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-8: Élargir les résultats du groupe opérationnel du EIP au-delà des frontières au moyen de réseaux thématiques afin de compiler et de partager les connaissances prêtes à être mises en pratique.
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-9: Des réseaux thématiques pour compiler et partager des connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-10: Réseaux thématiques sur l&amp;#039;agriculture biologique pour compiler et partager les connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-11: Réseaux thématiques sur la biodiversité pour compiler et partager les connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-12: Développement de réseaux consultatifs de l&amp;#039;UE dans le domaine de la sylviculture
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-13: Développement de réseaux de conseil de l&amp;#039;UE sur les systèmes d&amp;#039;élevage durables
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Santé
 Technologies numériques et numérisation
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  (EN)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
@@ -8655,297 +7127,560 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la DG
  &lt;br /&gt;
  &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/944c-heu-gouvernance-innovante-observations-enviro/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD63" s="1" t="inlineStr">
+      <c r="AD51" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>22/10/2023</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>145963</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Développer des pôles d'excellence pour renforcer les liens entre la science et les entreprises</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Pôles d'excellence - 2023</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Pôles d&amp;#039;excellence visant à renforcer les liens entre la science et les entreprises.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Budget détaillé par topic ci-dessous
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Montant par topic :
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-WIDERA-2023-ACCESS-07-01 : 60 millions d&amp;#039;euros
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ TOPICS :
+&lt;/span&gt;
+A venir
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-WIDERA-2023-ACCESS-07-01 : Pôles d&amp;#039;excellence
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
+ Cliquez ici
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-WIDERA-2023-ACCESS-07;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;null;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;callTopicSearchTableState" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction générale
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/index_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43;
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e90-horizon-europe-poles-dexcellence-2023/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD52" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>149775</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Faciliter l’accès des Petites Villes de Demain aux financements verts pour concrétiser leurs projets</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - InvestEU</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>PVD+ : un appui pour mobiliser les financements verts dans les PVD</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K64" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les collectivités de moins de 20 000 habitants s&amp;#039;inscrivant dans le cadre du programme Petites villes de demain ayant signé la convention cadre PVD peuvent bénéficier de cette offre de la Banque des Territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif : faciliter le passage à l&amp;#039;opérationnel des communes concernées en leur permettant d&amp;#039;accéder plus facilement aux financements verts.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne dans vos projets de transformation écologique et énergétique afin d&amp;#039;intégrer les critères verts qui seront déterminants pour l&amp;#039;obtention de financements.
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Identification des financements éligibles
  &lt;/li&gt;
  &lt;li&gt;
   Préconisations techniques et financières pour optimiser la capacité des projets à mobiliser les financements verts
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la préparation des dossiers de demande de financements si nécessaire
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/offre-pvd-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pdvplus_vert_psat</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/offre-pvd-plus?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;pvdplus&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;pvdplus_oat"&gt;
    Contactez-nous via le formulaire de sollicitation disponible ici
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2154-faciliter-lacces-des-petites-villes-de-demain/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>12/09/2023</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>147307</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Accélérer la transition écologique et numérique : sciences du climat et réponses</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>HEU - Sciences du climat et réponses - 2024</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.5 Climat, Energie et Mobilité - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Le cluster &amp;#34;Climate Energy and Mobility&amp;#34; vise à accélérer la double transition verte et numérique et la transformation associée de notre économie, de notre industrie et de notre société en vue d&amp;#039;atteindre la neutralité climatique en Europe d&amp;#039;ici 2050.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Budget détaillé par topic ci-après
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Budget total de l&amp;#039;appel : 103 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
   Budget total par topic :
   &lt;ul&gt;
    &lt;li&gt;
@@ -9032,106 +7767,106 @@
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-01: Amélioration de la quantification et de la compréhension des émissions et des puits de méthane naturels et anthropiques
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-02 : Glaces continentales, y compris la couverture neigeuse, les glaciers, les nappes glaciaires et le pergélisol, et leur interaction avec le changement climatique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-03: La science du paléoclimat pour une meilleure compréhension de l&amp;#039;évolution à court et à long terme du système terrestre
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-04: Boîte à outils améliorée pour l&amp;#039;évaluation des impacts climatiques et environnementaux des politiques commerciales
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-05: Prochaine génération de trajectoires à faibles émissions et résilientes au changement climatique et NDCs pour un avenir aligné sur l&amp;#039;Accord de Paris
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-06: Le rôle de la prospective du changement climatique pour l&amp;#039;approvisionnement en matières premières primaires et secondaires
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-07: Quantification du rôle des principaux écosystèmes terrestres dans le cycle du carbone et les effets climatiques connexes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-8-climate-energy-and-mobility_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-8-climate-energy-and-mobility_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-cl5-2024-d1-01-04;callCode&amp;#61;HORIZON-CL5-2024-D1-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;0,1,2,8;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="nofollow noopener" target="_blank"&gt;
@@ -9139,2943 +7874,715 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site de la Direction générale
  &lt;br /&gt;
  &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_en" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-5-climate-energy-and-mobility_en" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e536-horizon-europe-sciences-du-climat-et-reponses/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD65" s="1" t="inlineStr">
+      <c r="AD54" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>13/08/2023</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C66" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>132670</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions innovantes nécessaires à la transformation du système alimentaire</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E66" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Gouvernance innovante, des observations environnementales et solutions numériques pour soutenir le Green Deal - 2024</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Région
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...4 lines deleted...]
-      <c r="H66" s="1" t="inlineStr">
+Association
+Entreprise privée
+Recherche</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - 2.6 Alimentation, bioéconomie, ressources naturelles, agriculture et environnement - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
-Horizon Europe - Pôles d&amp;#039;excellence visant à renforcer les liens entre la science et les entreprises.
+Horizon Europe - Gouvernance innovante, observations environnementales et solutions numériques à l&amp;#039;appui du Green Deal visant à accélérer et à maîtriser les solutions innovantes nécessaires à la transformation du système alimentaire et à la mise en œuvre de solutions durables.
 &lt;p&gt;
  -----
 &lt;/p&gt;
-Budget détaillé par topic ci-dessous
+Budget détaillé par topic ci-après
 &lt;p&gt;
  -----
 &lt;/p&gt;
-Montant par topic :
+Montant par topic:
 &lt;ul&gt;
  &lt;li&gt;
-  HORIZON-WIDERA-2023-ACCESS-07-01 : 60 millions d&amp;#039;euros
+  HORIZON-CL6-2024-GOVERNANCE01-1 : 60 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-10 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-11 : 3 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-12 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-13 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-2 : 3.5 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-3 : 3 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-4 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-5 : 19 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-6 : 8 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-7 : 15 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-8 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-9 : 6 millions d&amp;#039;euros
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
 &lt;strong&gt;
  Différentes catégories de projets sont éligibles :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
  &lt;/li&gt;
  &lt;li&gt;
   IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
  &lt;/li&gt;
  &lt;li&gt;
   CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
  &lt;/li&gt;
  &lt;li&gt;
   MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  De même, les appels précisent les bénéficiaires attendus :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
  &lt;/li&gt;
  &lt;li&gt;
   Projets mono-bénéficiaires, impliquant une seule organisation
  &lt;/li&gt;
  &lt;li&gt;
   Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
- TOPICS :
+ TOPICS
 &lt;/span&gt;
-A venir
+:   A venir
 &lt;ul&gt;
  &lt;li&gt;
-  HORIZON-WIDERA-2023-ACCESS-07-01 : Pôles d&amp;#039;excellence
+  HORIZON-CL6-2024-GOVERNANCE-01-1 : Activités supplémentaires pour le partenariat européen pour une économie bleue neutre du point de vue climatique, durable et productive
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-2 : Écosystèmes régionaux d&amp;#039;innovation pour favoriser la transformation du système alimentaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-3 : Le rôle des médias grand public, des médias sociaux et du marketing dans la promotion de modes de consommation sains et durables et la manière d&amp;#039;encourager les bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-4 : Soutien à l&amp;#039;Alliance atlantique pour la recherche et l&amp;#039;innovation dans le domaine des océans et à sa déclaration
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-5 : Personnalisation/pré-opérationnalisation de prototypes de services aux utilisateurs finaux dans le domaine de l&amp;#039;adaptation au changement climatique et de l&amp;#039;atténuation de ses effets
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-6 : Développer des applications innovantes pour soutenir le Green Deal européen, en s&amp;#039;appuyant sur des données météorologiques par satellite
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-7 : Améliorer les conditions de travail et renforcer la force de travail grâce aux technologies numériques et de données - le potentiel de la robotique et de la réalité augmentée dans l&amp;#039;agriculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-8 : Élargir les résultats des groupes opérationnels du PEI au-delà des frontières au moyen de réseaux thématiques afin de compiler et de partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-9 : Réseaux thématiques pour compiler et partager les connaissances prêtes à l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-10 : Réseaux thématiques sur l&amp;#039;agriculture biologique pour compiler et partager des connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-11 : Réseaux thématiques sur la biodiversité pour compiler et partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-12 : Développer les réseaux consultatifs de l&amp;#039;UE sur la sylviculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-13 : Développer les réseaux consultatifs de l&amp;#039;UE sur les systèmes d&amp;#039;élevage durables
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O66" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  États membres
+  Etats membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
-&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf" rel="noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL6-2024-GOVERNANCE-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,2,8;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction Générale (EN)
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43; (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2be-horizon-europe-gouvernance-innovante-des-obse/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD55" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>132685</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l'innovation</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Horizon Europe - Echange de personnel MSCA - 2023</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 1.2 Actions Marie Sklodowska-Curie - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - MSCA Staff Exchanges 2023 visant à promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l&amp;#039;innovation par l&amp;#039;échange de personnel et le partage de connaissances et d&amp;#039;idées à toutes les étapes de la chaîne d&amp;#039;innovation
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+78,5 millions d&amp;#039;euros
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X66" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
- &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf"&gt;
   Cliquez ici
-  &lt;span&gt;
-[...1 lines deleted...]
-  &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
- &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-WIDERA-2023-ACCESS-07;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;null;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;callTopicSearchTableState" rel="nofollow noopener" target="_blank"&gt;
-[...8 lines deleted...]
- &lt;a href="https://research-and-innovation.ec.europa.eu/index_en"&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-se-01-01;callCode&amp;#61;null;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43108473;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355211;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
- Information &amp;#43;
+ Site web de la Direction Générale pour la Recherche et l&amp;#039;Innovation
  &lt;br /&gt;
- &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow noopener" target="_blank"&gt;
+ &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_en"&gt;
   Cliquez ici
-  &lt;span&gt;
-[...1 lines deleted...]
-  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43; (EN)
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
+  Cliquez ici
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb03-horizon-europe-echange-de-personnel-msca-2023/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD66" s="1" t="inlineStr">
+      <c r="AD56" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF66" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E67" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>131407</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Développer des technologies numériques et émergentes pour la compétitivité en  adéquation avec le Pacte Vert</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Horizon Europe - Technologies numériques et émergentes pour la compétitivité et l'adéquation avec le Pacte Vert - 2024</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
-[...2539 lines deleted...]
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.4 Numérique, Industrie et Espace - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Technologies numériques et émergentes au service de la compétitivité et de l&amp;#039;adaptation au Pacte Vert qui vise à réaliser et à exploiter des avancées majeures dans le domaine de la science et de la technologie, à maintenir l&amp;#039;excellence scientifique de l&amp;#039;Europe et à garantir la souveraineté de ces technologies clés qui devraient avoir une incidence sur la société en contribuant à relever les grands défis sociétaux touchant à l&amp;#039;environnement.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Budget détaillé par topic ci-après
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Montant par topic :
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : 15 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
@@ -12130,99 +8637,99 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  TOPICS
 &lt;/span&gt;
 :   A venir
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : Usine d&amp;#039;innovation photonique pour l&amp;#039;Europe (Partenariat photonique) (IA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-04 : Leadership industriel en matière d&amp;#039;IA, de données et de robotique au service de la compétitivité et de la transition écologique (Partenariat IA, données et robotique) (IA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-54 : Photonique intelligente pour la communication, la détection et l&amp;#039;accès conjoints partout (Partenariat Photonique) (RIA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-22: Fondamentaux du génie logiciel (RIA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-03: Nouveaux paradigmes et approches, vers des robots alimentés par l&amp;#039;IA - changement d&amp;#039;étape dans la fonctionnalité (Partenariat IA, données et robotique) (RIA)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL4-2024-DIGITAL-EMERGING-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43120193;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355292;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="noopener" target="_blank"&gt;
@@ -12230,788 +8737,218 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la Direction Générale (EN)
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43; (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
   Cliquez ici
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e0ee-horizon-europe-technologies-numeriques-et-eme/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD87" s="1" t="inlineStr">
+      <c r="AD57" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>12/03/2023</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-[...570 lines deleted...]
-      <c r="A90" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>112001</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F90" s="1" t="inlineStr">
+      <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I90" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J90" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13056,212 +8993,3660 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD90" s="1" t="inlineStr">
+      <c r="AD58" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF90" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>166802</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel conjoint entre la Mission Villes Climatiquement Neutres et Intelligentes et la Mission Adaptation au Changement Climatique – 2027</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel conjoint entre la Mission Villes Climatiquement Neutres et Intelligentes et la Mission Adaptation au Changement Climatique – 2027</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;68,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 68,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-07-CLIMA-CIT-NEB-01 : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-07-CLIMA-CIT-CCRI-02 : 28,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-07-CLIMA-CIT-NEB-01 : Nature en milieu urbain : favoriser la restauration des écosystèmes urbains, le long des réseaux de transport urbains et dans l&amp;#039;environnement bâti&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-07-CLIMA-CIT-CCRI-02 : Déploiement de solutions innovantes de gestion, de traitement et de valorisation des eaux usées dans les villes et régions européennes dans le contexte du changement climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes Directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-07&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive : &lt;a href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/eu-missions-horizon-europe_en?" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-conjoint-entre-la-mission-villes-climatiquement-neutres-et-intelligentes-et-la-mission-adaptation-au-changement-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-conjoint-entre-la-mission-villes-climatiquement-neutres-et-intelligentes-et-la-mission-adaptation-au-changement-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD59" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>166803</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel à propositions pour la Bourse de consolidation ERC – 2027</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel à propositions pour la Bourse de consolidation ERC – 2027</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;618,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 618,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 2 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Un financement supplémentaire pouvant atteindre 1 million d&amp;#039;euros peut être demandé pour couvrir des coûts éligibles supplémentaires.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Les subventions Consolidator Grants de l&amp;#039;ERC sont destinées à soutenir les chercheurs principaux d&amp;#039;excellence qui, à ce stade de leur carrière, sont encore en train de constituer leur propre équipe ou programme de recherche indépendant. Les chercheurs principaux doivent démontrer le caractère novateur, l&amp;#039;ambition et la faisabilité de leur projet de recherche.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;ERC-2027-COG : Bourse de consolidation ERC&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2027/wp_horizon-erc-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ERC-2027-COG" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive : &lt;a href="https://commission.europa.eu/about/departments-and-executive-agencies/european-research-council-executive-agency_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://erc.europa.eu/apply-grant/consolidator-grant" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Santé
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International
+Industrie
+Fiscalité des entreprises
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2027</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-a-propositions-pour-la-bourse-de-consolidation-erc-2027/</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-a-propositions-pour-la-bourse-de-consolidation-erc-2027/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD60" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>166806</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM – Actions d&amp;apos;innovation dans le cadre du partenariat européen co-programmé sur l&amp;apos;énergie de fusion (2ème appel) – 2027</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM – Actions d&amp;apos;innovation dans le cadre du partenariat européen co-programmé sur l&amp;apos;énergie de fusion (2ème appel) – 2027</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;EURATOM – 2021-2027;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;45 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 45 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 60% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM-2027-02-01 : Technologies clés pour les centrales à fusion (Partenariat européen sur l&amp;#039;énergie de fusion)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes Directrices (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/document/download/f0264b61-7f2a-4e30-8f97-1056c8e30b97_en?filename&amp;#61;C_2026_1787_F1_ANNEX_EN_V4_P1_4651371.PDF" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EURATOM-2027-02-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG pour la Recherche et l&amp;#039;Innovation : &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/euratom-research-and-training-programme_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2027</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2027</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-euratom-actions-dinnovation-dans-le-cadre-du-partenariat-europeen-co-programme-sur-lenergie-de-fusion-2eme-appel-2027/</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-euratom-actions-d-apos-innovation-dans-le-cadre-du-partenariat-europeen-co-programme-sur-l-apos-energie-de-fusion-2eme-appel-2027/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD61" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>166807</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM – Actions d&amp;apos;innovation dans le cadre du partenariat européen co-programmé sur l&amp;apos;énergie de fusion (1er appel) – 2027</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM – Actions d&amp;apos;innovation dans le cadre du partenariat européen co-programmé sur l&amp;apos;énergie de fusion (1er appel) – 2027</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;EURATOM – 2021-2027;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 60 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM-2027-01-01 : Technologies habilitantes clés pour les centrales à fusion (Partenariat européen sur l&amp;#039;énergie de fusion)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/document/download/f0264b61-7f2a-4e30-8f97-1056c8e30b97_en?filename&amp;#61;C_2026_1787_F1_ANNEX_EN_V4_P1_4651371.PDF" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EURATOM-2027-01-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/euratom-research-and-training-programme_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2027</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-euratom-actions-dinnovation-dans-le-cadre-du-partenariat-europeen-co-programme-sur-lenergie-de-fusion-1er-appel-2027/</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-euratom-actions-d-apos-innovation-dans-le-cadre-du-partenariat-europeen-co-programme-sur-l-apos-energie-de-fusion-1er-appel-2027/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD62" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>166808</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  – JOINT UNDERTAKINGS – Infrastructure de test quantique pour les technologies quantiques – 2026</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  – JOINT UNDERTAKINGS – Infrastructure de test quantique pour les technologies quantiques – 2026</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Mettre en place une infrastructure paneuropéenne d&amp;#039;essais et d&amp;#039;expérimentation en libre accès dédiée aux technologies quantiques, permettant la validation et la certification systématiques des composants et des systèmes quantiques&lt;/li&gt;    &lt;li&gt;Renforcer la compétitivité de l&amp;#039;Europe en garantissant des mécanismes d&amp;#039;assurance qualité solides et en accélérant la mise sur le marché des produits quantiques émergents&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-EUROHPC-2026-QTI-13-01 : Infrastructure de test quantique pour les technologies quantiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre point de contact national (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-EUROHPC-2026-QTI-13-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de EUROHPC JU (EN) : &lt;a href="https://www.eurohpc-ju.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2026</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-joint-undertakings-infrastructure-de-test-quantique-pour-les-technologies-quantiques-2026/</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-joint-undertakings-infrastructure-de-test-quantique-pour-les-technologies-quantiques-2026/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>166809</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - WIDERA – Renforcer le système européen de R&amp;amp;I – 2027</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - WIDERA – Renforcer le système européen de R&amp;amp;I – 2027</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;42 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 42 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-01 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-02 : 29 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-03 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-04 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-05 : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million d&amp;#039;euros et 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-01 : Pilier I : Faciliter le développement de politiques institutionnelles d&amp;#039;accès ouvert par la conservation des droits de propriété intellectuelle&lt;/li&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-02 : Pilier II : Écosystèmes de talents pour des débuts de carrière de recherche attractifs&lt;/li&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-03 : Pilier III : La science s&amp;#039;invite en ville 2029&lt;/li&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-04 : Pilier III : Promouvoir l&amp;#039;engagement public dans la R&amp;amp;I et la culture scientifique&lt;/li&gt;    &lt;li&gt;HORIZON-WIDERA-2027-05-ERA-05 : Pilier IV: Renforcer les connaissances indépendantes de l&amp;#039;UE sur le système chinois en matière de science, de technologie et d&amp;#039;innovation&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-WIDERA-2027-05&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence Exécutive : &lt;a href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://rea.ec.europa.eu/funding-and-grants/horizon-europe-widening-participation-and-spreading-excellence_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2026</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2027</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-renforcer-le-systeme-europeen-de-ri-2027/</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-renforcer-le-systeme-europeen-de-r-amp-i-2027/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD64" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>166810</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Renforcement des technologies, des capacités et de la préparation européennes en matière de cybersécurité – 2027</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Renforcement des technologies, des capacités et de la préparation européennes en matière de cybersécurité – 2027</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;96 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 96 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;DIGITAL-ECCC-2027-DEPLOY-CYBER-11-CYBERAI : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-ECCC-2027-DEPLOY-CYBER-11-AI4SME : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-ECCC-2027-DEPLOY-CYBER-11-COORDPREP : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-ECCC-2027-DEPLOY-CYBER-11-REGCABH : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-ECCC-2027-DEPLOY-CYBER-11-NCC : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-ECCC-2027-DEPLOY-CYBER-11-EULEG : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-ECCC-2027-DEPLOY-CYBER-11-DUALUSE : 10 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,5 million et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 50 et 75 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer les capacités européennes en matière de cybersécurité et la préparation opérationnelle, tout en favorisant une Europe numérique plus sûre, souveraine et résiliente&lt;/li&gt;    &lt;li&gt;Promouvoir le déploiement et l’adoption de technologies, d’outils et de services de cybersécurité de pointe&lt;/li&gt;    &lt;li&gt;Renforcer la coopération et le partage d’informations entre les acteurs concernés&lt;/li&gt;    &lt;li&gt;Soutenir la résilience des entités publiques et privées dans toute l’Union&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développement et déploiement d&amp;#039;outils et de technologies&lt;/li&gt;    &lt;li&gt;Cours et programmes de formation&lt;/li&gt;    &lt;li&gt;Campagnes de sensibilisation&lt;/li&gt;    &lt;li&gt;Ateliers et réunions&lt;/li&gt;    &lt;li&gt;Analyse des menaces émergentes&lt;/li&gt;    &lt;li&gt;Developement de systèmes de sécurité basés sur l&amp;#039;IA&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des personnes morales (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établis dans l’un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;les États membres de l’UE (y compris les pays et territoires d’outre-mer (PTOM))&lt;/li&gt;    &lt;li&gt;les pays de l’EEE (Norvège, Islande, Liechtenstein)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s’inscrire au &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition&lt;/li&gt;    &lt;li&gt;Il n&amp;#039;y a pas d&amp;#039;exigence minimale concernant la composition du consortium&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins deux entités, répondant à différentes conditions (&lt;a href="https://cybersecurity-centre.europa.eu/document/download/8e1d6074-95ed-4b23-8bd3-2ca42b096411_en?filename&amp;#61;DEP%20call%2011%20to%20be%20replaced.pdf" target="_blank" rel="nofollow noopener"&gt;voir détails sur le document d’appel&lt;/a&gt;&lt;span&gt;), doit être constitué (DIGITAL-ECCC-2027-DEPLOY-CYBER-11-REGCABH)&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : entre 24 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  D&amp;#039;autres durées ne sont pas exclues. Des prolongations sont possibles, sous réserve d&amp;#039;une justification en bonne et due forme et par le biais d&amp;#039;un avenant.  &lt;ul&gt;    &lt;li&gt;Contact : applicants&amp;#64;eccc.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://cybersecurity-centre.europa.eu/document/download/8e1d6074-95ed-4b23-8bd3-2ca42b096411_en?filename&amp;#61;DEP%20call%2011%20to%20be%20replaced.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;DIGITAL-ECCC-2027-DEPLOY-CYBER-11" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web du Centre européen de compétences en matière de cybersécurité : &lt;a href="https://cybersecurity-centre.europa.eu/index_en?prefLang&amp;#61;fr&amp;amp;etrans&amp;#61;fr" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="Q65" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2027</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-renforcement-des-technologies-des-capacites-et-de-la-preparation-europeennes-en-matiere-de-cybersecurite-2027/</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-renforcement-des-technologies-des-capacites-et-de-la-preparation-europeennes-en-matiere-de-cybersecurite-2027/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD65" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>166811</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>CREA – Développement de catalogue européen – 2026</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>CREA – Développement de catalogue européen – 2026</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;CREA - Europe Créative - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;22,374,320 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 22,374,320 euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 10 000 et 510 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer les talents, les compétences et les qualifications, et stimuler la coopération transfrontalière, la mobilité et l&amp;#039;innovation dans la création et la production d&amp;#039;œuvres audiovisuelles européennes, en encourageant la collaboration entre États membres disposant de capacités audiovisuelles différentes&lt;/li&gt;    &lt;li&gt;Renforcer la compétitivité des sociétés de production indépendantes européennes et accroître leur poids économique sur le marché&lt;/li&gt;    &lt;li&gt;Augmenter la capacité des producteurs audiovisuels à développer des projets susceptibles de circuler à travers l&amp;#039;Europe et au-delà, et faciliter la coproduction européenne et internationale&lt;/li&gt;    &lt;li&gt;Offrir un point d&amp;#039;entrée aux talents émergents, en leur donnant la possibilité de réaliser un court métrage soutenu par la solide assise que constituent des sociétés expérimentées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développement d&amp;#039;œuvres audiovisuelles par des sociétés de production indépendantes européennes, couvrant une variété de formats (tels que longs métrages, courts métrages, séries, documentaires, jeux vidéo narratifs) et de genres, et ciblant des publics divers, notamment les enfants et les jeunes.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développement d&amp;#039;un catalogue d&amp;#039;œuvres audiovisuelles&lt;/li&gt;    &lt;li&gt;Développement de stratégies de marketing et de distribution&lt;/li&gt;    &lt;li&gt;Codéveloppement entre opérateurs de différents pays&lt;/li&gt;    &lt;li&gt;Création d&amp;#039;un court métrage par un talent émergent&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être une société de production audiovisuelle indépendante européenne en mesure de démontrer une expérience récente dans la production d&amp;#039;œuvres distribuées à l&amp;#039;international&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;    &lt;li&gt;Pays non membres de l&amp;#039;UE : pays de l&amp;#039;EEE listés et pays associés au &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" target="_blank" rel="nofollow noopener"&gt;Programme Europe Creative&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays participant pleinement au volet MEDIA et être détenu directement ou indirectement, en totalité ou en participation majoritaire, par des ressortissants de ces pays&lt;/li&gt;    &lt;li&gt;Les candidats ne peuvent soumettre qu&amp;#039;une seule proposition dans le cadre de cet appel ; les candidats ayant reçu une subvention au titre de l&amp;#039;appel de l&amp;#039;année précédente pour le développement de slate européen (CREA-MEDIA-2026-DEVSLATE) ou le développement de mini-slate européen (CREA-MEDIA-2026-DEVMINISLATE) ne peuvent soumettre aucune proposition pour cet appel&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;enregistrer dans au &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;un seul candidat doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : 36 mois. Des prolongations sont possibles, si elles sont dûment justifiées et par voie d&amp;#039;avenant&lt;/li&gt;    &lt;li&gt;Contact : EACEAMEDIA-DEVSLATE&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2027/call-fiche_crea-media-2027-devslate_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CREA-MEDIA-2027-DEVSLATE" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive : &lt;a href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/crea2027" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/crea-developpement-de-catalogue-europeen-2026/</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/crea-developpement-de-catalogue-europeen-2026/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD66" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>166781</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Internal Security Fund (ISF) – Enquêtes numériques et normalisation – 2026</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Internal Security Fund (ISF) – Enquêtes numériques et normalisation – 2026</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FSI - Fonds pour la Sécurité Intérieure - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;6,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;ISF-2026-TF2-AG-CYBER-DIGITAL : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;ISF-2026-TF2-AG-CYBER-STANDARD : 1,5 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million d&amp;#039;euros et 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer les capacités et l&amp;#039;expertise des autorités répressives et judiciaires&lt;/li&gt;    &lt;li&gt;Contribuer à la mise en œuvre du droit et des documents stratégiques de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;Favoriser la coopération transfrontalière entre les autorités répressives/judiciaires et les entités privées&lt;/li&gt;    &lt;li&gt;Mettre au point des formats de données et des protocoles de communication normalisés pour demander et traiter les preuves numériques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : Renforcer les capacités opérationnelles des forces de l&amp;#039;ordre et/ou des autorités judiciaires pour enquêter sur les cyberattaques et la cybercriminalité&lt;/li&gt;    &lt;li&gt;Priorité 2 : Relever les défis posés par l&amp;#039;utilisation du chiffrement par les criminels et son impact sur les enquêtes criminelles&lt;/li&gt;    &lt;li&gt;Priorité 3 : Accroître et améliorer le signalement des cybercrimes aux forces de l&amp;#039;ordre&lt;/li&gt;    &lt;li&gt;Priorité 4 : Fournir une analyse des domaines dans lesquels une normalisation en matière de sécurité est nécessaire&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Formations&lt;/li&gt;    &lt;li&gt;Développement de techniques et d&amp;#039;outils d&amp;#039;investigation&lt;/li&gt;    &lt;li&gt;Activités de sensibilisation&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;div&gt;   Pour être éligibles, les candidats (bénéficiaires et entités affiliées) doivent :  &lt;ul&gt;    &lt;li&gt;être des personnes morales (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;être établis dans l’un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;les États membres de l’UE (y compris les pays et territoires d’outre-mer (PTOM)), à l’exception du Danemark&lt;/li&gt;    &lt;li&gt;les pays tiers ayant conclu un accord opérationnel avec Europol&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s’inscrire au &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de  &lt;ul&gt;    &lt;li&gt;au moins 2 entités, répondant à différentes conditions (voir les détails dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/isf/wp-call/2026-2027/call-fiche_isf-2026-tf2-ag-cyber_en.pdf" target="_blank" rel="nofollow noopener"&gt;document d’appel&lt;/a&gt;), doit être constitué (ISF-2026-TF2-AG-DIGITAL)&lt;/li&gt;    &lt;li&gt;au moins 1 entité, répondant à différentes conditions (voir les détails dans le&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/isf/wp-call/2026-2027/call-fiche_isf-2026-tf2-ag-cyber_en.pdf" target="_blank" rel="nofollow noopener"&gt; document d’appel&lt;/a&gt;), doit être constituée (ISF-2026-TF2-AG-STANDARD)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les entités suivantes ne peuvent pas se porter candidates au poste de coordinateur :  &lt;ul&gt;    &lt;li&gt;les entités à but lucratif&lt;/li&gt;    &lt;li&gt;les organisations internationales, quel que soit leur pays d&amp;#039;établissement&lt;/li&gt;    &lt;li&gt;les entités établies dans des pays hors de l&amp;#039;Union européenne&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/div&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;div&gt;   Des prolongations sont possibles, sous réserve d&amp;#039;une justification valable et d&amp;#039;un amendement.   &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;Contact : HOME-ISF&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes Directrices (EN) :&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/isf/wp-call/2026-2027/call-fiche_isf-2026-tf2-ag-cyber_en.pdf" target="_blank" rel="nofollow noopener"&gt; Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;ISF-2026-TF2-AG-CYBER&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de la DG : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/isf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/internal-security-fund-isf-enquetes-numeriques-et-normalisation-2026/</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/internal-security-fund-isf-enquetes-numeriques-et-normalisation-2026/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD67" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>166782</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Soutien à la mise en œuvre de la Mission Cancer – 2027</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Soutien à la mise en œuvre de la Mission Cancer – 2027</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;115,32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 115,32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-01 : 32,32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-02 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-03 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-04 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-05 : 26 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-06 : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions d&amp;#039;euros et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire (à l&amp;#039;exception des topics : HORIZON-MISS-2027-02-CANCER-01, HORIZON-MISS-2027-02-CANCER-05).&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-01 : Exploitation de la génomique fonctionnelle pour identifier de nouvelles cibles thérapeutiques dans le traitement du cancer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-02 : Recherche clinique par les Infrastructures Globales du Cancer au bénéfice des patients atteints de cancers communs&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-03 : Essais cliniques de Phase 1 incluant les premiers essais chez l&amp;#039;homme pour tester des médicaments guidés par biomarqueurs ou des interventions thérapeutiques multimodales pour les patients atteints de cancers rares ou très rares ou de sous-types de cancers&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-04 : Amélioration des résultats de santé équitables et de la valeur ajoutée pour et avec les patients atteints de cancer grâce à la recherche en économie de la santé, la recherche sur les systèmes de santé et la recherche sur les résultats&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-05 : Achats pré-commerciaux de solutions abordables pour les systèmes de santé dans les domaines des technologies du cancer, des dispositifs médicaux oncologiques ou des médicaments contre le cancer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-02-CANCER-06 : Soutien à un programme de recherche sur la qualité de vie des jeunes survivants du cancer par des associations caritatives et des organismes de financement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de web de l&amp;#039;Agence exécutive : &lt;a href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/eu-missions-horizon-europe_en?prefLang&amp;#61;fr" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2027</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutien-a-la-mise-en-oeuvre-de-la-mission-cancer-2027/</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutien-a-la-mise-en-oeuvre-de-la-mission-cancer-2027/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD68" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>166783</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Soutenir la mise en œuvre de la Mission Restaurer nos océans et nos eaux – 2027</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Soutenir la mise en œuvre de la Mission Restaurer nos océans et nos eaux – 2027</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;100,4 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 100,4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-01 : 35,7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-02 : 30,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-03 : 11,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-04 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-05 : 15.9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million d&amp;#039;euros et 8,925 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-01 : Renforcer la résilience des zones riveraines et côtières face au changement climatique, notamment dans les villes en bord de mer et les îles.&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-02 : Circularité de la chaîne d&amp;#039;approvisionnement des produits de la mer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-03 : Ports verts, circulaires et résilients&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-04 : Vers des modèles économiques pilotés par les communautés : tourisme durable côtier et en eaux douces&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-03-OCEAN-05 : Démonstration à grande échelle de la protection, de la restauration et de la gestion des écosystèmes de forêts bleues dans les bassins maritimes européens&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes Directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive : &lt;a href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/eu-missions-horizon-europe_en?" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="Q69" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2027</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-restaurer-nos-oceans-et-nos-eaux-2027/</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-restaurer-nos-oceans-et-nos-eaux-2027/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD69" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>166784</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Soutenir la mise en œuvre de la Mission d&amp;apos;adaptation au changement climatique – 2027</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Soutenir la mise en œuvre de la Mission d&amp;apos;adaptation au changement climatique – 2027</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;84,32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 84,32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-01-CLIMA-01 : 72,32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-01-CLIMA-02 : 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions d&amp;#039;euros et 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Pour le topic HORIZON-MISS-2027-01-CLIMA-02 : cette subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-01-CLIMA-01 : Démontrer des solutions transformatrices pour renforcer la résilience climatique transfrontalière&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-01-CLIMA-02 : Rechercher et appliquer le potentiel de l&amp;#039;Intelligence Artificielle pour favoriser la résilience climatique aux niveaux régional et local&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de l&amp;#039;Agence exécutive : &lt;a href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/eu-missions-horizon-europe_en?" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="Q70" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2027</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-dadaptation-au-changement-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-d-apos-adaptation-au-changement-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD70" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>166785</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Pôles d&amp;apos;Excellence – 2027</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Pôles d&amp;apos;Excellence – 2027</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;100 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,5 million d&amp;#039;euros et 4,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions&lt;/p&gt;  &lt;p&gt;Différentes catégories de projets sont éligibles :&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  Ouvert  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2027-04-WIDENING-01 : Pôles d&amp;#039;Excellence&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre point de contact national (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2027-04-WIDENING-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de l&amp;#039;Agence Executive Européenne pour la Recherche (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/funding-and-grants/horizon-europe-widening-participation-and-spreading-excellence/excellence-hubs_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P71" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="Q71" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2027</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-poles-dexcellence-2027/</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-poles-d-apos-excellence-2027/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD71" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>166786</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Réseaux Doctoraux 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Réseaux Doctoraux 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;574,62 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 574,62 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-DN-01-01 : MSCA Réseaux Doctoraux 2027&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes Directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2027-DN-01-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site  web de l&amp;#039;Agence exécutive : &lt;a href="https://rea.ec.europa.eu/funding-and-grants/horizon-europe-marie-sklodowska-curie-actions_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Santé
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Emploi
+International
+Industrie
+Fiscalité des entreprises
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P72" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2027</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2027</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-reseaux-doctoraux-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-reseaux-doctoraux-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD72" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>166787</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA COFUND 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA COFUND 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;51,25 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 51,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-COFUND-01-01 : MSCA COFUND 2027&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2027-COFUND-01-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence Exécutive : &lt;a href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://rea.ec.europa.eu/funding-and-grants/horizon-europe-marie-sklodowska-curie-actions_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Santé
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International
+Industrie
+Fiscalité des entreprises
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2026</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2027</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-cofund-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-cofund-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD73" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>166788</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MOBILITÉ – 2027</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MOBILITÉ – 2027</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;37,1 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 37,1 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-04 : 5,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-05 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-08 : 21 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-11 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-12 : 1,6 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,60 million d&amp;#039;euros et 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Cette subvention est une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-04 : Solutions holistiques pour l&amp;#039;intégration de la CCAM dans des scénarios critiques (Partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-05 : Hub européen de connaissances et outils pour un déploiement sûr et évolutif de la CCAM (Partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-08 : Améliorer la mobilité pour tous : transport multimodal abordable, fiable et accessible pour une connectivité inclusive en milieu rural et urbain – Pilote de préparation sociétale&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-11 : Amélioration de la résilience et de la précision des systèmes de positionnement, navigation et synchronisation (PNT) et des solutions de visibilité électronique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-06-D6-12 : Soutien aux événements de diffusion dans le domaine de la recherche sur les transports&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-06&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive : &lt;a href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="Q74" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2027</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-mobilite-2027-2/</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-mobilite-2027-1/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD74" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>166789</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Technologies de plateformes supraconductrices – 2026</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Technologies de plateformes supraconductrices – 2026</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contribuer à la mise à l&amp;#039;échelle et au déploiement concret de plateformes d&amp;#039;informatique quantique supraconductrices, en s&amp;#039;attaquant à au moins deux des obstacles techniques majeurs identifiés dans le SRIA 2030&lt;/li&gt;    &lt;li&gt;Démontrer l&amp;#039;avantage quantique sur des cas d&amp;#039;utilisation industriels sélectionnés, validé par des tests comparatifs avec les meilleures méthodes classiques existantes&lt;/li&gt;    &lt;li&gt;Déployer un système quantique accessible via le cloud et intégré à des environnements de calcul haute performance&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-EUROHPC-2026-SPT-10-01 : Technologies de plateformes supraconductrices&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-EUROHPC-2026-SPT-10-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de EUROHPC JU (EN) : &lt;a href="https://www.eurohpc-ju.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2026</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-joint-undertakings-technologies-de-plateformes-supraconductrices-2026/</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-joint-undertakings-technologies-de-plateformes-supraconductrices-2026/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD75" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>166790</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Technologies de plateformes à ions piégés – 2026</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Technologies de plateformes à ions piégés – 2026</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer le leadership de l&amp;#039;Europe dans le domaine de l&amp;#039;informatique quantique à ions piégés&lt;/li&gt;    &lt;li&gt;Soutenir le développement à grande échelle des plateformes européennes d&amp;#039;informatique quantique à ions piégés, dans le but d&amp;#039;atteindre la maturité technologique et de garantir leur facilité d&amp;#039;utilisation pour des applications industrielles et scientifiques&lt;/li&gt;    &lt;li&gt;Aborder au moins deux obstacles techniques majeurs définis dans l&amp;#039;Agenda stratégique pour la recherche et l&amp;#039;industrie (SRIA 2030) en matière d&amp;#039;informatique quantique à ions piégés&lt;/li&gt;    &lt;li&gt;Démontrer l&amp;#039;avantage quantique pour certaines applications concrètes, validées par rapport à des tests de référence&lt;/li&gt;    &lt;li&gt;Renforcer les capacités européennes à développer des architectures d&amp;#039;informatique quantique modulaires, interopérables et évolutives&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-EUROHPC-2026-TIPT-09-01 : Technologies de plateformes à ions piégés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-EUROHPC-2026-TIPT-09-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de EUROHPC JU (EN) : &lt;a href="https://www.eurohpc-ju.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2026</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-joint-undertakings-technologies-de-plateformes-a-ions-pieges-2026/</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-joint-undertakings-technologies-de-plateformes-a-ions-pieges-2026/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD76" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>166791</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Technologies de plateformes à atomes neutres – 2026</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Technologies de plateformes à atomes neutres – 2026</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Etablir le leadership européen dans la simulation quantique à atomes neutres et l&amp;#039;informatique quantique numérique&lt;/li&gt;    &lt;li&gt;Améliorer la maturité et la facilité d&amp;#039;utilisation des plateformes de processeurs quantiques à atomes neutres, en mettant l&amp;#039;accent sur les applications pratiques&lt;/li&gt;    &lt;li&gt;Traiter au moins deux des défis techniques mis en évidence dans le SRIA 2030 pour les plateformes à atomes neutres&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-EUROHPC-2026-NAPT-11-01 : Technologies de plateformes à atomes neutres&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-EUROHPC-2026-NAPT-11-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de EUROHPC JU (EN) : &lt;a href="https://www.eurohpc-ju.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2026</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-joint-undertakings-technologies-de-plateformes-a-atomes-neutres-2026/</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-joint-undertakings-technologies-de-plateformes-a-atomes-neutres-2026/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD77" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>166792</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Systèmes QKD de nouvelle génération – 2026</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Systèmes QKD de nouvelle génération – 2026</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;24 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention: jusqu&amp;#039;à 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer l&amp;#039;autonomie stratégique de l&amp;#039;Europe dans le domaine des communications sécurisées par la technologie quantique, en faisant progresser les technologies clés de la distribution quantique de clés (QKD) et les capacités d&amp;#039;intégration&lt;/li&gt;    &lt;li&gt;Soutenir la R&amp;amp;D appliquée dans le domaine des systèmes QKD avancés et leur intégration dans les futurs réseaux de communication sécurisés, en évitant tout chevauchement avec les efforts de déploiement de l&amp;#039;EuroQCI&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-EUROHPC-2026-NQKD-12-01 – Systèmes QKD de nouvelle génération&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-EUROHPC-2026-NQKD-12-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de EUROHPC JU (EN) : &lt;a href="https://www.eurohpc-ju.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2026</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-joint-undertakings-systemes-qkd-de-nouvelle-generation-2026/</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-joint-undertakings-systemes-qkd-de-nouvelle-generation-2026/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD78" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>166793</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Lignes pilotes expérimentales quantiques pour les technologies quantiques – 2026</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Lignes pilotes expérimentales quantiques pour les technologies quantiques – 2026</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;15 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Renforcer le leadership et l&amp;#039;autonomie stratégique de l&amp;#039;Europe dans le domaine des technologies quantiques en développant les capacités des lignes pilotes expérimentales, étape essentielle vers la future production à l&amp;#039;échelle industrielle de matériel quantique&lt;/li&gt;    &lt;li&gt;Faire progresser la maturité des technologies de matériel quantique conformément à la stratégie industrielle de l&amp;#039;UE, en mettant l&amp;#039;accent sur la flexibilité, l&amp;#039;innovation et l&amp;#039;évolutivité&lt;/li&gt;    &lt;li&gt;Mettre en œuvre les volets de production pilote de l&amp;#039;accord-cadre de partenariat « Qu-Pilot »&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-EUROHPC-2026-QEXP-14-01 : Lignes pilotes expérimentales pour les technologies quantiques&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre point de contact national (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-EUROHPC-2026-QEXP-14-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de EUROHPC JU (EN) : &lt;a href="https://www.eurohpc-ju.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2026</t>
+        </is>
+      </c>
+      <c r="Q79" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-joint-undertakings-lignes-pilotes-experimentales-quantiques-pour-les-technologies-quantiques-2026/</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-joint-undertakings-lignes-pilotes-experimentales-quantiques-pour-les-technologies-quantiques-2026/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD79" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>166794</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Apprentissage automatique quantique – 2027</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKINGS – Apprentissage automatique quantique – 2027</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions d&amp;#039;euros et 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Renforcer les capacités scientifiques et technologiques de l’Europe dans le domaine de l’informatique quantique et accélérer l’adoption industrielle de solutions d’IA renforcées par la technologie quantique&lt;/li&gt;    &lt;li&gt;Contribuer au développement, à la validation et à la démonstration d’approches d’IA renforcées par la technologie quantique, en définissant des pistes précises menant à une application concrète&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topic&lt;/u&gt;&lt;/h3&gt;  Ouvert  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-EUROHPC-2026-QML-07-01 : Apprentissage automatique quantique&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre point de contact national (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.eurohpc-ju.europa.eu/document/download/b759cd90-bacc-4c58-938e-82d6df86b3bd_en?filename&amp;#61;Decision%2022.2026_Amend.%203%20%20to%20Work%20Programme%202026.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-EUROHPC-2026-QML-07-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de EUROHPC JU (EN) : &lt;a href="https://www.eurohpc-ju.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="Q80" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2027</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-apprentissage-automatique-quantique-2027/</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-joint-undertakings-apprentissage-automatique-quantique-2027/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD80" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>166796</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Écosystèmes d&amp;apos;innovation interconnectés (2027.1) – 2027</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Écosystèmes d&amp;apos;innovation interconnectés (2027.1) – 2027</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;34 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 34 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-EIE-2027-01-CONNECT-01 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EIE-2027-01-CONNECT-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EIE-2027-01-CONNECT-03 : 6 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million d&amp;#039;euros et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire (à l&amp;#039;exception du topic : HORIZON-EIE-2027-01-CONNECT-02 ).&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIE-2027-01-CONNECT-01 : Startup Europe&lt;/li&gt;    &lt;li&gt;HORIZON-EIE-2027-01-CONNECT-02 : Renforcer les synergies entre les espaces d&amp;#039;expérimentation et l&amp;#039;achat public d&amp;#039;innovation&lt;/li&gt;    &lt;li&gt;HORIZON-EIE-2027-01-CONNECT-03 : Renforcer l&amp;#039;implication des organisations philanthropiques dans les écosystèmes d&amp;#039;innovation&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-10-european-innovation-ecosystems_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-EIE-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive (EN) : &lt;a href="https://eismea.ec.europa.eu/programmes/european-innovation-ecosystems_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Appui méthodologique
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2027</t>
+        </is>
+      </c>
+      <c r="Q81" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-ecosystemes-dinnovation-interconnectes-2027-1-2027/</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-ecosystemes-d-apos-innovation-interconnectes-2027-1-2027/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD81" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>166797</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Culture, créativité et société inclusive - 2027 - Deux étapes – 2027</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Culture, créativité et société inclusive - 2027 - Deux étapes – 2027</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;58 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 58 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2027-02-DEMOCRACY-09-two-stage : 22 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2027-02-HERITAGE-09-two-stage : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2027-02-TRANSFO-09-two-stage : 16 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions d&amp;#039;euros et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2027-02-DEMOCRACY-09-two-stage : Sujet ouvert sur le renforcement et la protection de la démocratie européenne&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2027-02-HERITAGE-09-two-stage : Sujet ouvert : Recherche axée sur l&amp;#039;impact pour réaliser le plein potentiel du patrimoine culturel, des arts et des industries culturelles et créatives&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2027-02-TRANSFO-09-two-stage : Amélioration des résultats socio-économiques pour les personnes atteintes de démence et les aidants informels&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-5-culture-creativity-and-inclusive-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL2-2027-02-TWO-STAGE&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence Exécutive : &lt;a href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://rea.ec.europa.eu/funding-and-grants/horizon-europe-cluster-2-culture-creativity-and-inclusive-society_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Santé
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2027</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-culture-creativite-et-societe-inclusive-2027-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-culture-creativite-et-societe-inclusive-2027-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD82" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>166798</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – CLIMAT – 2027</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – CLIMAT – 2027</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;123 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 123 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-07 : 18 million euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-08 : 14 million euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-09: 9 million euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-10: 18 million euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-11: 15 million euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-12: 25 million euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-13: 24 million euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions d&amp;#039;euros et 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 50% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;Différentes catégories de projets sont éligibles :&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;   À venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-07 : Amélioration de la compréhension, de la modélisation et de la prédiction des événements extrêmes dans un climat changeant&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-08 : Science paléoclimatique pour une meilleure compréhension de la dynamique du système terrestre&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-09 : Évaluation des performances des instruments politiques pour éclairer les actions d&amp;#039;atténuation du changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-10 : Compréhension et prévention de la maladaptation au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-11 : Action de co-financement Afrique-UE sur le climat&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-12 : Meilleure compréhension et attribution des sources et puits de carbone terrestres et océaniques&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-01-D1-13 : Scénarios de nouvelle génération pour éclairer les transitions climatiques et de durabilité&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes Directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2027</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-climat-2027/</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-climat-2027/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD83" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>166799</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Bourses postdoctorales MSCA 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Bourses postdoctorales MSCA 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;388,57 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 388,57 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-PF-01-01 : TMA MSCA Bourses postdoctorales - Bourses européennes : 330,28 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MSCA-2027-PF-01-01 : TMA MSCA Bourses postdoctorales - Bourses internationales : 58,29 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;   À venir  &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-PF-01-01 : TMA MSCA Bourses postdoctorales - Bourses européennes&lt;/li&gt;    &lt;li&gt;HORIZON-MSCA-2027-PF-01-01 : TMA MSCA Bourses postdoctorales - Bourses internationales&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes Directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2027-PF-01-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive : &lt;a href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://marie-sklodowska-curie-actions.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Santé
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Emploi
+International
+Industrie
+Fiscalité des entreprises
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2027</t>
+        </is>
+      </c>
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2027</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-bourses-postdoctorales-msca-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-bourses-postdoctorales-msca-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD84" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>166801</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – BATTERIES et ÉNERGIE – 2027</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – BATTERIES et ÉNERGIE – 2027</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;95,30 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 95,3 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D2-08 : 18,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D4-05 : 20,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D4-06 : 15,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D4-07 : 27 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D4-09 : 13,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5,25 millions d&amp;#039;euros et 9,4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Cette subvention est une subvention forfaitaire (à l&amp;#039;exception du topic : HORIZON-CL5-2027-05-D2-08).&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium)&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D2-08 : Démonstration de systèmes de stockage d&amp;#039;énergie par batterie de longue durée (Partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D4-05 : Techniques robotiques et automatisées sur site pour la rénovation et la nouvelle construction de bâtiments&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D4-06 : Optimisation de l&amp;#039;énergie thermique et récupération de la chaleur résiduelle des salles informatiques à forte demande énergétique dans les bâtiments ou les petits centres de données en périphérie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D4-07 : Intégration de la circularité dans les cadres de modélisation basés sur l&amp;#039;ACV pour la rénovation des bâtiments (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-05-D4-09 : Démonstration de la conversion de la chaleur excédentaire/résiduelle industrielle en énergie mécanique ou électrique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes Directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-05&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive : &lt;a href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+Industrie</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q85" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-energie-2027-2/</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-energie-2027-1/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD85" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>60102</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F91" s="1" t="inlineStr">
+      <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Banque Européenne d'Investissement (BEI)</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
 &lt;/p&gt;
 &lt;p&gt;
  Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   études techniques, audits énergétiques
  &lt;/li&gt;
  &lt;li&gt;
   business plans et conseils financiers
  &lt;/li&gt;
  &lt;li&gt;
   conseils juridiques
  &lt;/li&gt;
  &lt;li&gt;
   préparation de procédures d&amp;#039;appels d&amp;#039;offres
  &lt;/li&gt;
  &lt;li&gt;
   regroupement de projets
  &lt;/li&gt;
  &lt;li&gt;
   gestion de projets
@@ -13334,3780 +12719,364 @@
  &lt;li&gt;
   les logements sociaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3) Transport et mobilité en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets admissibles couvrent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
  &lt;/li&gt;
  &lt;li&gt;
   les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
   Exemples de projets en cours
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
   Exemples de projets achevés
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Réhabilitation
 Logement et habitat
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
  &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
   le formulaire de préadmission
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour soumettre sa candidature :
  &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
   https://www.eib.org/fr/products/advising/elena/index.htm
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AD91" s="1" t="inlineStr">
+      <c r="AD86" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF91" s="1" t="inlineStr">
+      <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>29/09/2020</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>166765</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Aider les collectivités et leurs groupements à développer des concepts d'investissement dans la transition énergétique</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LIFE - Programme européen pour l'environnement et le climat
+EUROPE - EUCF - EU City Facility</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>8eme appel à projets EU City Facility</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>EU City Facility
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...73 lines deleted...]
-      <c r="AA92" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire de 60 000€</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ EUCF est une initiative européenne visant à soutenir les municipalités/autorités locales, leurs groupements, ainsi que les entités publiques locales regroupant des municipalités/autorités locales à travers l&amp;#039;Europe pour développer des Concepts d&amp;#039;Investissement afin d&amp;#039;accélérer les investissements dans l&amp;#039;énergie durable. Sous la forme d&amp;#039;une subvention de 60 000 euros, EUCF finance des services et des activités visant à soutenir le développement de Concepts d&amp;#039;Investissement, tels que des études de faisabilité (techniques), des analyses de marché, des analyses des parties prenantes, des analyses juridiques, économiques et financières, des analyses de risque et d&amp;#039;autres tâches de soutien. La subvention n&amp;#039;est pas destinée à financer directement des investissements. Elle est utilisée pour accéder à des services et développer un Concept d&amp;#039;Investissement, qui pourrait devenir une première porte vers de nombreux investissements de suivi (tels qu&amp;#039;ELENA au sein de la BEI, PDA au sein de LIFE et les investissements privés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2026</t>
+        </is>
+      </c>
+      <c r="Q87" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2026</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Check d&amp;#039;éligibilité
+ &lt;a href="https://www.eucityfacility.eu/calls/online-application.html" target="_self"&gt;
+  ici
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Alerte d&amp;#039;ouverture d&amp;#039;appel à projet
+ &lt;a href="https://www.eucityfacility.eu/calls/alert.html" target="_self"&gt;
+  ici
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Êtes-vous une municipalité/autorité locale, un groupement de municipalités/autorités locales ou une entité publique locale regroupant des municipalités/autorités locales ?
+ &lt;/li&gt;
+ &lt;li&gt;Votre municipalité/autorité locale, votre groupement de municipalités/autorités locales ou votre entité publique locale regroupant des municipalités/autorités locales*** sont-ils entièrement situés dans l’un des États membres de l’UE-27, en Islande, en Moldavie, au Monténégro, en Macédoine du Nord ou en Ukraine ?&lt;/li&gt;&lt;li&gt;Votre municipalité/autorité locale, votre groupement de municipalités/autorités locales ou votre entité publique locale regroupant des municipalités/autorités locales dispose-t-ils d’un plan climat-air-énergie territorial (PCAET) ou d’un autre plan local en matière de climat et d’énergie comprenant des objectifs d’atténuation ou, à défaut, d’un plan local de chaleur et de froid (dernière directive sur l’efficacité énergétique – EED) ?&lt;/li&gt;
+ &lt;li&gt;
+  Serez-vous en mesure de fournir une preuve de l&amp;#039;engagement politique à développer le concept d&amp;#039;investissement, signée par le maire ou un autre représentant politique compétent ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous engagez-vous à respecter la période de suivi de EUCF de deux ans ?
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ *** EPCI
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eucityfacility.eu/home.html</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eucityfacility.eu/calls/online-application.html</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Point de contact national : Chiara Maria Jacazzi (AURA-EE)&lt;/p&gt;&lt;p&gt;chiara.jacazzi&amp;#64;auvergnerhonealpes-ee.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Deux webinaires sont organisés par AURA-EE les &lt;strong&gt;20 et 29 octobre&lt;/strong&gt;.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le premier, le &lt;strong&gt;20 octobre&lt;/strong&gt;, sera dédié à la présentation du dispositif &lt;strong&gt;EUCF&lt;/strong&gt; et aux spécificités du &lt;strong&gt;8e appel à projets&lt;/strong&gt;. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.auvergnerhonealpes-ee.fr/annuaires/agendas/detail/webinaire-appel-eucf-2026" target="_self"&gt;S’inscrire au webinaire du 20 octobre !&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le second, le &lt;strong&gt;29 octobre&lt;/strong&gt;, permettra aux participants de bénéficier de &lt;strong&gt;deux retours d’expérience de collectivités ayant candidaté au dernier appel à projets EUCF&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.auvergnerhonealpes-ee.fr/annuaires/agendas/detail/webinaire-temoignages-collectivites-dispositif-eucf" target="_self"&gt;S&amp;#039;inscrire au webinaire du 29 octobre !&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>ce.france@eucityfacility.eu</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aider-les-collectivites-a-developper-des-concepts-d-investissement-dans-les-energies-durables/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD92" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>EU City Facility </t>
+        </is>
+      </c>
+      <c r="AD87" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF92" s="1" t="inlineStr">
-[...114 lines deleted...]
-      <c r="AE93" s="1" t="inlineStr">
+      <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF93" s="1" t="inlineStr">
-[...3374 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>