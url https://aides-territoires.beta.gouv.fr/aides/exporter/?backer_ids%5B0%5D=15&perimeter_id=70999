--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH14"/>
+  <dimension ref="A1:AH107"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,384 +263,8727 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>60102</v>
+        <v>165727</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Commission européenne</t>
-        </is>
-[...3 lines deleted...]
-          <t>Banque Européenne d'Investissement (BEI)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : 13,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 13,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains budgets Horizon Europe sont structurés en fonction des ambitions politiques (« destinations ») et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (« thèmes »). Votre candidature doit donc être liée à un thème d&amp;#039;un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, actions de recherche et d&amp;#039;innovation : recherche fondamentale et appliquée / développement et adoption de technologies / test et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, actions d&amp;#039;innovation : prototypes, tests, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités de R&amp;amp;D limitées ;&lt;/li&gt;    &lt;li&gt;CSA, Actions de coordination et de soutien : mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Actions Marie Skłodowska-Curie / Subventions individuelles ERC : réseaux de formation pour les chercheurs, subventions individuelles pour les chercheurs expérimentés, échange de personnel – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;En outre, les appels précisent les catégories de bénéficiaires éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets à bénéficiaire unique, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes aux personnes physiques en leur nom propre auprès de leur institution d&amp;#039;origine.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt;:&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  À venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : Économie circulaire basée sur les données pour l&amp;#039;écosystème de la mobilité électrique (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : Démonstration d&amp;#039;autocars et d&amp;#039;autobus zéro émission dans le cadre d&amp;#039;opérations longue distance (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : Système de propulsion modulaire à tension plus élevée, compatible avec les systèmes de recharge mégawatt, pour les véhicules lourds (HDV) (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : Prévention et atténuation des incendies pour les véhicules électriques dans les espaces confinés (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : Conception circulaire durable et fabrication additive des avions, vers une aviation neutre sur le plan climatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : Solutions embarquées d&amp;#039;énergie renouvelable et mesures d&amp;#039;économie d&amp;#039;énergie visant à réduire la consommation de carburant des navires d&amp;#039;au moins 55 % (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : Évaluation prospective du potentiel de l&amp;#039;énergie nucléaire pour le transport maritime (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : Navires autonomes dans le transport maritime à courte distance et les voies navigables intérieures&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : Solutions innovantes pour atténuer l&amp;#039;impact environnemental du transport par voie navigable dans les écosystèmes marins et aquatiques (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : Amélioration du fonctionnement électrique et de la durabilité des batteries (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : Évaluation de l&amp;#039;effet des opérations aéroportuaires sur la qualité de l&amp;#039;air et le bruit dans les communautés voisines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre point de contact national : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l&amp;#039;appel (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d&amp;#039;informations (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165731</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE - 2027</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE - 2027</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;224 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 224 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-02 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-03 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-06 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-08 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-16 : 49 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-17 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-22 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-42 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-47 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-49 : 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 et 12,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-22 : Matériaux avancés innovants et nouveaux procédés de production – réduire la dépendance vis-à-vis des matières premières critiques et stratégiques (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-02 : Fabrication avancée pour les produits clés (IA) (partenariat Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-03 : Procédés industriels et automatisation pour la déconstruction et la refabrication (RIA) (partenariat Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-06 : Matériaux avancés circulaires innovants : faciliter la transition de la conception à la commercialisation (RIA) (partenariats « Matériaux avancés innovants pour l&amp;#039;UE » et « Made in Europe »)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-08 : Circularité textile grâce à des technologies de traitement et de fabrication avancées et à des approches systémiques (IA) (partenariat Textiles for the Future)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-42 : Libérer le potentiel des actifs intellectuels universitaires pour l&amp;#039;industrie, les PME et les start-ups (CSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-47 : Programmes pilotes d&amp;#039;accès aux infrastructures technologiques pour les start-ups, les scale-ups et les PME innovantes européennes (CSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-49 : « Preuve de marché » pour améliorer la valorisation et la commercialisation des résultats de R&amp;amp;I générés par Horizon (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-16 : Technologies pour le traitement innovant des matières premières (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-17 : Réseau d&amp;#039;experts sur les matières premières critiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL4-2027-01-MAT-PROD-49?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-CL4-2027-01&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-2027/</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-2027/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD3" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165734</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;179 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 179 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28: 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27: 22.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11: 17 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 6 millions et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11 : Démonstration de technologies hydroélectriques pour une rénovation efficace et tournée vers l&amp;#039;avenir des centrales hydroélectriques existantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16 : Procédés et équipements industriels pour des technologies tandem innovantes, fiables et évolutives (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17 : Électrification de l&amp;#039;économie grâce au photovoltaïque : conception et optimisation de systèmes photovoltaïques soutenant l&amp;#039;électrification industrielle et favorisant la participation aux marchés de l&amp;#039;électricité&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25 : Salles de contrôle avancées pour les GRT afin d&amp;#039;améliorer l&amp;#039;observabilité, la stabilité et la résilience du réseau&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26 : Systèmes avancés de gestion de la distribution (ADSM) pour des réseaux de distribution plus efficaces et plus flexibles&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27 : Approches intégrées pour la modernisation des infrastructures à l&amp;#039;aide de technologies innovantes de stockage d&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28 : Communauté de pratique - Prise de décision fondée sur les données dans le domaine de l&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32 : Mise en place de clusters industriels CCUS – Projet pilote sur la préparation de la société&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-07&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2027</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2027</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD4" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165735</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04: 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05: 13.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04 : Réduire les risques liés aux technologies des carburants renouvelables grâce à l&amp;#039;achat transnational précommercial de chaînes de valeur industrielles de carburants renouvelables&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05 : Démonstration de l&amp;#039;approvisionnement en biocombustibles solides et de leur conversion en cogénération à haut rendement à partir d&amp;#039;une chaîne de valeur régionale entièrement durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06 : Évaluation des ressources pour les réservoirs sédimentaires profonds et les réservoirs de socle&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14 : Conception améliorée de systèmes pour des applications photovoltaïques innovantes (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23 : Partage de données pour soutenir la formation et le développement de modèles de base d&amp;#039;IA dans le secteur de l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-11&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165736</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC STEP Scale Up - 2026</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC STEP Scale Up - 2026</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;300 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 300 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 10 millions d&amp;#039;euros et 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Échange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-STEP : EIC STEP Scale Up&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre point de contact national (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/document/download/52598755-1351-4b54-b46b-e2682d0a3aec_en?filename&amp;#61;EIC-Work-Programme-2026.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2026-step" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web l’Agence exécutive : &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/european-innovation-council-and-small-and-medium-sized-enterprises-executive-agency_en?etransnolive&amp;#61;1" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://www.horizon-europe.gouv.fr/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2026</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-eic-step-scale-up-2026/</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-eic-step-scale-up-2026/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD6" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165738</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - DIGITAL - 2027</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - DIGITAL - 2027</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;25 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-05-DIGITAL-EMERGING-03 : Dispositifs photoniques intégrés avancés pour des fonctionnalités étendues et une consommation d&amp;#039;énergie ultra-faible (RIA) (Partenariat photonique)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL4-2027-05-DIGITAL-EMERGING-03?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;2&amp;amp;pageSize&amp;#61;100&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>18/03/2027</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-digital-2027/</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-digital-2027/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD7" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165740</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Culture, créativité et société inclusive 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Culture, créativité et société inclusive 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;298,50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 298,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-01 :12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-02 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-03 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-04 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-05 : 4,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-06 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-07  : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-08 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-09 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-10 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-01 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-02 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-04 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-05 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-06 : 11,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-07 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-02 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-03 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-04 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-05 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-06 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-08 : 12 millions d’euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-09 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-10 : 3,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-01 : Lutter contre les violences fondées sur le genre à l’encontre des femmes politiquement actives et des personnes LGBTIQ&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-02 : Comprendre les formes de démocratie locale dans les pays à faible revenu et à revenu intermédiaire inférieur&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-03 : Gouvernements en transition – comment les gouvernements transforment leurs modes de fonctionnement et préparent la fonction publique à l’avenir&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-04 : Des trajectoires durables pour la viabilité des médias&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-05 : Réseau de recherche et d’innovation pour une Union de l’égalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-06 : Gouverner durablement les biens communs mondiaux&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-07 : Soutenir la démocratie et la reconstruction dans les contextes post-conflit&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-08 : L’intégrité électorale dans le contexte numérique&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-09 : L’éducation à la citoyenneté dans le cadre de l’apprentissage tout au long de la vie&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-10 : La littératie numérique et médiatique comme leviers de résilience démocratique et civique&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-01 : « Intelligence artistique » : mobiliser la puissance des arts pour relever des défis complexes, renforcer les compétences transversales et stimuler l’innovation et la compétitivité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-02 : Stimuler les start-ups créatives pour une innovation de rupture&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-03 : Intégration de l’IA dans les pratiques de travail des ICC : catalyser l’innovation et la compétitivité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-04 : Vers un marché équitable et transparent des contenus culturels et créatifs à l’ère de l’IA générative&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-05 : Alliances créatives : favoriser des partenariats mondiaux dans les politiques culturelles et l’innovation des ICC&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-06 : Préserver la diversité linguistique en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-07 : Prévenir et lutter contre le trafic illicite de biens culturels&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-02 : Sujet ouvert : renforcer le modèle social européen et la compétitivité durable de l’Europe par la productivité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-03 : Lutter contre la pauvreté des enfants et garantir l’accès des enfants défavorisés à l’éducation et à l’accueil de la petite enfance&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-04 : Impact de l’utilisation des outils numériques en dehors de l’école et pour la communication sur les résultats scolaires et la santé mentale&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-05 : Contribution des compétences fondamentales à la productivité, à l’innovation, à la compétitivité et à la croissance économique&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-06 : Faire de l’Europe un pôle mondial d’attraction des talents – attirer et retenir des étudiants, chercheurs et travailleurs hautement qualifiés provenant de pays tiers&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-07 : Développer les compétences pour la transition verte&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-08 : Renforcement de la mise en œuvre du Pacte de l’UE sur la migration et l’asile, avec un accent sur l’inclusion, l’intégration et la santé : 12 millions d’euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-09 : Repenser les politiques de soins de longue durée face aux évolutions démographiques dans l’UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-10 : Favoriser la coopération et l’intégration entre la recherche et l’innovation en sciences humaines et sociales (SHS) et en sciences, technologies, ingénierie et mathématiques (STEM) dans l’UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-5-culture-creativity-and-inclusive-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL2-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-culture-creativite-et-societe-inclusive-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-culture-creativite-et-societe-inclusive-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165742</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/1) - 2027</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/1) - 2027</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;341,6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 341,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-CARE-02: 38 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-05: 44,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-06: 37,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-07: 37,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-08: 44,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-10: 11,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-02: 45 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-MISSCLIMA-03: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-IND-01: 24,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-STAYHLTH-01: 39,3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-STAYHLTH-01 : Prise en charge des handicaps tout au long de la vie afin de favoriser l&amp;#039;autonomie et l&amp;#039;inclusion&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-08 : Développement d&amp;#039;antimicrobiens innovants contre les agents pathogènes résistants aux antimicrobiens&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-MISSCLIMA-03 : Outils et technologies pour soutenir l&amp;#039;adaptation de la santé au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-CARE-02 : Approches personnalisées pour réduire les risques liés aux effets indésirables des médicaments dus à l&amp;#039;administration de plusieurs médicaments&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-05 : Développement de nouveaux traitements antiviraux à base de petites molécules pour les agents pathogènes présentant un potentiel épidémique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-07 : Développement d&amp;#039;anticorps monoclonaux pour prévenir et traiter les infections causées par les virus Filo, Nairo, Phenui, Picorna et Toga&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-10 : Prévention et gestion des maladies chroniques non transmissibles chez les enfants et les jeunes (GACD)&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-06 : Développement d&amp;#039;anticorps monoclonaux pour prévenir et traiter les infections par les flavivirus&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-02 : Intégration des expositions liées au climat dans l&amp;#039;exposome humain et caractérisation de ses changements en réponse au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-IND-01 : Développement de plateformes de synthèse de protéines acellulaires pour la découverte et/ou la production de produits biologiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2027</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-etape-unique-2027-1-2027/</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-etape-unique-2027-1-2027/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD9" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165744</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Deux étapes - 2027) -2027</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Deux étapes - 2027) -2027</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;186,6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 186,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-01-two-stage : 63,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-14-two-stage : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-IND-02-two-stage : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-TOOL-01-two-stage : 44,2 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 millions et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-14-deux étapes : Essais cliniques visant à faire progresser les interventions innovantes dans le domaine des maladies neurodégénératives  HORIZON-HLTH-2027-02-TOOL-01-deux étapes : Développement de biomarqueurs prédictifs de la progression de la maladie et de la réponse au traitement à l&amp;#039;aide de méthodologies d&amp;#039;IA pour les maladies chroniques non transmissibles  HORIZON-HLTH-2027-02-DISEASE-01-deux phases : Interventions innovantes en matière de soins de santé pour les maladies non transmissibles  HORIZON-HLTH-2027-02-IND-02-deux phases : Diagnostics portables et polyvalents au point de service&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165746</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Bourses ERA - 2027</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Bourses ERA - 2027</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 100 000 et 500 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2027-03-WIDENING-01 : Bourses ERA&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2027-03-WIDENING-01?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-WIDERA-2027-03&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2027</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2027</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-bourses-era-2027/</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-bourses-era-2027/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165747</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;53 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 53 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07: 48 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09: 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,5 millions et 4,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07 : Approches novatrices pour les concepts de batteries de nouvelle génération, tirant parti du rôle catalyseur des matériaux avancés innovants (partenariats BATT4EU et IAM4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09 : Avancées décisives en matière de réduction du bruit pour les nouveaux avions ultra-efficaces&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-04-Two-Stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165748</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;263 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 263 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : 10 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4 millions d&amp;#039;euros et 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : Production intégrée et développement de produits pour les batteries au lithium de nouvelle génération destinées à la mobilité (partenariats BATT4EU et Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : Projet pilote phare : démonstrations à grande échelle du CCAM (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : Concurrence géopolitique et résilience socio-économique dans le domaine du CCAM : une feuille de route en matière d&amp;#039;innovation et de politique pour le leadership de l&amp;#039;UE (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : IA générative pour un CCAM plus intelligent : amélioration de la perception, de la prise de décision et de la validation (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : Accroître la compétitivité et la résilience du transport multimodal de marchandises et de la logistique pour des chaînes d&amp;#039;approvisionnement compétitives&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : Soutenir une mobilité urbaine durable et intelligente en Europe (CIVITAS)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : Sécurité routière et résilience des zones rurales&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : Renforcement de la résilience dans le transport multimodal de passagers grâce aux technologies numériques et à l&amp;#039;IA générative et discriminative&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165751</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 04 - une seule étape - 2026</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 04 - une seule étape - 2026</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;23 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 23 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-04-GOVERNANCE-01: Activités supplémentaires pour le Partenariat européen pour l&amp;#039;agriculture des données&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL6-2026-04-GOVERNANCE-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;2&amp;amp;pageSize&amp;#61;100&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2026</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-04-une-seule-etape-2026/</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-04-une-seule-etape-2026/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165754</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - une étape (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - une étape (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;182,85 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 182,85 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-03: 11,80 millions  d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-04: 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-05: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-06: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-07: 15,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-08: 7,80 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-09: 6.,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01: 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-02: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-03: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-04: 22 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 01: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 02: 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 millions d&amp;#039;euros et 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01: Renforcer la résilience de l&amp;#039;agriculture dans les environnements pauvres en eau et en nutriments grâce aux innovations numériques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02: Réduction accrue des émissions de GES et amélioration de l&amp;#039;efficacité alimentaire grâce aux additifs alimentaires&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-03: Microbiome pour la durabilité et la santé du bétail terrestre dans le cadre d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-04: Améliorer la compréhension de la contribution du secteur de l&amp;#039;agriculture biologique à la durabilité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-05: Améliorer la rentabilité et la résilience des agriculteurs grâce à des innovations visant à diversifier les cultures et les chaînes de valeur&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-06: Libérer le potentiel de la production alimentaire aquacole durable à petite échelle et de la pêche récréative pour la prospérité des communautés locales&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-07: Vers la commercialisation de solutions basées sur le microbiome alimentaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-08: Caractérisation alimentaire basée sur l&amp;#039;IA&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-09: Partenariat Union africaine-Union européenne pour la sécurité alimentaire et nutritionnelle et l&amp;#039;agriculture durable (FNSSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01: Gouvernance, développement durable et politique internationale d&amp;#039;un Arctique sans glace à l&amp;#039;avenir&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-02: Renforcer les politiques fondées sur des données probantes pour la résilience de l&amp;#039;agriculture et de la sylviculture européennes et des chaînes d&amp;#039;approvisionnement connexes face aux crises et aux risques systémiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-03: Innovation et développement à grande échelle dans le domaine de l&amp;#039;agriculture carbone&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-04: Créer un espace d&amp;#039;exploitation sûr pour l&amp;#039;Antarctique et l&amp;#039;océan Austral&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 01: Renforcer la résilience des communautés rurales face aux chocs&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 02: Renforcer l&amp;#039;entrepreneuriat et l&amp;#039;innovation dans les systèmes alimentaires urbains locaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2027</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-02-une-etape-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-02-une-etape-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165756</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;HORIZON-CL6-2027-02-FARM2FORK-01-two-stage: 12 millions d&amp;#039;euros&lt;/span&gt;&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02-two-stage: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01-two-stage: 11 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;&lt;span&gt;Montant de la subvention&lt;/span&gt; &lt;span&gt;: entre 5,5 et 6 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01-two-stage : Renforcer la santé des végétaux : lutter contre les risques émergents liés aux organismes nuisibles aux végétaux&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02-two-stage : Optimiser le lien entre l&amp;#039;eau, les nutriments et l&amp;#039;énergie pour une agriculture durable et intelligente face au climat en Afrique&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01-two-stage: Thème ouvert : solutions innovantes pour la stratégie européenne de résilience hydrique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-02-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-02-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165757</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une seule étape - 2027</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une seule étape - 2027</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;261,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 261,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-01: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-02: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-03: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-04: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-05: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-06: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-07: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-08: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-09: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-03: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-04: 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-05: 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-06: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-07: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-08: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-09: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-10 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-01: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-02: 9.8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-03: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-04: 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-01 : Intégration de la télédétection et des observations in situ de la biodiversité, vers un cadre d&amp;#039;observation et de données pleinement interopérable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-02 : Soutien scientifique et politique à la mise en œuvre des politiques et stratégies de l&amp;#039;UE et mondiales en matière de biodiversité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-03 : Innovation technique pour protéger les écosystèmes et intensifier leur restauration&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-04 : Laboratoires vivants pour l&amp;#039;éradication et/ou la gestion des espèces exotiques envahissantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-05 : Accélérer la transition vers une économie positive pour la nature : intégrer la biodiversité dans le secteur privé&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-06 : Laboratoires vivants favorisant un changement transformateur grâce à l&amp;#039;intégration des connaissances et à une gouvernance inclusive&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-07 : Santé des écosystèmes et des espèces sauvages, prévisions et impacts sur la santé humaine, face aux facteurs de stress existants et émergents, dans le cadre d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-08 : Favoriser les oiseaux et les mammifères communs des terres agricoles pour des systèmes de production alimentaire résilients&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-09 : Renforcer la compétitivité de la sélection des cultures biologiques : accent sur les variétés adaptées à la culture intercalaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01 : Améliorer l&amp;#039;écoconception et la circularité des produits électroniques grand public&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02 : Améliorer l&amp;#039;écoconception et la circularité des produits de construction&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-03 : Développement de nouvelles technologies de recyclage pour les matériaux plastiques complexes à l&amp;#039;aide de solutions biotechnologiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-04 : Renforcement des capacités pour prolonger le cycle de vie des produits grâce à la réparation et à la remise à neuf&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-05 : Solutions circulaires innovantes pour les chaussures en fin de vie grâce à la collecte, au tri et au recyclage&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-06 : Vers une Europe des lieux de bioéconomie&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-07 : Amélioration des flux de biomasse pour une bioéconomie durable et circulaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-08 : Application de la biotechnologie pour le CCU&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-09 : Accroître la circularité du secteur bio : surcyclage et recyclage pour une valeur ajoutée et des avantages environnementaux accrus&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-10 : Renforcer la recherche forestière pour soutenir l&amp;#039;Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01- ZEROPOLLUTION-01 : Remplacement des substances dangereuses dans les produits biocides&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-02 : Élaboration de stratégies efficaces de planification de la qualité de l&amp;#039;air grâce à une modélisation innovante à plusieurs échelles&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-03 : Améliorer la capacité à surveiller et à réduire la pollution atmosphérique provenant de l&amp;#039;agriculture&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-04 : Système européen d&amp;#039;analyse comparative environnementale des secteurs industriels de la bioéconomie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2027</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-une-seule-etape-2027/</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-une-seule-etape-2027/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD17" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>165758</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une étape - 2026</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une étape - 2026</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;210 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 210 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-01 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-03 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-04 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-05 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-06 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-01 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-02 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-03 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-04 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-05 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-06 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-08 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-09 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-10 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-11 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-01 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-02 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-03 : 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-01 : Comprendre et lutter contre le déclin des insectes&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-02 : Développer des méthodes pour évaluer la présence, les fonctions et la sensibilité des écosystèmes souterrains&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-03 : Repousser les limites des connaissances et des mesures de conservation des écosystèmes des grands fonds marins&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-04 : Garantir l&amp;#039;efficacité continue des zones protégées dans la conservation des habitats et des espèces face à l&amp;#039;intensification des facteurs de perte de biodiversité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-05 : Faire progresser les scénarios intégrés et les modèles de prévision pour éclairer la transition vers une société respectueuse de la nature&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-06 : Stimuler l&amp;#039;agrobiodiversité pour la sécurité alimentaire et la compétitivité durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-01 : Améliorer la circularité des emballages alimentaires flexibles multicouches en plastique&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-02 : Faire progresser les technologies de recyclage des déchets textiles post-consommation mixtes provenant de produits composites&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-03 : Récupération avancée des matières premières critiques issues des déchets d&amp;#039;équipements électriques et électroniques (DEEE)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-04 : Démonstration et déploiement de systèmes innovants de collecte, de tri en vue du réemploi et de réparation des textiles au niveau des villes/régions (Thème de l&amp;#039;initiative « Villes et régions circulaires »)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-05 : Comprendre les flux de biomasse en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-06 : Centre de soutien aux politiques bioéconomiques pour les États membres, les régions et les secteurs&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-07 : Faire progresser l&amp;#039;innovation bio-sourcée européenne grâce aux concepts de biotechnologie et de biofabrication&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-08 : Soutenir la recherche prénormative pour la normalisation des produits biosourcés&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-09 : Équilibrer les objectifs de sécurité alimentaire, de bioéconomie, de climat et de biodiversité pour débloquer des chaînes de valeur durables&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-10 : Innovation bio-sourcée dans la société : soutenir un mode de vie durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-11 : Exploiter les propriétés uniques des organismes marins pour fournir des produits bio-sourcés bleus durables&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-01 : Vers une évaluation complète de la perturbation des écosystèmes marins par le bruit sous-marin anthropique&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-02 : Bioremédiation des écosystèmes ukrainiens contaminés par les conflits&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-03 : Développement de techniques de recharge artificielle des aquifères (MAR) dans un contexte rural&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2026</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-une-etape-2026/</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-une-etape-2026/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>165759</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - deux étapes (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - deux étapes (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;28 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 28 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01-two-stage : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02-twostage: 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01-two-stage: Déployer des solutions systémiques circulaires grâce à des laboratoires vivants dans les villes et les régions (thème de l&amp;#039;initiative « Villes et régions circulaires »)  HORIZON-CL6-2027-01-CIRCBIO-02-two-stage : Thème ouvert : Utiliser l&amp;#039;initiative « Villes et régions circulaires » pour renforcer la fabrication urbaine à l&amp;#039;appui du pacte industriel propre&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>165761</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Action gérée indirectement par l&amp;apos;ECCC - 2027</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Action gérée indirectement par l&amp;apos;ECCC - 2027</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;71,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 71,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-01 : 24,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-02 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-03 : 19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-04 : 4 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-01 : Intelligence artificielle pour les applications de cybersécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-02 : Continuum informatique sécurisé (IoT, périphérie, cloud, espaces de données)&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-03 : Mises en œuvre sécurisées de la cryptographie post-quantique, cryptanalyse et confiance numérique post-quantique&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-04 : Nouvelles primitives et nouveaux protocoles pour les fonctionnalités des futurs réseaux hybrides classiques-hybrides et quantiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2027-02-CS-ECCC&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-action-geree-indirectement-par-leccc-2027/</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-action-geree-indirectement-par-l-apos-eccc-2027/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>165763</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE -  Action gérée indirectement par la CETC (2026) - 2026</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE -  Action gérée indirectement par la CETC (2026) - 2026</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;56,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 56,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC01: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC02: 21,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC03: 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC01: Approches et outils pour la sécurité dans le développement et l&amp;#039;évaluation des logiciels et du matériel informatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC02: Renforcer la sécurité, la confidentialité et la robustesse des modèles et systèmes d&amp;#039;IA (SecureAI)&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC03: Systèmes cryptographiques avancés et implémentations cryptographiques hautement sécurisées à grande vitesse&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Clqiuez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2026-02-CS-ECCC&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-action-geree-indirectement-par-la-cetc-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-action-geree-indirectement-par-la-cetc-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>165764</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;227,60 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 227,60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : 18,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : 37,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : 43 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4,5 millions d&amp;#039;euros et 43 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : Amélioration de l&amp;#039;adaptabilité, de la flexibilité et de l&amp;#039;efficacité des processus de recyclage existants (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : Techniques de production durables et compétitives pour les batteries lithium-ion et sodium-ion (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : Cofinancement du plan stratégique pour les technologies énergétiques (SET) des chaînes de valeur des carburants renouvelables aux niveaux européen, national, régional et local&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : Technologies et solutions innovantes pour améliorer les systèmes d&amp;#039;énergie houlomotrice et marémotrice&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : Vallées d&amp;#039;énergie renouvelable en Afrique pour accroître la sécurité énergétique et l&amp;#039;accès à l&amp;#039;énergie en Afrique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : Technologies de production pour le solaire photovoltaïque au-delà de l&amp;#039;état de l&amp;#039;art (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : Validation opérationnelle à grande échelle et mise à l&amp;#039;échelle des outils et modèles d&amp;#039;IA (génératifs) de pointe alimentant un système énergétique numérique de nouvelle génération&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : Progrès dans le domaine du captage direct de l&amp;#039;air&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : Soutien à la mise en œuvre d&amp;#039;un cadre politique européen pour les infrastructures de transport et de stockage du CO2&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-energie-2027/</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-energie-2027/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>165609</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE CREATIVE -  Réseaux de cinémas européens - 2026</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE CREATIVE -  Réseaux de cinémas européens - 2026</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;CREA - Europe Créative - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;17 467 470 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 17 467 470 euros&lt;/li&gt;    &lt;li&gt;Montant de l&amp;#039;aide : pas de limite&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 95 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Améliorer la circulation, la promotion, la distribution en ligne et en salle des œuvres audiovisuelles européennes, au sein de l&amp;#039;Union et à l&amp;#039;échelle internationale, dans le nouveau contexte numérique, notamment grâce à des modèles économiques innovants&lt;/li&gt;    &lt;li&gt;Promouvoir les œuvres audiovisuelles européennes et les œuvres patrimoniales, et soutenir l&amp;#039;engagement et le développement de publics de tous âges, en particulier les jeunes publics, à travers l&amp;#039;Europe et au-delà&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Eligibilité&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Être des personnes morales (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établis dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;Pays participant au programme Europe créative :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays non membres de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;Pays de l&amp;#039;EEE et pays associés au programme Europe créative (&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Seules les candidatures individuelles sont autorisées (bénéficiaires uniques).&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;  &lt;p&gt;Durée initiale de l&amp;#039;action : 21 mois&lt;/p&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact: EACEA-MEDIA-AUDIENCE&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2026/call-fiche_crea-media-2026-cinnet_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CREA-MEDIA-2026-CINNET?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;CREA-MEDIA-2026-CINNET&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive: &lt;a href="https://www.eacea.ec.europa.eu/grants/2021-2027/creative-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations: &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/crea2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/europe-creative-reseaux-de-cinemas-europeens-2026/</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/europe-creative-reseaux-de-cinemas-europeens-2026/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>165614</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>ERASMUS + - Centres d&amp;apos;excellence professionnelle - 2026</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>ERASMUS + - Centres d&amp;apos;excellence professionnelle - 2026</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Erasmus&amp;#43; - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;68 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel: 68 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 4 millions d&amp;#039;euros par projet&lt;/li&gt;  &lt;/ul&gt;  &lt;em&gt;La subvention sera versée sous forme de somme forfaitaire.&lt;/em&gt;  &lt;ul&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Établir et développer des réseaux de collaboration transnationaux réunissant les acteurs locaux et régionaux de l&amp;#039;EFP au sein de partenariats public-privé solides et étendus&lt;/li&gt;    &lt;li&gt;Garantir des compétences de haut niveau grâce à des dispositifs d&amp;#039;EFP flexibles et centrés sur l&amp;#039;apprenant, menant à des emplois de qualité et à des perspectives de carrière à long terme&lt;/li&gt;    &lt;li&gt;Soutenir et impulser le développement local et régional, l&amp;#039;innovation et l&amp;#039;inclusion sociale&lt;/li&gt;    &lt;li&gt;Contribuer à une convergence vers l&amp;#039;excellence en matière d&amp;#039;EFP, afin d&amp;#039;améliorer la qualité de l&amp;#039;EFP au niveau systémique dans un nombre croissant de pays&lt;/li&gt;    &lt;li&gt;Veiller à ce que les résultats obtenus soient mis en œuvre et aient un impact au-delà des organisations partenaires et de la durée du projet&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Eligibilité&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles, c&amp;#039;est-à-dire un État membre de l&amp;#039;UE ou un pays tiers associé au programme&lt;/li&gt;    &lt;li&gt;Être investie dans le domaine de l&amp;#039;enseignement et de la formation professionnels ou dans le monde du travail&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 8 candidats originaires d&amp;#039;au moins 4 États membres de l&amp;#039;UE ou pays tiers associés au Programme.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d’un avenant à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact: eacea-eplus-vet&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://erasmus-plus.ec.europa.eu/sites/default/files/2025-11/programme-guide-2026_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ERASMUS-EDU-2026-PEX-COVE?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;ERASMUS-EDU-2026-PEX-COVE&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive (EN) : &lt;a title="Click here" href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Click here" href="https://erasmus-plus.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Emploi
+International
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/erasmus-centres-dexcellence-professionnelle-2026/</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-centres-d-apos-excellence-professionnelle-2026/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>165601</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans de domaine de la santé (2026/1) - 2026</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans de domaine de la santé (2026/1) - 2026</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 48,7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2026-02-DISEASE-12 : Partenariat européen sur les maladies rares (ERDERA) (phase 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG :&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-partenariats-dans-de-domaine-de-la-sante-2026-1-2026/</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-dans-de-domaine-de-la-sante-2026-1-2026/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>165602</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.       &lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;      &lt;u&gt;TOPICS&lt;/u&gt; :   A venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : Voie rapide vers la recherche et l&amp;#039;innovation pour des avancées décisives dans les technologies industrielles (action de recherche et d&amp;#039;innovation)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : Voie rapide vers l&amp;#039;innovation pour des avancées décisives dans le plan d&amp;#039;action pour l&amp;#039;industrie chimique (action de recherche et d&amp;#039;innovation)&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-06&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-ftri-2027/</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-ftri-2027/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>166216</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MSCA - Bourses postdoctorales MSCA 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MSCA - Bourses postdoctorales MSCA 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;399,05 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 399,05 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses européennes : 339,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses globales : 59,86 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses européennes&lt;/li&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses globales&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2026-PF-01-01?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-MSCA-2026-PF-01&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN): &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a title="Cliquez ici" href="https://www.horizon-europe.gouv.fr/amsc" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-bourses-postdoctorales-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-bourses-postdoctorales-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>166217</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Recherche et formation dans le domaine du nucléaire - 2026</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Recherche et formation dans le domaine du nucléaire - 2026</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35,75 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM2026-01-01: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-02: 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-03: 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-04: 3,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-05: 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-06: 0,25 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-08: 7,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-09: 7,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 500 000 et 15 000 000 euros en fonction du topic&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 100% du total des coûts éligibles en fonction du topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Pour certains topics, la subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-01: Sûreté des centrales nucléaires en exploitation et des réacteurs de recherche&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-02: Sûreté des PMR, des réacteurs nucléaires avancés et innovants et des combustibles&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-03: Renforcer le domaine européen des compétences nucléaires&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-04: Renforcer une facilité européenne d’accès pour la recherche nucléaire&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-05: Vers une production européenne d’isotopes stables pour de nouvelles thérapies en médecine nucléaire (SAMIRA/ERVI)&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-06: Soutien à la plateforme technologique pour l’énergie nucléaire durable afin de répondre aux défis transsectoriels et aux applications non énergétiques des rayonnements ionisants&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-08: Partenariat européen cofinancé pour la recherche sur les matériaux nucléaires&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-09: Partenariat européen pour la recherche en radioprotection et en détection des rayonnements ionisants&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/document/download/f0264b61-7f2a-4e30-8f97-1056c8e30b97_en?filename&amp;#61;C_2026_1787_F1_ANNEX_EN_V4_P1_4651371.PDF" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-EURATOM-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/euratom-research-and-training-programme_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Commerces et services
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-euratom-recherche-et-formation-dans-le-domaine-du-nucleaire-2026/</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-euratom-recherche-et-formation-dans-le-domaine-du-nucleaire-2026/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>166219</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 5 - ENERGIE et BATTERIES - 2026</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 5 - ENERGIE et BATTERIES - 2026</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;223,20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 223,20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01: 28,30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04: 9,40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03: 93 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01: 15,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02: 28 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03: 15,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08: 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01: environ 7,10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04: environ 9,40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03: environ 93 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01: environ 5,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02: environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03: environ 5,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04: environ 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08: environ 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : Production de matériaux de batterie de qualité pour les électrodes grâce à un traitement et un raffinage durables des matières premières ou au développement de matériaux d&amp;#039;origine biologique (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04 : Thème coordonné avec l&amp;#039;Inde sur le recyclage des batteries de véhicules électriques&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03 : Technologies et solutions innovantes visant à améliorer les systèmes d&amp;#039;énergie éolienne, en soutien au plan stratégique pour les technologies énergétiques (SET) dans le domaine de l&amp;#039;éolien&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01 : Étude des facteurs techniques, sociaux et économiques ayant une incidence sur la performance énergétique des bâtiments intelligents (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02 : Approches de préfabrication à faible impact pour la rénovation en profondeur de bâtiments à plusieurs étages (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03 : Plateformes de données avancées pour intégrer le bilan carbone sur l&amp;#039;ensemble du cycle de vie dans les outils d&amp;#039;information, les évaluations et la certification des bâtiments (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04 : Validation des politiques et des modèles économiques pour un logement abordable et durable (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08 : Démonstration à grande échelle de solutions de modernisation thermique dans les processus industriels&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-09&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-5-climate-energy-and-mobility_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-5-energie-et-batteries-2026/</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-5-energie-et-batteries-2026/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>166222</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions non-thématiques ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions non-thématiques ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;27 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 27 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Financer des projets susceptibles de déboucher sur des technologies de rupture dans le domaine de la défense : il s&amp;#039;agit de technologies améliorées ou entièrement nouvelles qui entraînent un changement radical, y compris un changement de paradigme dans la conception et la conduite des affaires de défense.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, à consolider et à améliorer les connaissances, les produits et les technologies, y compris les technologies de rupture&lt;/li&gt;    &lt;li&gt;Activités visant à renforcer l&amp;#039;interopérabilité et la résilience afin de maîtriser les technologies de défense essentielles, de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou de moyens permettant d&amp;#039;accroître l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;l&lt;u&gt;iste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium d&amp;#039;au moins deux candidats indépendants (bénéficiaires ; non affiliés) issus de deux différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-dis_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DIS-NT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-actions-non-thematiques-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-actions-non-thematiques-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>166223</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions de recherche non-thématiques par les PME et les organismes de recherche - 2026</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions de recherche non-thématiques par les PME et les organismes de recherche - 2026</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Encourager le rôle moteur des PME innovantes et des organismes de recherche (OR) dans la promotion de la recherche en matière d&amp;#039;innovation dans le domaine de la défense, notamment en adaptant des technologies issues d&amp;#039;applications civiles ou en s&amp;#039;attaquant aux défis posés par la guerre hybride.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, à consolider et à améliorer les connaissances, les produits et les technologies, y compris les technologies de rupture&lt;/li&gt;    &lt;li&gt;Activités visant à renforcer l&amp;#039;interopérabilité et la résilience, notamment la production et l&amp;#039;échange sécurisés de données, à maîtriser les technologies de défense critiques, à renforcer la sécurité d&amp;#039;approvisionnement ou à permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Etre soit une petite ou moyenne entreprise (PME) au sens de la &lt;a title="recommandation 2003/361 de l&amp;#039;UE" href="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri&amp;#61;CELEX:32003H0361" target="_blank" rel="nofollow noopener"&gt;recommandation 2003/361 de l&amp;#039;UE&lt;/a&gt;, soit un organisme de recherche&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois candidats indépendants (bénéficiaires ; non des entités affiliées) issus de trois pays éligibles différents doit être constitué&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être une PME.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-dis-ra-smero_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DIS-RA-SMERO-NT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-actions-de-recherche-non-thematiques-par-les-pme-et-les-organismes-de-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-actions-de-recherche-non-thematiques-par-les-pme-et-les-organismes-de-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD31" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>166224</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;30 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: 23 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: ne doit pas dépasser les 4,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: ne doit pas dépasser le budget disponible pour ce topic (7 millions d&amp;#039;euros)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine de la détection des menaces cachées&lt;/li&gt;    &lt;li&gt;Explorer des solutions combinant des robots intelligents, des drones et des technologies de détection pour une identification et une classification avancées des menaces&lt;/li&gt;    &lt;li&gt;Organiser un défi technologique et mettre en place un environnement de test&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de la Défense (pays associés au FED : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois entités indépendantes (bénéficiaires ; pas d&amp;#039;entités affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-ra-challenge_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-LS-RA-CHALLENGE&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD32" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>166225</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche mises en œuvre au moyen de subventions sur la base des coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche mises en œuvre au moyen de subventions sur la base des coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;110 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 110 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-RAMCBRN-DST: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-SENSMSDT: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-CYBERQSTN: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-AIRA4R: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RAPROTMOB-FMLA: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-UWWFUWN: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RASIMTRAIN-MSAI: 16 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;EDF-2026-RA-SIMTRAIN-MSAI: ne doit pas dépasser 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Pour les autres topics : ne doit pas dépasser le budget disponible pour chaque topic&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer l&amp;#039;efficacité, la sécurité et les contrôles des processus, et réduire la charge de travail manuelle grâce à des systèmes robotiques et autonomes (RAS) dans les processus de décontamination militaire (MDP)&lt;/li&gt;    &lt;li&gt;Poursuivre les recherches visant à démontrer l&amp;#039;efficacité d&amp;#039;un système radar innovant capable de détecter et de suivre les véhicules lourds et les drones&lt;/li&gt;    &lt;li&gt;Disposer d&amp;#039;un réseau tactique sécurisé par cryptage quantique à des fins militaires&lt;/li&gt;    &lt;li&gt;Explorer le développement de systèmes de capteurs, analyser les progrès des technologies pertinentes et identifier les défis potentiels&lt;/li&gt;    &lt;li&gt;Développer et valider des modèles avancés de prévision du bruit sous-marin lié aux flux, y compris la génération de données de vérification de haute qualité&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;Pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins d&amp;#039;au moins trois candidats indépendants (bénéficiaires ; entités non affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ra_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-RA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-mises-en-oeuvre-au-moyen-de-subventions-sur-la-base-des-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-mises-en-oeuvre-au-moyen-de-subventions-sur-la-base-des-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD33" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>166226</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche FED « Spin-in » mises en oeuvre via des subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche FED « Spin-in » mises en oeuvre via des subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-SIENERENV-NTFE: New turbofan engine: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-SIUWW-CSBI: Layered critical seabed infrastructure protection: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour chaque topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Étudier la possibilité de poursuivre le développement d&amp;#039;un nouveau turboréacteur dans la gamme d&amp;#039;environ 25 à 35 kN&lt;/li&gt;    &lt;li&gt;Intégrer les connaissances, l&amp;#039;étude et la conception, en mettant l&amp;#039;accent sur le domaine sous-marin et sur un environnement réel à l&amp;#039;aide d&amp;#039;un système de systèmes stratifié et évolutif capable d&amp;#039;accomplir les missions critiques de protection des infrastructures sous-marines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;Pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de minimum 3 entités indépendantes (bénéficiaires ; entités non affiliées), établies dans 3 différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-ra-si_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-LS-RA-SI&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-fed-spin-in-mises-en-oeuvre-via-des-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-fed-spin-in-mises-en-oeuvre-via-des-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD34" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>166228</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions basées sur les coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions basées sur les coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;422 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 422 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-DA-SENSCEW : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-SPACEPRS : 50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAENERENV-HPES : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAENERENV-AWC : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAMATCOMP-SMT : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-AIR-SPS : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-AIRSTFS : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAGROUND-MRL : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAGROUND-MBT : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAPROTMOB-DMM : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-NAVALEMSAS : 90 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : une proposition sera financée pour chaque thème et le montant de la subvention ne devra pas dépasser le budget disponible pour chacun d&amp;#039;entre eux.&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 20 % et 100 % du total des coûts éligibles.&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer des systèmes de guerre électronique de nouvelle génération capables de contrer efficacement les menaces émergentes et de soutenir les intérêts de l&amp;#039;UE dans le domaine maritime sans dépendre de pays tiers&lt;/li&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine des systèmes énergétiques à haute performance (production, stockage, gestion et distribution)&lt;/li&gt;    &lt;li&gt;Exploiter et faire progresser les technologies existantes jusqu&amp;#039;à un niveau élevé de maturité technologique (TRL) afin de répondre aux besoins urgents et à court terme en matière de restauration des zones civiles et des zones d&amp;#039;entraînement&lt;/li&gt;    &lt;li&gt;Accroître la capacité de survie des aéronefs à voilure fixe et à voilure tournante, de combat ou non, dans des environnements hostiles grâce à des systèmes d&amp;#039;autoprotection (SPS) de nouvelle génération&lt;/li&gt;    &lt;li&gt;Exploiter les connaissances et les solutions développées à des fins civiles et militaires dans l&amp;#039;application de ces technologies&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense, composant tangible ou intangible&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience, y compris la production et l&amp;#039;échange sécurisés de données&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des entités juridiques (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établis dans l&amp;#039;un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;les États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;    &lt;li&gt;les pays non membres de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;les pays de l&amp;#039;EEE et les pays associés au programme FED (pays associés au FED ;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt; liste des pays participants&lt;/a&gt; (EN))&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 3 candidats indépendants (bénéficiaires ; entités non affiliées) provenant de 3 pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact: DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-da_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-DA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site webd de la DG (EN) : &lt;a href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-basees-sur-les-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-basees-sur-les-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>166229</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions au coût réel (appel accéléré) - 2026</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions au coût réel (appel accéléré) - 2026</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;100 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour le topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 20% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Poursuivre et compléter les activités précédentes visant à développer un intercepteur endo-atmosphérique en perfectionnant les technologies clés&lt;/li&gt;    &lt;li&gt;Contribuer aux initiatives connexes en cours au niveau de l&amp;#039;UE afin d&amp;#039;atteindre au moins le niveau de maturité technologique 6 (TRL 6) au niveau du système d&amp;#039;ici 2030 pour l&amp;#039;intercepteur&lt;/li&gt;    &lt;li&gt;Contribuer et soutenir une future revue préliminaire de la conception du système d&amp;#039;interception complet&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Prototypage d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Tests d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Qualification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Certification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou d&amp;#039;actifs augmentant l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois entités indépendantes (bénéficiaires ; entités non affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-da-acc_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-DA-ACC-AIRDEF-EATMI?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;44181033" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-au-cout-reel-appel-accelere-2026/</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-au-cout-reel-appel-accelere-2026/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>166230</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre au moyen de subventions forfaitaires ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre au moyen de subventions forfaitaires ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;29 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 29 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour le topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 20% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer les capacités de détection, de suivi et d&amp;#039;identification sur de vastes zones et avec un temps de latence minimal&lt;/li&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine de la détection au-delà de l&amp;#039;horizon (OTH)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Prototypage d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Tests d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Qualification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Certification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou d&amp;#039;actifs augmentant l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 entités indépendantes (bénéficiaires ; entités non affiliées) provenant de 2 pays éligibles différents doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-da-dis_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DA-DIS-OTHR?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;44181033" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD37" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>166234</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Continent de l&amp;apos;IA - 2026</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Continent de l&amp;apos;IA - 2026</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;9 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : 4,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Piloter le déploiement de systèmes d&amp;#039;IA/GenAI basés sur le cloud avec des algorithmes européens d&amp;#039;IA/GenAI entraînés&lt;/li&gt;    &lt;li&gt;Optimiser les ressources dans les services de radiologie afin d&amp;#039;alléger la charge de travail&lt;/li&gt;    &lt;li&gt;Améliorer la hiérarchisation des cas critiques afin d&amp;#039;accélérer la prise de décision&lt;/li&gt;    &lt;li&gt;Soutenir les régions sous-médicalisées en permettant un dépistage à distance de haute qualité sans avoir recours à des spécialistes sur place&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des entités juridiques (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établies dans l&amp;#039;un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays non membres de l&amp;#039;UE (à l&amp;#039;exception des thèmes soumis à des restrictions ; voir le document d&amp;#039;appel)  &lt;ul&gt;    &lt;li&gt;Pays répertoriés de l&amp;#039;EEE et pays associés au programme Digital Europe (&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 7 candidats indépendants (bénéficiaires ; entités non affiliées) provenant de 5 pays éligibles différents et d&amp;#039;au moins un partenaire industriel doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;    &lt;li&gt;Contact : CNECT-A6&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-ai-piloting-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-AI-PILOTING-10-SCREENING?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;DIGITAL-2026-AI-PILOTING-10&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN): &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-continent-de-lia-2026/</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-continent-de-l-apos-ia-2026/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>166192</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>RENEWFM - Mécanisme de financement des énergies renouvelables technologie spécifique - 2026</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>RENEWFM - Mécanisme de financement des énergies renouvelables technologie spécifique - 2026</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;54,9 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 54,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : &lt;a title="voir les détails dans le document d&amp;#039;appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/renewfm/wp-call/2026/call-fiche_renewfm-2026-invest_en.pdf" target="_blank" rel="nofollow noopener"&gt;voir les détails dans le document d&amp;#039;appel&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Contribuer à la transition vers une énergie propre et aux objectifs du Clean Industrial Deal, y compris les objectifs de l&amp;#039;Accord de Paris, les objectifs climatiques et énergétiques pour 2030 et l&amp;#039;objectif de neutralité carbone pour 2050.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Projets photovoltaïques au sol avec systèmes de stockage d&amp;#039;énergie par batterie et projets photovoltaïques au sol, en Bulgarie et en Finlande.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles : n&amp;#039;importe quel pays du monde&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : le projet doit être mis en service avant le 1er mars 2029 et fonctionner pendant au moins 15 ans après sa mise en service.&lt;/li&gt;    &lt;li&gt;Contact : cinea-renewfm-calls&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/renewfm/wp-call/2026/call-fiche_renewfm-2026-invest_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/RENEWFM-2026-INVEST-TECH-SPEC?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;RENEWFM-2026-INVEST&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/renewfm" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/renewfm-mecanisme-de-financement-des-energies-renouvelables-technologie-specifique-2026/</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renewfm-mecanisme-de-financement-des-energies-renouvelables-technologie-specifique-2026/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>166208</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>MIE - Équipements pour des systèmes européens de câbles intelligents - 2026</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>MIE - Équipements pour des systèmes européens de câbles intelligents - 2026</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 4 millions d&amp;#039;euros par projet&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer la sécurité, la résilience et les performances globales de l&amp;#039;infrastructure de câbles sous-marins en fibre optique au sein de l&amp;#039;Union ou la connectant, en déployant des technologies de câbles intelligents&lt;/li&gt;    &lt;li&gt;Promouvoir l&amp;#039;utilisation des données collectées par les câbles intelligents avec les parties prenantes autorisées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Etudes&lt;/li&gt;    &lt;li&gt;Travaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des personnes morales (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;enregistrer dans le &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur candidature.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : jusqu&amp;#039;à 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : HADEA-CEF-DIGITAL-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-dig-2026-smart-cables_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-DIG-2026-SMART-CABLES-WORKS?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43251567&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-equipements-pour-des-systemes-europeens-de-cables-intelligents-2026/</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-equipements-pour-des-systemes-europeens-de-cables-intelligents-2026/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>166209</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>MIE - Connectivité de base pour les stratégies «Global Gateway» numériques - 2026</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>MIE - Connectivité de base pour les stratégies «Global Gateway» numériques - 2026</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;180 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 180 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention par topic :  &lt;ul&gt;    &lt;li&gt;CEF-DIG-2026-GATEWAYS-STUDIES: maximum 5 millions d&amp;#039;euros par projet&lt;/li&gt;    &lt;li&gt;CEF-DIG-2026-GATEWAYS-WORKS: maximum 20 millions d&amp;#039;euros par projet&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Dans des cas exceptionnels, des candidatures peuvent bénéficier d&amp;#039;une subvention plus élevée de maximum 60 millions d&amp;#039;euros (&lt;a title="voir les détails dans le document d&amp;#039;appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-dig-2026-gateways_en.pdf" target="_blank" rel="nofollow noopener"&gt;voir les détails dans le document d&amp;#039;appel&lt;/a&gt;).&lt;/p&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Soutenir le déploiement ou l&amp;#039;amélioration significative du réseau dorsal, en particulier les câbles sous-marins mais aussi le réseau dorsal terrestre et les infrastructures satellitaires, qui traitent des risques, des vulnérabilités et des dépendances dans l&amp;#039;infrastructure dorsale de l&amp;#039;UE.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Travaux&lt;/li&gt;    &lt;li&gt;Etudes&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des personnes morales (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;enregistrer dans le &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur candidature.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : jusqu&amp;#039;à 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : HADEA-CEFDIGITAL-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-dig-2026-gateways_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;CEF-DIG-2026-GATEWAYS&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-connectivite-de-base-pour-les-strategies-global-gateway-numeriques-2026/</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-connectivite-de-base-pour-les-strategies-global-gateway-numeriques-2026/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD41" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>166212</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Synergies d&amp;apos;équipe - 2026</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Synergies d&amp;apos;équipe - 2026</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-01-WIDENING-01: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-01-WIDENING-01: Synergies d&amp;#039;équipe&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-01-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;7&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/widening-participation-and-spreading-excellence_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-synergies-dequipe-2026/</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-synergies-d-apos-equipe-2026/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD42" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>166213</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Facilité de gestion de la recherche - 2026</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Facilité de gestion de la recherche - 2026</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-04-WIDENING-01: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-04-WIDENING-01: Facilité de gestion de la recherche&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-04-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;7&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/funding-and-grants/horizon-europe-widening-participation-and-spreading-excellence/research-management-facility_en?prefLang&amp;#61;fr" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-facilite-de-gestion-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-facilite-de-gestion-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD43" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>166214</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Bourses EER (Espace Européen de la Recherche) - 2026</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Bourses EER (Espace Européen de la Recherche) - 2026</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-05-WIDENING-01: 8 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-05-WIDENING-01: Bourses EER&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-05-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;8&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/widening-participation-and-spreading-excellence_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-bourses-eer-espace-europeen-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-bourses-eer-espace-europeen-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD44" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>166215</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en oeuvre de la Mission Restaurer notre océan et nos eaux - 2026</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en oeuvre de la Mission Restaurer notre océan et nos eaux - 2026</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;115,3 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 115,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-01 : 31 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-02 : 31 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-03 : 31 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-04 : 2,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-05 : 19,4 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 500 000 et 7 750 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100%  du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-01 : Démonstration à grande échelle pour cartographier la distribution et l&amp;#039;état des habitats marins afin de mettre en œuvre le règlement sur la restauration de la nature&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-02 : Lutter contre la pollution aquatique et la perte de biodiversité grâce à des solutions positives pour la nature de la source à la mer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-03 : Par les pêcheurs, pour les pêcheurs : cogestion des écosystèmes et ressources marins et d&amp;#039;eau douce&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-04 : Vers un réseau européen de sites d&amp;#039;essais de technologies océaniques&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-05 : Composantes régionales (bassins maritimes) du jumeau numérique océanique de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/eu-missions-horizon-europe/restore-our-ocean-and-waters_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-restaurer-notre-ocean-et-nos-eaux-2026/</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-restaurer-notre-ocean-et-nos-eaux-2026/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD45" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>166110</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;92,32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 92,32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : 22,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : 26,82 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : Micro-réseaux innovants pour une meilleure intégration et une plus grande efficacité des systèmes énergétiques en milieu urbain&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : Villes à hydrogène&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : Pôles multimodaux de transport de passagers inclusifs et résilients au changement climatique, favorisant le transfert modal vers des transports durables et la mobilité partagée&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : Promouvoir des solutions logistiques circulaires dans les villes&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : Stimuler la transformation vers des villes neutres sur le plan climatique, une économie à zéro émission nette et une autonomie stratégique ouverte grâce aux achats publics avant commercialisation (PCP)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-04&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2027</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>166111</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2026</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2026</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;85,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 85,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-01 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-02 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-NEB-B4PCCRI-03 : 47,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 6 et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % des coûts totaux éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-01 : Transports publics urbains et suburbains économes en énergie, complétés par la mobilité partagée&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-02 : Transition vers des solutions de chauffage à basse température dans les immeubles collectifs&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-NEB-B4PCCRI-03 : Introduction de modèles d&amp;#039;économie circulaire dans le secteur de la construction, des bâtiments à l&amp;#039;échelle de la ville&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-04&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD47" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>166112</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;129,50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 129,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-01 : 7,83 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-02 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-03 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-04 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-05 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-01 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-03 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-02 : 7,67 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-01 : 7,67 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-02 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-03 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-04 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-01 : 4,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-02 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-03 : 5,83 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 et 7,833 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-01: Outils de détection et d’investigation des préjudices en ligne utilisant un modèle de cycle de développement court&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-02: Police de proximité dans des sociétés européennes diversifiées&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-03: Sujet ouvert sur le renforcement de la prévention, de la détection et de la dissuasion des problématiques sociétales liées aux différentes formes de criminalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-04: Sujet ouvert sur le renforcement de la sécurité des citoyens face au terrorisme, y compris dans les espaces publics&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-05: Réponses efficaces et fondées sur des preuves face à la disponibilité et à l’usage accrus de drogues synthétiques et de stimulants en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-01: Sujet ouvert sur la recherche et l’innovation pour une gestion efficace des frontières extérieures de l’UE, favorisant les droits fondamentaux et les valeurs de l’Union&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-02: Titres de voyage numériques futurs fiables, sécurisés et de haute qualité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-03: Détection et caractérisation des menaces ou des marchandises illégales / de contrebande dans le fret&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-01: Renforcement de la protection physique des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-02: Impact de l’utilisation malveillante du renseignement en sources ouvertes (OSINT) sur la continuité des activités des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-01: Sujet ouvert sur des équipements de protection avancés optimisés pour les environnements CBRN-E (chimiques, biologiques, radiologiques, nucléaires et explosifs) et une nouvelle génération d’équipements de protection intelligents pour les intervenants en situation de catastrophe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-02: Résilience sociétale, engagement des jeunes générations et innovation numérique pour la résilience face aux catastrophes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-03: Amélioration des systèmes d’aide à la décision pour les crises de catastrophe : exploitation des technologies émergentes pour une meilleure préparation civile et une gestion de crise renforcée&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-04: Renforcement de la préparation aux catastrophes transfrontalières de grande ampleur&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-01: Accélération de l’adoption par des propositions ouvertes en faveur de l’innovation avancée des PME&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-02: Bases ouvertes pour de futurs marchés publics avant commercialisation de technologies de sécurité innovantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-03: Innovation en matière de sécurité tirée par la demande&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN): &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2027</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-securite-civile-pour-la-societe-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-securite-civile-pour-la-societe-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD48" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>166113</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société - 2026</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société - 2026</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-01 : 12 millions euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-03 : 1 330 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-01 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-03 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-04 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-05 4.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-01 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-02 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-03 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-04 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-05 : 9 670 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-06 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-01 : 9 670 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-02 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-03 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-01 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-02 : 5 830 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-03 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-04 : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,33 millions et 5,83 millions&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;      &lt;u&gt;TOPICS&lt;/u&gt; :   A venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-01 : Amélioration des capacités des forces de l&amp;#039;ordre à relever les défis liés au climat&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-02 : Thème ouvert sur la prévention et la lutte contre l&amp;#039;utilisation abusive des technologies émergentes à des fins criminelles, y compris les questions liées à l&amp;#039;accès légal aux données&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-03 : Personnes disparues : prévention et enquête&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-04 : Approches de prévention de la criminalité, en ligne et hors ligne, visant à lutter contre le lien entre les addictions et la criminalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-05 : Renforcement de la sécurité des citoyens contre le terrorisme et la violence d&amp;#039;actes isolés dans des espaces confinés tels que les écoles&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-06 : Prévention et atténuation de l&amp;#039;utilisation abusive de la biologie synthétique à des fins de bioterrorisme  HORIZON-CL3-2026-01-BM-01 : Surveillance avancée des frontières et connaissance de la situation&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-02 : Facilitation des déplacements accessible et disponible&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-03 : Fiabilité des méthodes d&amp;#039;évaluation de l&amp;#039;âge dans le contexte de la sécurité et de la gestion des frontières&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-01 : Outils et processus pour soutenir les tests de résistance des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-02 : Défis sécuritaires de la transition verte dans les zones urbaines et périurbaines&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-03 : Capacités innovantes ciblées pour la résilience des entités critiques face aux catastrophes naturelles et d&amp;#039;origine humaine, y compris les scénarios hybrides&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-01 : Concevoir de nouveaux moyens de sensibilisation aux risques et d&amp;#039;amélioration de la préparation aux catastrophes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-02 : Approche multirisques et impacts cumulatifs/en cascade  HORIZON-CL3-2026-01-DRS-03 : Développement d&amp;#039;outils, de processus, d&amp;#039;équipements et de technologies innovants grâce à des interventions en cas de catastrophes et d&amp;#039;urgences pour la recherche et le sauvetage dans des conditions dangereuses&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-04 : Thème ouvert sur la promotion de l&amp;#039;adoption d&amp;#039;innovations en matière de solutions de gestion des risques de catastrophe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-05 : Sécurité climatique et préparation civile – nouvelles façons d&amp;#039;élaborer des scénarios liés au changement climatique avant et après une crise pour une Europe plus résiliente&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-01 : Thème ouvert sur le soutien aux innovations technologiques de rupture pour la sécurité civile&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-02 : Innovation axée sur la demande en matière de sécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-03 : Marchés publics d&amp;#039;innovation pour la sécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-04 : Développement d&amp;#039;un écosystème et de capacités de nouvelle génération pour un système européen de communication critique sécurisé dans le domaine de la sécurité civile&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations :&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-securite-civile-pour-la-societe-2026/</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-securite-civile-pour-la-societe-2026/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>166114</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans le domaine de la santé (2026/2) - 2027</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans le domaine de la santé (2026/2) - 2027</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;33 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 33 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2026-03-DISEASE-13 : Partenariat européen pour la préparation à une pandémie (phase 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2027</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-partenariats-dans-le-domaine-de-la-sante-2026-2-2027/</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-dans-le-domaine-de-la-sante-2026-2-2027/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>166116</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;339.50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l&amp;#039;appel : 339.50 millions d&amp;#039;euros&lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures : 20 millions  d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures : 29.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership) : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership) : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains : 105 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-01: Testing and optimising models of cocreation of advanced research infrastructure technologies : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-02: Pioneering Destination Earth for a Sustainable Future: Large-Scale Pilots and Demonstrators : 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;   &lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services&lt;/li&gt;    &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2027</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD51" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>166117</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;82,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 82,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget partopic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-02-MAT-PROD-32- two-stage: 52,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-02-DIGITAL-EMERGING-52-two-stage: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4 millions et 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-02-MAT-PROD-32- two-stage: Apport énergétique efficace à partir de sources renouvelables et gestion de l&amp;#039;énergie dans les industries de transformation (IA) (Processes4Planet et Innovative Advanced Materials for the EU partnerships)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-02-DIGITAL-EMERGING-52-two-stage: Nouvelles approches pour la collaboration entre l&amp;#039;homme et l&amp;#039;IA pour la main-d&amp;#039;œuvre de demain (RIA) (partenariats Made in Europe et AI, Data and Robotics)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD52" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>166118</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - IA dans la Science - 2027</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - IA dans la Science - 2027</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-01: Automated Scientific Discovery (RAISE pilot) (RIA) : 29 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-02: Automated Scientific Discovery – Food (RAISE pilot) : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;   &lt;span&gt;A venir &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-01: Automated Scientific Discovery (RAISE pilot) (RIA)&lt;/li&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-02: Automated Scientific Discovery – Food (RAISE pilot)&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Utile&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN)&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-RAISE-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;&lt;span&gt;: &lt;/span&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations: &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-ia-dans-la-science-2027/</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-ia-dans-la-science-2027/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD53" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>166119</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Nouvelles actions pour les compétences et aptitudes nécessaires à l&amp;apos;utilisation sûre des technologies nucléaires actuelles et futures - 2026</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Nouvelles actions pour les compétences et aptitudes nécessaires à l&amp;apos;utilisation sûre des technologies nucléaires actuelles et futures - 2026</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,6 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1,6 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains budgets Horizon Europe sont structurés en fonction des ambitions politiques (« destinations ») et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (« thèmes »). Votre candidature doit donc être liée à un thème d&amp;#039;un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, actions de recherche et d&amp;#039;innovation : recherche fondamentale et appliquée / développement et adoption de technologies / test et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, actions d&amp;#039;innovation : prototypes, essais, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités de R&amp;amp;D limitées ;&lt;/li&gt;    &lt;li&gt;CSA, actions de coordination et de soutien : mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, actions Marie Skłodowska-Curie / subventions individuelles ERC : réseaux de formation pour les chercheurs, subventions individuelles pour les chercheurs expérimentés, échange de personnel – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;En outre, les appels précisent les catégories de bénéficiaires éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets à bénéficiaire unique, impliquant une seule organisation ;  Bourses individuelles, ouvertes aux personnes physiques en leur nom propre auprès de leur institution d&amp;#039;origine.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPIC&lt;/strong&gt; :&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM-2026-NRT01-01 : Initiative européenne pour les compétences nucléaires – vers une Académie européenne des compétences nucléaires&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;&lt;strong&gt;Utile&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN): &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/euratom/wp-call/2023-2025/wp_euratom-2023-2025_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents relatifs à l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EURATOM-2026-NRT-01-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094502,31094501&amp;amp;frameworkProgramme&amp;#61;43298916" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive (EN) : &lt;a href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/euratom-research-and-training-programme_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-euratom-nouvelles-actions-pour-les-competences-et-aptitudes-necessaires-a-lutilisation-sure-des-technologies-nucleaires-actuelles-et-futures-2026/</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-euratom-nouvelles-actions-pour-les-competences-et-aptitudes-necessaires-a-l-apos-utilisation-sure-des-technologies-nucleaires-actuelles-et-futures-2026/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD54" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>166120</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2027</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2027</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;66,16 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 66,16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-12 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-21 : 0,98 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-33 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-34 : 26 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-83 : 0,49 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-84 : 0,49 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-71 : 29,20 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 0,25 million et 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-12 : Solutions numériques pour l&amp;#039;autonomie des systèmes de transport spatial, outils de conception et de simulation - Facilitateurs numériques et éléments constitutifs (Partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-21 : Essai au sol intégré de la mission pilote ISOS4I et consolidation des solutions USI compatibles avec l&amp;#039;espace&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-33 : Facilitateurs numériques et éléments constitutifs pour l&amp;#039;observation collaborative de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-34 : Préparation de missions de démonstration pour l&amp;#039;observation collaborative de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-83 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-84 : Équipements critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-71 : Thème de la gravimétrie spatiale quantique&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2027</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-espace-2027/</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-espace-2027/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD55" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>166121</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2026</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2026</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;90,97 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 90,97 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-11 : 22,59 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-31 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-32 : 26 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-61 : 3,92 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-81 : 12,74 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-82 : 6,86&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-85 : 3,92&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-86 : 2,94 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,5 million et 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-11 : Renforcer l&amp;#039;accès autonome de l&amp;#039;UE à l&amp;#039;espace grâce à des ports spatiaux basés dans l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-31 : Facilitateurs numériques et éléments constitutifs pour l&amp;#039;observation de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-32 : Préparation de missions de démonstration pour l&amp;#039;observation de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-61 : Analyse scientifique et exploitation des données spatiales&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-81 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE – FPGA résistant aux rayonnements sur 7 nm&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-82 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE – MMIC GaN mm-Wave Fondements (phase A) : développement et industrialisation des capacités des substrats SiC semi-isolants&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-85 : Installations critiques au service des composants EEE spatiaux pour l&amp;#039;indépendance de l&amp;#039;UE – Installation d&amp;#039;essais d&amp;#039;irradiation à haute et très haute énergie Déploiement sur le marché&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-86 : Équipements spatiaux critiques pour l&amp;#039;indépendance de l&amp;#039;UE – Interface de ravitaillement spatial&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-espace-2026/</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-espace-2026/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD56" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>166122</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des quartiers beaux, inclusifs et durables pour les communautés - 2026</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des quartiers beaux, inclusifs et durables pour les communautés - 2026</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;101,10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 101,10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION01 : 12,60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-01 : 10,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-02 : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-03 : 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3,50 et 6,30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;div role="heading"&gt;  &lt;div&gt;&lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION01 : Lutter contre le sans-abrisme grâce à des approches axées sur le logement, conformes au nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION02 : Approches innovantes pour l&amp;#039;aménagement spatial des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION03 : Comprendre l&amp;#039;expérience des habitants des quartiers afin de favoriser leur santé et leur bien-être&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-01 : Solutions durables, inclusives, abordables et esthétiques pour le confort thermique dans les bâtiments&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-02 : Faire progresser les mesures d&amp;#039;entretien et de réparation durables pour les bâtiments existants&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-03 : Solutions innovantes pour une utilisation durable et esthétique de l&amp;#039;espace vertical&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-01 : Lutter structurellement contre le sans-abrisme grâce à des infrastructures et des services sociaux coordonnés dans les quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-02 : Comprendre la dynamique des marchés financiers pour accroître les investissements dans les projets du nouveau Bauhaus européen dans les quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-03 : Approches pour réutiliser les espaces vacants, obsolètes ou sous-utilisés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-NEB-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-des-quartiers-beaux-inclusifs-et-durables-pour-les-communautes-2026/</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-des-quartiers-beaux-inclusifs-et-durables-pour-les-communautes-2026/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD57" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>166123</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des modèles innovants pour des quartiers alliant beauté, inclusivité et durabilité - 2027</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des modèles innovants pour des quartiers alliant beauté, inclusivité et durabilité - 2027</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;93,76 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 93,76 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION01 : 10,76 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION02 : 10,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION03 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-03 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-01 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-02 : 10,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-03 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3,50 et 5,38 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;div role="heading"&gt;  &lt;div&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION01 : Le potentiel transformateur de la cogouvernance dans la transition écologique des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01 PARTICIPATION02 : Quartiers et communautés intergénérationnels en phase avec le nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION03 : Nouvelles combinaisons de connaissances et de méthodes de recherche pour traiter les questions sociales et faire progresser une transition écologique équitable des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-01 : Combiner des matériaux, des produits et des techniques de construction conventionnels et innovants pour des bâtiments durables et esthétiques&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-02 : Chantiers de construction et de rénovation durables, esthétiques et sains&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-03 : Revitalisation des quartiers autour des corridors ferroviaires et autoroutiers existants&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-01 : Personnalisation de masse des composants de construction modulaires fabriqués hors site pour transformer l&amp;#039;environnement bâti existant&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-02 : Modèles innovants pour l&amp;#039;investissement et la propriété collectifs communautaires&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-03 : Anticiper l&amp;#039;avenir à long terme des quartiers conformément au nouveau Bauhaus européen&lt;/li&gt;  &lt;/ul&gt;  &lt;/div&gt;  &lt;/div&gt;  &lt;div&gt;&lt;/div&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-NEB-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Bâtiments et construction
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2027</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-des-modeles-innovants-pour-des-quartiers-alliant-beaute-inclusivite-et-durabilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-des-modeles-innovants-pour-des-quartiers-alliant-beaute-inclusivite-et-durabilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD58" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>166124</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/2) - 2027</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/2) - 2027</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;81,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 81,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-02 : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-04 : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-08 : 2,9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,9 et 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-02: Faire progresser la bio-impression de cellules vivantes pour la médecine régénérative&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-04: Jumeaux humains virtuels (VHT) pour une aide à la décision clinique intégrée dans la prévention et le diagnostic&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-08: Vers une intelligence artificielle générale (AGI) pour les soins de santé&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD59" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>166125</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel conjoint entre la nouvelle facilité « Bauhaus européen » et la mission « Pacte pour les sols en Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel conjoint entre la nouvelle facilité « Bauhaus européen » et la mission « Pacte pour les sols en Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;15 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-NEB-2027-02-NEB-SOIL-01 : Réduire l&amp;#039;imperméabilisation des sols grâce à une conception urbaine et territoriale durable dans le cadre du nouveau Bauhaus européen&lt;/div&gt;  &lt;/div&gt;  &lt;div&gt;&lt;/div&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-conjoint-entre-la-nouvelle-facilite-bauhaus-europeen-et-la-mission-pacte-pour-les-sols-en-europe-2027/</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-conjoint-entre-la-nouvelle-facilite-bauhaus-europeen-et-la-mission-pacte-pour-les-sols-en-europe-2027/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD60" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>165720</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Cancer » - 2026</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Cancer » - 2026</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;124,19 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 124,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-01: 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-02: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-03: 22,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-04: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-05: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-06: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-07: 25 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-01 : Modèles de jumeaux humains virtuels (VHT) pour la recherche sur le cancer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-02 : Microbiome pour la prédiction précoce du cancer avant l&amp;#039;apparition de la maladie&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-03 : Essais cliniques pragmatiques visant à optimiser les interventions immunothérapeutiques pour les patients atteints de cancers réfractaires&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-04 : Soins palliatifs plus précoces et plus précis&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-05 : Améliorer la santé mentale des jeunes survivants du cancer grâce au Centre numérique européen pour les patients atteints de cancer (ECPDC)&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-06 : Développement d&amp;#039;un programme de renforcement des capacités de recherche sur le cancer avec et pour l&amp;#039;Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-07 : Améliorer la qualité de vie des patients âgés atteints d&amp;#039;un cancer&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-cancer-2026/</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-cancer-2026/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD61" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>165721</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;94,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l’appel : 94,8 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-01-two-stage: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-02-two-stage: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-03-two-stage: 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-04-two-stage: 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-05-two-stage: 12.8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-06-two-stage: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;&lt;span&gt;Montant de la subvention&lt;/span&gt; &lt;span&gt;: entre 5,5 millions et 12 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-01-deux étapes : Laboratoires vivants pour améliorer la santé des sols dans les régions biogéographiques continentale, de la mer Noire, pannonienne et steppique&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-02-deux étapes : Laboratoires vivants pour co-créer des solutions visant à réduire l&amp;#039;eutrophisation due à l&amp;#039;agriculture&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-03-deux étapes : L&amp;#039;agroforesterie pour la santé des sols à l&amp;#039;échelle du paysage&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-04-deux étapes : Recherche participative sur la santé des communautés en contact avec des sols pollués&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-05-deux étapes : Biotechnologies innovantes pour restaurer la santé des sols et améliorer la compétitivité et la résilience agricoles&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-06-deux étapes : Facteurs et conséquences à long terme de la dégradation des sols : tirer les leçons du passé pour améliorer la santé future des sols&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-05-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-leurope-2027/</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-l-apos-europe-2027/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD62" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>165722</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2026</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2026</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;33 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 33 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-01: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-02: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-03: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-04: 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-01 : Surveillance de la santé des sols dans la pratique : donner aux parties prenantes les moyens d&amp;#039;échantillonner, d&amp;#039;analyser et d&amp;#039;interpréter les indicateurs de santé des sols&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-02 : Résistance aux antimicrobiens et biosynthèse des antibiotiques dans les sols : développer une compréhension approfondie et des stratégies de lutte à l&amp;#039;aide d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-03 : Favoriser les initiatives d&amp;#039;innovation ouvertes et centrées sur l&amp;#039;utilisateur afin d&amp;#039;améliorer la santé des sols en Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-04 : Tirer parti des expériences de terrain à long terme et d&amp;#039;autres ensembles de données pour développer des systèmes d&amp;#039;aide à la décision basés sur l&amp;#039;IA pour une gestion durable des sols&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-05&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-leurope-2026/</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-l-apos-europe-2026/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>165724</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Recherche et innovation au service du pacte industriel propre - 2026</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Recherche et innovation au service du pacte industriel propre - 2026</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;275 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 275 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2026-01-01 : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2026-01-02 : 150 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 15 et 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-CID-2026-01-01 : R&amp;amp;I en faveur du pacte industriel propre : décarbonisation des industries à forte intensité énergétique (IA) (partenariats Processes4Planet et Clean Steel)&lt;/div&gt;  &lt;/div&gt;&lt;/li&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-CID-2026-01-02 : Recherche et innovation au service du pacte industriel propre : technologies propres pour l&amp;#039;action climatique&lt;/div&gt;  &lt;/div&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Biodiversité
+Bâtiments et construction
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-recherche-et-innovation-au-service-du-pacte-industriel-propre-2026/</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-recherche-et-innovation-au-service-du-pacte-industriel-propre-2026/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD64" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>165725</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - R&amp;amp;I en faveur du pacte pour une industrie propre - 2027</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - R&amp;amp;I en faveur du pacte pour une industrie propre - 2027</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;265 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 265 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2027-01-01 : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2027-01-02 : 140 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 15 millions et 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2027-01-01 : R&amp;amp;I en faveur du pacte pour une industrie propre : décarbonisation des industries à forte intensité énergétique (IA) (partenariats Processes4Planet et Clean Steel)&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2027-01-02 : R&amp;amp;I en faveur du pacte pour une industrie propre : technologies propres pour l&amp;#039;action climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-1-general-introduction_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2027</t>
+        </is>
+      </c>
+      <c r="Q65" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-ri-en-faveur-du-pacte-pour-une-industrie-propre-2027/</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-r-amp-i-en-faveur-du-pacte-pour-une-industrie-propre-2027/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD65" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>155571</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Cofinancer des projets visant à former des juges nationaux dans le cadre de l'application des règles de concurrence européennes</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - SMP - Programme du marché unique</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>SMP - Formation des juges nationaux au droit européen de la concurrence - 2023</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
+ SMP - Programme du Marché Unique - 2021-2027
+ &lt;br /&gt;
 &lt;/p&gt;
+SMP - Le programme du marché unique vise à renforcer la gouvernance du marché unique de l&amp;#039;UE.
 &lt;p&gt;
- Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
-[...46 lines deleted...]
- Les projets éligibles couvrent :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;efficacité énergétique dans les bâtiments résidentiels et non résidentiels
-[...11 lines deleted...]
-  les réseaux intelligents
+  Budget total de l&amp;#039;appel : 1 million d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant de la subvention : entre 50,000 et 300,000 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux de cofinancement : jusqu&amp;#039;à 90% du total des coûts éligibles
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- ELENA aide les particuliers et les associations de propriétaires à préparer et à réaliser des rénovations d&amp;#039;efficacité énergétique et des projets axés sur les énergies renouvelables dans les bâtiments résidentiels.
+ &lt;span&gt;
+  &lt;strong&gt;
+   Objectifs
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer des projets visant à former des juges nationaux dans le cadre de l&amp;#039;application des règles de concurrence européennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir une application cohérente et homogène du droit européen de la concurrence par les tribunaux nationaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Priorités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Priorité 1 : Formations sur l&amp;#039;application des articles 101 et 102 du TFUE et du droit dérivé pertinent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 2 : Formations axées sur les garanties procédurales et l&amp;#039;application effective du droit européen de la concurrence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 3 : Formations axées sur les lois nationales mettant en œuvre la directive 2014/104 sur les actions en dommages et intérêts en matière d&amp;#039;ententes et d&amp;#039;abus de position dominante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 4 : Formations axées sur les principes économiques sous-jacents du droit de la concurrence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 5 : Formations axées sur l&amp;#039;application du droit de la concurrence dans les secteurs réglementés (tels que l&amp;#039;énergie, les télécommunications, les produits pharmaceutiques) et les marchés numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité 6 : Formation sur les aides d&amp;#039;État et le rôle des tribunaux nationaux en matière d&amp;#039;application de la législation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ &lt;strong&gt;
+  Parmi les actions financées
+ &lt;/strong&gt;
+&lt;/span&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séminaires et ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;span&gt;
+  Informations complémentaires
+ &lt;/span&gt;
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cet appel à propositions est un appel à propositions ouvert.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée initiale de l&amp;#039;action : 24 mois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Être une personne morale
+  &lt;/li&gt;
+  &lt;li&gt;
+   Être une entité publique ou privée
+  &lt;/li&gt;
+  &lt;li&gt;
+   Être une entité à but non lucratif
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pays éligibles au programme:
+   &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/guidance/list-3rd-country-participation_smp_en.pdf" rel="noopener" target="_blank"&gt;
+    Cliquez ici
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/wp-call/2023/call-fiche_smp-comp-2023-judg_en.pdf</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;
+  COMPTRAINING-JUDGES&amp;#64;ec.europa.eu
+ &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Sont concernés :
+ Lignes directrices (EN)
  &lt;br /&gt;
-&lt;/p&gt;
-[...36 lines deleted...]
-  Exemples de projets en cours
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/wp-call/2023/call-fiche_smp-comp-2023-judg_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-  Exemples de projets achevés
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/smp-comp-2023-judg?tenders&amp;#61;false&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43252476&amp;amp;programmePart&amp;#61;&amp;amp;pageNumber&amp;#61;3" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;</t>
-[...24 lines deleted...]
- C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...22 lines deleted...]
-  le formulaire de préadmission
+ Site web de la DG
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/internal-market-industry-entrepreneurship-and-smes_en" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
- .
-[...4 lines deleted...]
-  https://www.eib.org/fr/products/advising/elena/index.htm
+ &lt;br /&gt;
+ Information &amp;#43;
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/funding-tenders/find-funding/eu-funding-programmes/single-market-programme/overview_en#:~:text&amp;#61;The%20Single%20Market%20Programme%20(SMP,governance%20of%20the%20single%20market." rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/337d-smp-formation-des-juges-nationaux-au-droit-eu/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD2" s="0" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD66" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>161007</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets sportifs</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus+ - Sport 2024 - 2024</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Erasmus&amp;#43; - 2021-2027&lt;br /&gt;ERASMUS PLUS – Action clé 2 : coopération entre organisations et établissements - 2021-2027&lt;/p&gt;Erasmus&amp;#43; - Le programme Erasmus&amp;#43; vise à offrir à environ 10 millions d&amp;#039;Européens la possibilité d&amp;#039;acquérir des compétences et de se développer sur le plan personnel, socio-éducatif et professionnel par le biais d&amp;#039;études, de formations, d&amp;#039;expériences professionnelles ou d&amp;#039;activités liées à la jeunesse et au sport tout au long de la période de programmation 2021-2027.&lt;ul&gt;    &lt;li&gt;Montant par topic :  &lt;ul&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SNCESE : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SSCP : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SCP : 34,170,000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;em&gt;Cette subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Attirer et élargir l&amp;#039;accès au programme pour les nouveaux arrivants, les organisations moins expérimentées et les acteurs à petite échelle&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;inclusion des groupes cibles ayant moins d&amp;#039;opportunités&lt;/li&gt;    &lt;li&gt;Soutenir la citoyenneté européenne active et apporter la dimension européenne au niveau local&lt;/li&gt;    &lt;li&gt;Répondre aux besoins et priorités communs dans les domaines de l&amp;#039;éducation, de la formation, de la jeunesse et du sport&lt;/li&gt;    &lt;li&gt;Encourager des modes de vie sains pour tous&lt;/li&gt;    &lt;li&gt;Lutter contre la discrimination dans le sport, y compris l&amp;#039;égalité entre les hommes et les femmes&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;organisation d&amp;#039;événements sportifs ayant une dimension européenne dans les domaines suivants (bénévolat dans le sport, inclusion sociale par le sport, lutte contre la discrimination dans le sport, y compris l&amp;#039;égalité des sexes, encouragement de modes de vie sains pour tous)&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Le présent appel à propositions est un appel à propositions ouvert.&lt;/li&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : entre 6 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;TOPICS&lt;/span&gt; :   Ouvert  &lt;ul&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SNCESE : Manifestations sportives européennes à but non lucratif&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SSCP : Partenariats à petite échelle&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SCP : Partenariats de coopération&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>Pays éligibles au programme :
+&lt;a href="https://erasmus-plus.ec.europa.eu/node/26/printable/pdf" rel="nofollow noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://erasmus-plus.ec.europa.eu/sites/default/files/2023-11/2024-Erasmus%2BProgramme-Guide_EN.pdf</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;eacea-sport&amp;#64;ec.europa.eu&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Lignes directrices&lt;br /&gt; &lt;a href="https://erasmus-plus.ec.europa.eu/sites/default/files/2023-11/2024-Erasmus%2BProgramme-Guide_EN.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Autres documents de l&amp;#039;appel&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search?tenders&amp;#61;false&amp;amp;callIdentifier&amp;#61;ERASMUS-SPORT-2024" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Site de l&amp;#039;agence exécutive&lt;br /&gt; &lt;a href="https://www.eacea.ec.europa.eu/index_fr" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Information &amp;#43;&lt;br /&gt; &lt;a href="https://erasmus-plus.ec.europa.eu/about-erasmus/what-is-erasmus" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1c22-erasmus-sport-2024-2024/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD67" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
-[...6 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>161036</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d'audience internationale</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Europe Créative</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>CREA - Co-développement européen - 2024</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme Europe Créative 2021-2027&lt;br /&gt;EUROPE CREATIVE - (2) Volet Média&lt;/p&gt;&lt;p&gt;Europe créative - Europe créative vise à préserver, développer et promouvoir la diversité et le patrimoine culturels et linguistiques européens et à accroître la compétitivité et le potentiel économique des secteurs culturels et créatifs, en particulier le secteur audiovisuel.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : dépend du nombre de bénéficiaires éligibles faisant partie du consortium&lt;/li&gt;    &lt;li&gt;Taux de cofinancement : jusqu&amp;#039;à 70% du total des coûts éligibles&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Objectif&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d&amp;#039;audience internationale.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Le présent appel à propositions est un appel à propositions ouvert.&lt;/li&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : jusqu&amp;#039;à 30 mois&lt;br /&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>Pays éligibles au programme:
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;EACEAMEDIA-CODEV&amp;#64;ec.europa.eu&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Lignes directrices (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Autres documents de l&amp;#039;appel (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/crea-media-2024-codev?tenders&amp;#61;false&amp;amp;programmePart&amp;#61;&amp;amp;pageNumber&amp;#61;58" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Site web de l&amp;#039;agence&lt;br /&gt; &lt;a href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Information &amp;#43;&lt;br /&gt; &lt;a href="https://culture.ec.europa.eu/creative-europe" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6b3b-crea-co-developpement-europeen-2024/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD68" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>154066</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Faciliter la mise en œuvre de la planification de l'espace maritime dans l'UE</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>FEAMPA - Projets de planification de l'espace maritime (MSP) - 2023</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Max : 78</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Fonds européen pour les affaires maritimes, la pêche et l&amp;#039;aquaculture - vise à soutenir le Green Deal de l&amp;#039;UE et une économie bleue durable en mettant en œuvre des actions dans le domaine de la politique maritime de l&amp;#039;Union, de la politique commune de la pêche et du programme de gouvernance internationale des océans de l&amp;#039;UE.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Budget total de l&amp;#039;appel : 4 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
   Montant de la subvention : entre 1 million et 2,5 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
   Taux de co-financement : jusqu&amp;#039;à 80% du total des
   &lt;span&gt;
    &lt;span&gt;
     coûts
    &lt;/span&gt;
   &lt;/span&gt;
   éligibles
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  &lt;strong&gt;
   Objectifs
@@ -685,272 +9028,272 @@
  &lt;li&gt;
   Activités spécifiques visant à mettre en œuvre les dispositions de l&amp;#039;article 10 de la directive MSP (utilisation et partage des données)
  &lt;/li&gt;
  &lt;li&gt;
   Activités spécifiques visant à mettre en œuvre les dispositions de l&amp;#039;article 11 de la directive sur la planification de l&amp;#039;espace maritime (coopération entre les États membres)
  &lt;/li&gt;
  &lt;li&gt;
   Activités spécifiques visant à mettre en œuvre les dispositions de l&amp;#039;article 12 de la directive sur la planification de l&amp;#039;espace maritime (coopération avec les pays tiers)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  &lt;strong&gt;
   Informations complémentaires
  &lt;/strong&gt;
 &lt;/span&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cet appel à propositions est un appel à propositions ouvert.
  &lt;/li&gt;
  &lt;li&gt;
   Durée initiale de l&amp;#039;action : entre 24 et 48 mois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire
 International
 Mers et océans</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une personne morale
  &lt;/li&gt;
  &lt;li&gt;
   Être une entité publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Être approuvé par les autorités publiques ou les organismes chargés de la planification de l&amp;#039;espace maritime au niveau national dans les États membres côtiers concernés
  &lt;/li&gt;
  &lt;li&gt;
   Être une autorité publique ou un organisme chargé de la planification de l&amp;#039;espace maritime d&amp;#039;un État membre côtier
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pays non membres de l&amp;#039;UE éligibles au programme :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pays de l&amp;#039;Atlantique,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Pays de la mer Baltique,
  &lt;/li&gt;
  &lt;li&gt;
   Pays de la Mer Noire,
  &lt;/li&gt;
  &lt;li&gt;
   Pays de la Mer du Nord,
  &lt;/li&gt;
  &lt;li&gt;
   Pays méditerranéens
  &lt;/li&gt;
  &lt;li&gt;
   Pays dont les eaux sont adjacentes aux régions ultrapériphériques de l&amp;#039;UE
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/emfaf/wp-call/2023/call-fiche_emfaf-2023-pia-msp_en.pdf</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;
   cinea-emfaf-calls&amp;#64;ec.europa.eu
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/emfaf/wp-call/2023/call-fiche_emfaf-2023-pia-msp_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/emfaf-2023-pia-msp?tenders&amp;#61;false&amp;amp;callIdentifier&amp;#61;EMFAF-2023-PIA-MSP" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de l&amp;#039;agence exécutive
  &lt;br /&gt;
  &lt;a href="https://cinea.ec.europa.eu/index_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information&amp;#43;
  &lt;br /&gt;
  &lt;a href="https://cinea.ec.europa.eu/programmes/european-maritime-fisheries-and-aquaculture-fund_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/072f-feampa-projets-de-planification-de-lespace-ma/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD3" s="1" t="inlineStr">
+      <c r="AD69" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>12/11/2023</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>152558</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>HEU - Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal - 2024</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.6 Alimentation, bioéconomie, ressources naturelles, agriculture et environnement - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Horizon Europe vise à renforcer la base scientifique et technologique de l&amp;#039;UE et l&amp;#039;Espace européen de la recherche (EER), à stimuler la capacité d&amp;#039;innovation, la compétitivité et l&amp;#039;emploi en Europe, et à répondre aux priorités des citoyens, en soutenant notre modèle et nos valeurs socio-économiques.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 133,5 millions d&amp;#039;euros
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Budget total de l&amp;#039;appel : 133,5 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
   Montant par topic :
@@ -1064,113 +9407,113 @@
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-7: Améliorer les conditions de travail et renforcer la force de travail grâce aux technologies numériques et de données - le potentiel de la robotique et de la réalité augmentée dans l&amp;#039;agriculture
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-8: Élargir les résultats du groupe opérationnel du EIP au-delà des frontières au moyen de réseaux thématiques afin de compiler et de partager les connaissances prêtes à être mises en pratique.
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-9: Des réseaux thématiques pour compiler et partager des connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-10: Réseaux thématiques sur l&amp;#039;agriculture biologique pour compiler et partager les connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-11: Réseaux thématiques sur la biodiversité pour compiler et partager les connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-12: Développement de réseaux consultatifs de l&amp;#039;UE dans le domaine de la sylviculture
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-13: Développement de réseaux de conseil de l&amp;#039;UE sur les systèmes d&amp;#039;élevage durables
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Santé
 Technologies numériques et numérisation
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  (EN)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
@@ -1180,875 +9523,145 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la DG
  &lt;br /&gt;
  &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/944c-heu-gouvernance-innovante-observations-enviro/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD4" s="1" t="inlineStr">
+      <c r="AD70" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>22/10/2023</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="E5" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>147307</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la transition écologique et numérique : sciences du climat et réponses</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Sciences du climat et réponses - 2024</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
-[...729 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.5 Climat, Energie et Mobilité - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Le cluster &amp;#34;Climate Energy and Mobility&amp;#34; vise à accélérer la double transition verte et numérique et la transformation associée de notre économie, de notre industrie et de notre société en vue d&amp;#039;atteindre la neutralité climatique en Europe d&amp;#039;ici 2050.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Budget détaillé par topic ci-après
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Budget total de l&amp;#039;appel : 103 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
   Budget total par topic :
   &lt;ul&gt;
    &lt;li&gt;
@@ -2135,106 +9748,106 @@
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-01: Amélioration de la quantification et de la compréhension des émissions et des puits de méthane naturels et anthropiques
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-02 : Glaces continentales, y compris la couverture neigeuse, les glaciers, les nappes glaciaires et le pergélisol, et leur interaction avec le changement climatique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-03: La science du paléoclimat pour une meilleure compréhension de l&amp;#039;évolution à court et à long terme du système terrestre
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-04: Boîte à outils améliorée pour l&amp;#039;évaluation des impacts climatiques et environnementaux des politiques commerciales
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-05: Prochaine génération de trajectoires à faibles émissions et résilientes au changement climatique et NDCs pour un avenir aligné sur l&amp;#039;Accord de Paris
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-06: Le rôle de la prospective du changement climatique pour l&amp;#039;approvisionnement en matières premières primaires et secondaires
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-07: Quantification du rôle des principaux écosystèmes terrestres dans le cycle du carbone et les effets climatiques connexes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-8-climate-energy-and-mobility_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-8-climate-energy-and-mobility_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-cl5-2024-d1-01-04;callCode&amp;#61;HORIZON-CL5-2024-D1-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;0,1,2,8;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="nofollow noopener" target="_blank"&gt;
@@ -2242,140 +9855,140 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site de la Direction générale
  &lt;br /&gt;
  &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_en" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-5-climate-energy-and-mobility_en" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e536-horizon-europe-sciences-du-climat-et-reponses/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD71" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>13/08/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>145963</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Développer des pôles d'excellence pour renforcer les liens entre la science et les entreprises</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>HEU - Pôles d'excellence - 2023</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Pôles d&amp;#039;excellence visant à renforcer les liens entre la science et les entreprises.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Budget détaillé par topic ci-dessous
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Montant par topic :
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-WIDERA-2023-ACCESS-07-01 : 60 millions d&amp;#039;euros
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
@@ -2402,248 +10015,970 @@
 &lt;strong&gt;
  De même, les appels précisent les bénéficiaires attendus :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
  &lt;/li&gt;
  &lt;li&gt;
   Projets mono-bénéficiaires, impliquant une seule organisation
  &lt;/li&gt;
  &lt;li&gt;
   Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  TOPICS :
 &lt;/span&gt;
 A venir
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-WIDERA-2023-ACCESS-07-01 : Pôles d&amp;#039;excellence
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche
 Industrie</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-WIDERA-2023-ACCESS-07;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;null;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;callTopicSearchTableState" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la Direction générale
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/index_en"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e90-horizon-europe-poles-dexcellence-2023/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD10" s="1" t="inlineStr">
+      <c r="AD72" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>23/07/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>149775</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’accès des Petites Villes de Demain aux financements verts pour concrétiser leurs projets</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+EUROPE - InvestEU</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>PVD+ : un appui pour mobiliser les financements verts dans les PVD</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les collectivités de moins de 20 000 habitants s&amp;#039;inscrivant dans le cadre du programme Petites villes de demain ayant signé la convention cadre PVD peuvent bénéficier de cette offre de la Banque des Territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif : faciliter le passage à l&amp;#039;opérationnel des communes concernées en leur permettant d&amp;#039;accéder plus facilement aux financements verts.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans vos projets de transformation écologique et énergétique afin d&amp;#039;intégrer les critères verts qui seront déterminants pour l&amp;#039;obtention de financements.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Identification des financements éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préconisations techniques et financières pour optimiser la capacité des projets à mobiliser les financements verts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la préparation des dossiers de demande de financements si nécessaire
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/offre-pvd-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pdvplus_vert_psat</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/offre-pvd-plus?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;pvdplus&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;pvdplus_oat"&gt;
+   Contactez-nous via le formulaire de sollicitation disponible ici
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2154-faciliter-lacces-des-petites-villes-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>12/09/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>132670</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions innovantes nécessaires à la transformation du système alimentaire</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Gouvernance innovante, des observations environnementales et solutions numériques pour soutenir le Green Deal - 2024</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association
+Entreprise privée
+Recherche</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - 2.6 Alimentation, bioéconomie, ressources naturelles, agriculture et environnement - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Gouvernance innovante, observations environnementales et solutions numériques à l&amp;#039;appui du Green Deal visant à accélérer et à maîtriser les solutions innovantes nécessaires à la transformation du système alimentaire et à la mise en œuvre de solutions durables.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Budget détaillé par topic ci-après
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Montant par topic:
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-1 : 60 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-10 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-11 : 3 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-12 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-13 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-2 : 3.5 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-3 : 3 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-4 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-5 : 19 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-6 : 8 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-7 : 15 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-8 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-9 : 6 millions d&amp;#039;euros
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ TOPICS
+&lt;/span&gt;
+:   A venir
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-1 : Activités supplémentaires pour le partenariat européen pour une économie bleue neutre du point de vue climatique, durable et productive
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-2 : Écosystèmes régionaux d&amp;#039;innovation pour favoriser la transformation du système alimentaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-3 : Le rôle des médias grand public, des médias sociaux et du marketing dans la promotion de modes de consommation sains et durables et la manière d&amp;#039;encourager les bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-4 : Soutien à l&amp;#039;Alliance atlantique pour la recherche et l&amp;#039;innovation dans le domaine des océans et à sa déclaration
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-5 : Personnalisation/pré-opérationnalisation de prototypes de services aux utilisateurs finaux dans le domaine de l&amp;#039;adaptation au changement climatique et de l&amp;#039;atténuation de ses effets
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-6 : Développer des applications innovantes pour soutenir le Green Deal européen, en s&amp;#039;appuyant sur des données météorologiques par satellite
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-7 : Améliorer les conditions de travail et renforcer la force de travail grâce aux technologies numériques et de données - le potentiel de la robotique et de la réalité augmentée dans l&amp;#039;agriculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-8 : Élargir les résultats des groupes opérationnels du PEI au-delà des frontières au moyen de réseaux thématiques afin de compiler et de partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-9 : Réseaux thématiques pour compiler et partager les connaissances prêtes à l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-10 : Réseaux thématiques sur l&amp;#039;agriculture biologique pour compiler et partager des connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-11 : Réseaux thématiques sur la biodiversité pour compiler et partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-12 : Développer les réseaux consultatifs de l&amp;#039;UE sur la sylviculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-13 : Développer les réseaux consultatifs de l&amp;#039;UE sur les systèmes d&amp;#039;élevage durables
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etats membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf" rel="noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL6-2024-GOVERNANCE-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,2,8;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction Générale (EN)
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43; (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2be-horizon-europe-gouvernance-innovante-des-obse/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD74" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>132685</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l'innovation</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Horizon Europe - Echange de personnel MSCA - 2023</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 1.2 Actions Marie Sklodowska-Curie - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - MSCA Staff Exchanges 2023 visant à promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l&amp;#039;innovation par l&amp;#039;échange de personnel et le partage de connaissances et d&amp;#039;idées à toutes les étapes de la chaîne d&amp;#039;innovation
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+78,5 millions d&amp;#039;euros
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf"&gt;
+ Cliquez ici
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-se-01-01;callCode&amp;#61;null;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43108473;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355211;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction Générale pour la Recherche et l&amp;#039;Innovation
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43; (EN)
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb03-horizon-europe-echange-de-personnel-msca-2023/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD75" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>131407</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Développer des technologies numériques et émergentes pour la compétitivité en  adéquation avec le Pacte Vert</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Horizon Europe - Technologies numériques et émergentes pour la compétitivité et l'adéquation avec le Pacte Vert - 2024</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.4 Numérique, Industrie et Espace - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Technologies numériques et émergentes au service de la compétitivité et de l&amp;#039;adaptation au Pacte Vert qui vise à réaliser et à exploiter des avancées majeures dans le domaine de la science et de la technologie, à maintenir l&amp;#039;excellence scientifique de l&amp;#039;Europe et à garantir la souveraineté de ces technologies clés qui devraient avoir une incidence sur la société en contribuant à relever les grands défis sociétaux touchant à l&amp;#039;environnement.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Budget détaillé par topic ci-après
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Montant par topic :
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : 15 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
@@ -2698,99 +11033,99 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  TOPICS
 &lt;/span&gt;
 :   A venir
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : Usine d&amp;#039;innovation photonique pour l&amp;#039;Europe (Partenariat photonique) (IA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-04 : Leadership industriel en matière d&amp;#039;IA, de données et de robotique au service de la compétitivité et de la transition écologique (Partenariat IA, données et robotique) (IA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-54 : Photonique intelligente pour la communication, la détection et l&amp;#039;accès conjoints partout (Partenariat Photonique) (RIA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-22: Fondamentaux du génie logiciel (RIA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-03: Nouveaux paradigmes et approches, vers des robots alimentés par l&amp;#039;IA - changement d&amp;#039;étape dans la fonctionnalité (Partenariat IA, données et robotique) (RIA)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL4-2024-DIGITAL-EMERGING-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43120193;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355292;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="noopener" target="_blank"&gt;
@@ -2798,788 +11133,339 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la Direction Générale (EN)
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43; (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
   Cliquez ici
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e0ee-horizon-europe-technologies-numeriques-et-eme/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD11" s="1" t="inlineStr">
+      <c r="AD76" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>12/03/2023</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="E12" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>166285</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>SOCPL – Mesures d&amp;apos;information et de formation pour les organisations de travailleurs – 2026</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>SOCPL – Mesures d&amp;apos;information et de formation pour les organisations de travailleurs – 2026</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...8 lines deleted...]
-Entreprise privée
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...157 lines deleted...]
-      <c r="O12" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;SOCPL - Lignes de prérogatives sociales et de compétences spécifiques - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;6 670 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 6 670 000 euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 150 000 et 700 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Renforcer la capacité des organisations de travailleurs (dans les États membres et les pays candidats) à aborder, au niveau européen/transnational, les défis liés aux changements des conditions d&amp;#039;emploi et de travail ainsi qu&amp;#039;aux défis liés à leur participation effective au dialogue social.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : actions visant à préparer les négociations d&amp;#039;accords autonomes de partenaires sociaux à conclure au niveau européen et à soutenir leur mise en œuvre au niveau national&lt;/li&gt;    &lt;li&gt;Priorité 2 : actions liées à la mise en œuvre des programmes de travail des comités européens de dialogue social existants&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Conférences&lt;/li&gt;    &lt;li&gt;Séminaires&lt;/li&gt;    &lt;li&gt;Tables-rondes&lt;/li&gt;    &lt;li&gt;Etudes&lt;/li&gt;    &lt;li&gt;Sondages&lt;/li&gt;    &lt;li&gt;Formations&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi et enregistré dans l&amp;#039;un des pays éligibles à savoir :  &lt;ul&gt;    &lt;li&gt;Etats membres de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;Pays tiers (à l&amp;#039;exception du coordinateur et du candidat unique) :  &lt;ul&gt;    &lt;li&gt;Pays candidats : Albanie, Bosnie-Herzégovine, Géorgie, Moldavie, Monténégro, Macédoine du Nord, Serbie, Turquie et Ukraine&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition.&lt;/li&gt;    &lt;li&gt;Les candidatures émanant tant de candidats individuels que de consortiums sont autorisées.&lt;/li&gt;    &lt;li&gt;Les candidats individuels doivent être une organisation de partenaires sociaux représentant les travailleurs au niveau européen&lt;/li&gt;    &lt;li&gt;Consortiums : un consortium d&amp;#039;au moins deux candidats (bénéficiaires ; pas d&amp;#039;entités affiliées ni de partenaires associés), qui remplit les conditions suivantes, doit être constitué :  &lt;ul&gt;    &lt;li&gt;le coordinateur doit être une organisation de partenaires sociaux représentant les travailleurs au niveau européen, national ou régional&lt;/li&gt;    &lt;li&gt;lorsque le coordinateur est une organisation de partenaires sociaux au niveau national ou régional, le consortium doit comprendre au moins :  &lt;ul&gt;    &lt;li&gt;une organisation issue d&amp;#039;un pays éligible différent de celui du coordinateur, et&lt;/li&gt;    &lt;li&gt;une organisation de partenaires sociaux au niveau européen&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée : entre 12 et 36 mois.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EMPL-VP-INFO-TRAINING&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/socpl/wp-call/2026/call-fiche_socpl-2026-info-wk_en.pdf"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/SOCPL-2026-INFO-WK"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://employment-social-affairs.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/socpl" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="S12" s="1" t="inlineStr">
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2026</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/socpl-mesures-dinformation-et-de-formation-pour-les-organisations-de-travailleurs-2026/</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/socpl-mesures-d-apos-information-et-de-formation-pour-les-organisations-de-travailleurs-2026/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD12" s="1" t="inlineStr">
+      <c r="AD77" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-[...229 lines deleted...]
-      <c r="A14" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>112001</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F14" s="1" t="inlineStr">
+      <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J78" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3624,161 +11510,3972 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD78" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>166397</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>FONDS SOCIAL EUROPEEN + – Détachement de travailleurs : renforcer la coopération administrative et l'accès à l'information</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>FONDS SOCIAL EUROPEEN + – Détachement de travailleurs : renforcer la coopération administrative et l&amp;apos;accès à l&amp;apos;information – 2026</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FSE&amp;#43; - Fonds Social Européen - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;4 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 350 000 et 1 300 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;   La subvention accordée peut être inférieure au montant demandé.   &lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir et promouvoir la coopération transfrontalière et transnationale&lt;/li&gt;    &lt;li&gt;Améliorer l&amp;#039;accessibilité, la transparence et la qualité des informations relatives aux conditions d&amp;#039;emploi à respecter et aux pratiques en vigueur dans les États membres, afin de contrôler et de faire respecter les dispositions de la directive sur le détachement des travailleurs&lt;/li&gt;    &lt;li&gt;Renforcer la base factuelle grâce à la collecte et à l&amp;#039;évaluation de données brutes, ainsi qu&amp;#039;à l&amp;#039;analyse spécifique du processus de détachement et des conditions de travail des travailleurs détachés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Programmes de formation&lt;/li&gt;    &lt;li&gt;Collecte et diffusion d&amp;#039;informations...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme FSE&amp;#43; (&lt;a title="Cliquez ici pour consulter la liste" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_esf-socpl_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici pour consulter la liste&lt;/u&gt;&lt;/a&gt;) ou pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entrera en vigueur avant la signature de la convention de subvention&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les chefs de file, les co-demandeurs et les entités affiliées doivent appartenir à l&amp;#039;une des catégories suivantes :  &lt;ul&gt;    &lt;li&gt;Autorités publiques&lt;/li&gt;    &lt;li&gt;Organisations à but non lucratif (privées ou publiques)&lt;/li&gt;    &lt;li&gt;Centres/instituts de recherche&lt;/li&gt;    &lt;li&gt;Établissements d&amp;#039;enseignement supérieur&lt;/li&gt;    &lt;li&gt;Organisations de la société civile (OSC)&lt;/li&gt;    &lt;li&gt;Organisations de partenaires sociaux au niveau européen, national ou régional&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 3 entités (chef de file et co-demandeurs ; pas d&amp;#039;entités affiliées) établies et enregistrées dans au moins 3 États membres différents de l&amp;#039;UE doit être constitué.&lt;/li&gt;    &lt;li&gt;Les chefs de file et les co-demandeurs doivent être établis dans des États membres de l&amp;#039;UE et des pays de l&amp;#039;EEE.&lt;/li&gt;    &lt;li&gt;Les co-demandeurs peuvent également être établis dans des pays candidats associés et des pays candidats potentiels.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EMPL-ESF-2026-POW&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/esf/wp-call/2026/call-fiche_esf-2026-pow_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ESF-2026-POW" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://employment-social-affairs.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/esf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Revitalisation
+Emploi
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="Q79" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fond-social-europeen-detachement-de-travailleurs-renforcer-la-cooperation-administrative-et-lacces-a-linformation-2026/</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-social-europeen-detachement-de-travailleurs-renforcer-la-cooperation-administrative-et-l-apos-acces-a-l-apos-information-2026/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD79" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>166398</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>FONDS POUR LA SECURITE INTERIEURE (FSI) – Lutter contre le crime organisé</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>FONDS POUR LA SECURITE INTERIEURE (FSI) – Lutte contre le crime organisé – 2026</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FSI - Fonds pour la Sécurité Intérieure - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;16,55 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 16,55 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;ISF-2026-TF2-AG-OCDT — Criminalité organisée et trafic de drogue : 14 millions d&amp;#039;euros  ISF-2026-TF2-AG-THB — Trafic d&amp;#039;êtres humains : 2,55 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 3 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Le montant de la subvention accordée peut être inférieur au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Démanteler et perturber les réseaux criminels, leurs chefs de file et leurs complices, ainsi que plusieurs priorités de la stratégie de l&amp;#039;UE en matière de lutte contre la drogue&lt;/li&gt;    &lt;li&gt;Démanteler les réseaux criminels organisés impliqués dans la traite des êtres humains (TEH) au sein de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : améliorer la connaissance des réseaux criminels&lt;/li&gt;    &lt;li&gt;Priorité 2 : faciliter les enquêtes transfrontalières&lt;/li&gt;    &lt;li&gt;Priorité 3 : faciliter les enquêtes financières&lt;/li&gt;    &lt;li&gt;Priorité 4 : soutenir les mesures de prévention de la criminalité et lutter contre l&amp;#039;infiltration criminelle&lt;/li&gt;    &lt;li&gt;Priorité 5 : renforcer les capacités de lutte contre la production et le trafic de drogue&lt;/li&gt;    &lt;li&gt;Priorité 6 : renforcer la préparation de l&amp;#039;UE et des États membres face aux menaces pour la sécurité liées à la drogue&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale  &lt;ul&gt;    &lt;li&gt;organisme public ou, sur mandat de l&amp;#039;autorité compétente, un organisme ou une agence d&amp;#039;exécution public ou non public d&amp;#039;un État membre participant au FSI&lt;/li&gt;    &lt;li&gt;des entités publiques ou privées à but non lucratif&lt;/li&gt;    &lt;li&gt;des entités à but lucratif&lt;/li&gt;    &lt;li&gt;des organisations internationales&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer) à l&amp;#039;exception du Danemark&lt;/li&gt;    &lt;li&gt;Pays tiers, pour autant qu&amp;#039;ils soient pertinents pour l&amp;#039;appel à propositions&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 entités (bénéficiaires ; pas d&amp;#039;entités affiliées) issus de 2 États membres participants différents doit être constitué.&lt;/li&gt;    &lt;li&gt;Les entités suivantes ne peuvent pas se porter candidates en tant que coordinateur :  &lt;ul&gt;    &lt;li&gt;les entités à but lucratif&lt;/li&gt;    &lt;li&gt;les organisations internationales&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : maximum 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si dûment justifiées et par le biais d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : HOME-ISF&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/isf/wp-call/2026-2027/call-fiche_isf-2026-tf2-ag-oc_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;ISF-2026-TF2-AG-OC" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://home-affairs.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/isf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="Q80" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-pour-la-securite-interieure-fsi-lutte-contre-le-crime-organise-2026/</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-pour-la-securite-interieure-fsi-lutte-contre-le-crime-organise-2026/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD80" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>166399</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>FONDS POUR LA SECURITE INTERIEURE (FSI) – Lutter contre la corruption</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>FONDS POUR LA SECURITE INTERIEURE (FSI) – Appel à propositions sur la lutte contre la corruption – 2026</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FSI - Fonds pour la Sécurité Intérieure - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 600 000 et 2 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;   La subvention accordée peut être inférieure au montant demandé.   &lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Prévenir et lutter contre la corruption, en soutenant les mesures visant à la fois à la prévenir et à la réprimer.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : renforcer les mesures de lutte contre la corruption au niveau transfrontalier et européen, notamment par la mise en œuvre des recommandations de l&amp;#039;UE en matière de lutte contre la corruption&lt;/li&gt;    &lt;li&gt;Priorité 2 : renforcer les capacités de prévention, de détection et de répression&lt;/li&gt;    &lt;li&gt;Priorité 3 : promouvoir l&amp;#039;intégrité et la résilience institutionnelle&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Formation&lt;/li&gt;    &lt;li&gt;Collecte de données&lt;/li&gt;    &lt;li&gt;Développement d&amp;#039;outils de suivi...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale  &lt;ul&gt;    &lt;li&gt;organismes publics ou, sur mandat de l&amp;#039;autorité compétente, un organisme ou une entité d&amp;#039;exécution, public ou non public, d&amp;#039;un État membre participant au FSI&lt;/li&gt;    &lt;li&gt;entités publiques ou privées à but non lucratif&lt;/li&gt;    &lt;li&gt;entités à but lucratif&lt;/li&gt;    &lt;li&gt;organisations internationales&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer), à l&amp;#039;exception du Danemark&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 2 entités (bénéficiaires ; non affiliés) issues de 2 pays éligibles différents doit être constitué.&lt;/li&gt;    &lt;li&gt;Les entités suivantes ne peuvent pas se porter candidates en tant que coordinateur :  &lt;ul&gt;    &lt;li&gt;les organisations internationales, quel que soit leur pays d&amp;#039;établissement ;&lt;/li&gt;    &lt;li&gt;les entités établies dans des pays non membres de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si dûment justifiées et par le biais d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : JUST-ISF-ANTICORRUPTION-CALL-1&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/isf/wp-call/2026-2027/call-fiche_isf-2026-tf2-ag-corrupt_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ISF-2026-TF2-AG-CORRUPT?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;ISF-2026-TF2-AG-CORRUPT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://commission.europa.eu/about/departments-and-executive-agencies/justice-and-consumers_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/isf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q81" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-pour-la-securite-interieure-fsi-appel-a-propositions-sur-la-lutte-contre-la-corruption-2026/</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-pour-la-securite-interieure-fsi-appel-a-propositions-sur-la-lutte-contre-la-corruption-2026/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD81" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>166401</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Faciliter les achats dans le cadre du Programme</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 1er appel à propositions pour des actions d&amp;apos;achats communs dans le cadre du Programme - 2026</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;90 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 90 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDIP-P-2026-FNLC-CPA-CDS: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDIP-P-2026-FNLC-CPA-AMEW: 60 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 20 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Faciliter l&amp;#039;acquisition commune de systèmes intégrés ou de leurs composants (notamment des capteurs, des effecteurs cinétiques ou non cinétiques – y compris les armes à énergie dirigée –, ainsi que des solutions de commandement et de contrôle)&lt;/li&gt;    &lt;li&gt;Contrer les véhicules aériens, terrestres, de surface ou sous-marins sans pilote, y compris ceux commandés à distance ou fonctionnant de manière autonome à l&amp;#039;aide de logiciels et de capteurs de pointe&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;acquisition commune de munitions, de missiles et d&amp;#039;autres armes explosives capables d&amp;#039;effectuer des frappes guidées, ou de leurs composants, contribuant ainsi au réapprovisionnement des stocks&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être un pouvoir adjudicateur, une organisation internationale, une structure pour les programmes d’armement européens (SPAE) ou l&amp;#039;Agence Européenne de Défense au sens des articles 11, 27 et 42 du Règlement EDIP&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidats individuels ne peuvent postuler que s&amp;#039;ils sont une SPAE.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 3 pouvoirs adjudicateurs issus de 3 différents Etats membres de l&amp;#039;UE ou pays associés au programme EDIP, dont au moins 2 doivent être des pouvoirs adjudicateurs issus de 2États membres de l&amp;#039;UE, doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 60 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-edip-p-2026-fnlc-cpa_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-EDIP-P-2026-FNLC-CPA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-1er-appel-a-propositions-pour-des-actions-dachats-communs-dans-le-cadre-du-programme-2026/</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-1er-appel-a-propositions-pour-des-actions-d-apos-achats-communs-dans-le-cadre-du-programme-2026/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD82" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>166402</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>FEAMPA – Sensibiliser sur les communautés arctiques, y compris les peuples autochtones</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>FEAMPA – Soutien à la sensibilisation sur les communautés arctiques, y compris les peuples autochtones – 2026</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FEAMPA - Fonds européen pour les affaires maritimes et la pêche et l’aquaculture- 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;300 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 300 000 euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 300 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Promouvoir le dialogue et la coopération avec les communautés locales de l&amp;#039;Arctique, y compris les peuples autochtones, afin de favoriser une gouvernance maritime et côtière plus intégrée&lt;/li&gt;    &lt;li&gt;Soutenir le développement économique durable et inclusif des communautés de l&amp;#039;Arctique, y compris les communautés autochtones, en mettant particulièrement l&amp;#039;accent sur les activités liées à l&amp;#039;économie bleue&lt;/li&gt;    &lt;li&gt;Renforcer les synergies avec les projets connexes existants&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : compétitivité et entrepreneurship au service du développement durable et de l&amp;#039;économie circulaire dans l&amp;#039;Arctique&lt;/li&gt;    &lt;li&gt;Priorité 2 : valorisation des savoirs locaux et autochtones dans l&amp;#039;innovation, les pratiques d&amp;#039;économie circulaire et le développement durable dans l&amp;#039;ensemble de l&amp;#039;Arctique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Services d&amp;#039;accompagnement aux entreprises&lt;/li&gt;    &lt;li&gt;Coaching&lt;/li&gt;    &lt;li&gt;Activités sur les réseaux sociaux&lt;/li&gt;    &lt;li&gt;Salons et expositions&lt;/li&gt;    &lt;li&gt;Ateliers...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays de l&amp;#039;EEE arctiques et pays non membres de l&amp;#039;UE : Norvège et Islande&lt;/li&gt;    &lt;li&gt;Être une organisation liée à l&amp;#039;Arctique, notamment :  &lt;ul&gt;    &lt;li&gt;organisation représentant les municipalités arctiques ;&lt;/li&gt;    &lt;li&gt;organisation de jeunesse arctique ;&lt;/li&gt;    &lt;li&gt;organisation des peuples autochtones de l&amp;#039;Arctique ;&lt;/li&gt;    &lt;li&gt;organisation économique arctique ;&lt;/li&gt;    &lt;li&gt;organisation politique arctique ;&lt;/li&gt;    &lt;li&gt;organisation de la société civile arctique&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 entités indépendantes, établies dans au moins 2 pays éligibles différents, doit être constitué.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un État membre de l&amp;#039;UE.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 30 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : cinea-emfaf-calls&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/emfaf/wp-call/2026/call-fiche_emfaf-2026-pia-arctic_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EMFAF-2026-PIA-ARCTIC" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/emfaf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Emploi
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2026</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/feampa-soutien-a-la-sensibilisation-sur-les-communautes-arctiques-y-compris-les-peuples-autochtones-2026/</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feampa-soutien-a-la-sensibilisation-sur-les-communautes-arctiques-y-compris-les-peuples-autochtones-2026/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD83" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>166403</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Continent de l'IA</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Continent de l&amp;apos;IA – 2026</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 8,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir les projets visant à tester des solutions numériques pour la transmission d&amp;#039;informations pertinentes au regard du respect de la législation européenne&lt;/li&gt;    &lt;li&gt;Tirer parti des technologies de pointe afin de garantir la sécurité et la confidentialité des données, ainsi que la conformité réglementaire&lt;/li&gt;    &lt;li&gt;Identifier les secteurs soumis à une charge administrative importante, tels que l&amp;#039;agriculture, l&amp;#039;environnement, l&amp;#039;industrie manufacturière, la santé et l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de minimum 3 entités indépendantes (bénéficiaires, pas d&amp;#039;entités affiliées) établies dans au moins 3 différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://european-union.europa.eu/contact-eu/write-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-ai-data-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-AI-DATA-10-COMPLIANCE" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-continent-de-lia-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-continent-de-l-apos-ia-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD84" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>166404</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Renforcer les compétences numériques avancées</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Compétences numériques avancées - 2026</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;12,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 12,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 7,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : maximum 3,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : maximum 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : maximum 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 50% du total des coûts éligibles  &lt;ul&gt;    &lt;li&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 100% du total des coûts éligibles&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Élargir l&amp;#039;offre de formation en intelligence artificielle dans le domaine de la santé, conçue conjointement par les établissements d&amp;#039;enseignement supérieur et de formation, les organismes de recherche et le secteur privé&lt;/li&gt;    &lt;li&gt;Mettre en place de nouvelles coalitions nationales pour les compétences et les emplois numériques ainsi que des plateformes nationales dans les États membres et les pays associés au programme DIGITAL qui n&amp;#039;en disposent pas encore&lt;/li&gt;    &lt;li&gt;Aider les start-ups et les PME européennes du secteur des technologies éducatives à transformer leurs concepts de solutions pédagogiques en applications et solutions abouties et pleinement testées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Formation&lt;/li&gt;    &lt;li&gt;Développement web&lt;/li&gt;    &lt;li&gt;Services, contenu et activités liées à la communauté&lt;/li&gt;    &lt;li&gt;Post-édition et localisation de contenu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : de minimum 5 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents dont au moins 4 candidats doivent être des coalitions nationales financées au titre des appels CEF-TC-2019-2, CEF-TC-2020-2 ou DIGITAL-2024-ADVANCED-DIGITAL-06-SKILLS, doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://european-union.europa.eu/contact-eu/write-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-skills-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;DIGITAL-2026-SKILLS-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43152860&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q85" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-competences-numeriques-avancees-2026/</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-competences-numeriques-avancees-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD85" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>166405</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Soutenir le programme Europe numérique</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Actions de soutien au programme - 2026</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,8 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1,8 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : 1,8 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Maximiser l&amp;#039;impact du programme Europe numérique et l&amp;#039;adoption de ses résultats par le biais d&amp;#039;un cadre opérationnel de diffusion et d&amp;#039;exploitation&lt;/li&gt;    &lt;li&gt;Tirer parti des efforts de diffusion et d&amp;#039;exploitation déjà mis en place au niveau du programme et les renforcer&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://europa.eu/european-union/contact/write-to-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-support-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-SUPPORT-10-DISSEMINATION" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P86" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q86" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-actions-de-soutien-au-programme-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-actions-de-soutien-au-programme-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD86" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>166406</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Accélérer l'utilisation optimale de la technologie</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Accélérer l&amp;apos;utilisation optimale de la technologie - 2026</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 1 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Garantir que les EDIC aient accès à un soutien juridique, opérationnel, de coordination et d&amp;#039;accompagnement complet&lt;/li&gt;    &lt;li&gt;Contribuer à la consolidation et à la durabilité à long terme des EDIC&lt;/li&gt;    &lt;li&gt;Améliorer la transparence, la sensibilisation et l&amp;#039;accès à des informations consolidées sur les EDIC, renforcer les liens avec la société, l&amp;#039;économie et la compétitivité européenne&lt;/li&gt;    &lt;li&gt;Soutenir la Commission et les États membres dans la création d&amp;#039;un pipeline stable de nouvelles initiatives EDIC&lt;/li&gt;    &lt;li&gt;Recueillir et générer des preuves pour soutenir l&amp;#039;analyse informant le développement stratégique futur d&amp;#039;un écosystème EDIC cohérent et résilient aligné sur les objectifs de la politique numérique de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les propositions doivent être soumises par :  &lt;ul&gt;    &lt;li&gt;un consortium européen d&amp;#039;infrastructures numériques déjà établi, en tant que demandeur unique, ou&lt;/li&gt;    &lt;li&gt;un consortium européen d&amp;#039;infrastructures de recherche déjà établi, en tant que demandeur unique, ou&lt;/li&gt;    &lt;li&gt;un consortium comprenant au moins un consortium européen d&amp;#039;infrastructures numériques déjà établi ou au moins un consortium européen d&amp;#039;infrastructures de recherche déjà établi. Le consortium peut inclure d&amp;#039;autres organisations privées et publiques concernées contribuant à la mise en œuvre de projets multinationaux.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CNECT-MCP-ACCELERATOR&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-bestuse-mcp-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-BESTUSE-MCP-10-HUB" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q87" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-accelerer-lutilisation-optimale-de-la-technologie-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-accelerer-l-apos-utilisation-optimale-de-la-technologie-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD87" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>166407</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>CERV – Soutenir l'application de la Charte des droits fondamentaux</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>CERV – Appel à propositions pour soutenir l&amp;apos;application de la Charte des droits fondamentaux de l&amp;apos;UE – 2026</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;CERV - Programme Citoyenneté, Egalité, Droits et Valeurs - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;26 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 26 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;CERV-2026-CHAR-LITI-CHARTER: 9,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;CERV-2026-CHAR-LITI-CIVIC: 16,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : minimum 75 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer les capacités des organisations de la société civile (OSC) et les sensibiliser à la Charte, tout en les aidant à mener des actions visant à garantir le respect de celle-ci&lt;/li&gt;    &lt;li&gt;Contribuer à la réalisation des objectifs d&amp;#039;un espace civique dynamique, sûr et propice, en améliorant le suivi de cet espace et en renforçant la protection des acteurs de la société civile, en particulier ceux qui font l&amp;#039;objet de restrictions, de menaces ou d&amp;#039;intimidations&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités de sensibilisation et de renforcement des capacités&lt;/li&gt;    &lt;li&gt;Formation&lt;/li&gt;    &lt;li&gt;Échange de bonnes pratiques&lt;/li&gt;    &lt;li&gt;Activités d&amp;#039;analyse&lt;/li&gt;    &lt;li&gt;Activités de communication...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour les chefs de file :  &lt;ul&gt;    &lt;li&gt;Être des personnes morales à but non lucratif (organismes privés)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Pour les co-demandeurs :  &lt;ul&gt;    &lt;li&gt;Être des personnes morales à but lucratif ou non lucratif (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Les organisations à but lucratif ne peuvent présenter leur candidature qu&amp;#039;en partenariat avec des organisations privées à but non lucratif&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Être établies dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt; Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EACEA-CERV&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cerv/wp-call/2026/call-fiche_cerv-2026-char-liti_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;CERV-2026-CHAR-LITI" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cerv" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="Q88" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/cerv-appel-a-propositions-pour-soutenir-lapplication-de-la-charte-des-droits-fondamentaux-de-lue-2026/</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cerv-appel-a-propositions-pour-soutenir-l-apos-application-de-la-charte-des-droits-fondamentaux-de-l-apos-ue-2026/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD88" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>166408</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>CERV – Appel à propositions pour le jumelage de villes</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>CERV – Appel à propositions pour le jumelage de villes – 2026</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;CERV - Programme Citoyenneté, Egalité, Droits et Valeurs - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 8 455 et 50 745 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;   &lt;/div&gt;  &lt;/div&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Favoriser les échanges entre les citoyens de différents pays, par le biais du jumelage de villes, afin de leur permettre de découvrir concrètement la richesse et la diversité du patrimoine commun de l&amp;#039;Union européenne&lt;/li&gt;    &lt;li&gt;Encourager la participation des citoyens à la vie démocratique&lt;/li&gt;    &lt;li&gt;Favoriser la coopération entre les municipalités et l&amp;#039;échange de bonnes pratiques&lt;/li&gt;    &lt;li&gt;Renforcer le rôle des collectivités locales et régionales dans le processus d&amp;#039;intégration européenne&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : promouvoir la citoyenneté active et la participation démocratique au niveau local&lt;/li&gt;    &lt;li&gt;Priorité 2 : sensibiliser aux valeurs, aux droits et aux normes démocratiques de l&amp;#039;Union européenne&lt;/li&gt;    &lt;li&gt;Priorité 3 : renforcer la résilience sociale et relever les défis locaux&lt;/li&gt;    &lt;li&gt;Priorité 4 : soutenir les actions communautaires visant à prévenir la violence et à sensibiliser à ce phénomène, notamment la violence domestique et la violence à l&amp;#039;égard des enfants&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Ateliers&lt;/li&gt;    &lt;li&gt;Conférences&lt;/li&gt;    &lt;li&gt;Formations&lt;/li&gt;    &lt;li&gt;Activités de sensibilisation&lt;/li&gt;    &lt;li&gt;Événements culturels, festivals, expositions...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être un organisme public ou une organisation à but non lucratif dotée de la personnalité juridique&lt;/li&gt;    &lt;li&gt;Être des villes/communes et/ou d&amp;#039;autres niveaux d&amp;#039;autorités locales, ou leurs comités de jumelage, ou d&amp;#039;autres organisations à but non lucratif représentant des autorités locales&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au programme CERV ou pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels l&amp;#039;accord entrera en vigueur avant la signature de la convention de subvention (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cerv/guidance/list-3rd-country-participation_cerv_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition.&lt;/li&gt;    &lt;li&gt;Seules les candidatures émanant d&amp;#039;un seul candidat sont autorisées (bénéficiaire unique).&lt;/li&gt;    &lt;li&gt;Les propositions doivent impliquer des municipalités d&amp;#039;au moins 2 pays éligibles, dont au moins 1 est un État membre de l&amp;#039;UE.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 6 et 12 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EACEA-CERV&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cerv/wp-call/2026/call-fiche_cerv-2026-citizens-town-tt_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CERV-2026-CITIZENS-TOWN-TT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Click here" href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cerv" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="Q89" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/cerv-appel-a-propositions-pour-le-jumelage-de-villes-2026/</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cerv-appel-a-propositions-pour-le-jumelage-de-villes-2026/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD89" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>166378</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Terminaux utilisateurs innovants pour le service européen de communication satellite sécurisée – 2026</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Terminaux utilisateurs innovants pour le service européen de communication satellite sécurisée – 2026</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;PPPA - Projets Pilotes et Actions Préparatoires - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 7 millions et 20 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Faire progresser la maturité industrielle des technologies, des sous-systèmes et des procédés de fabrication des terminaux d&amp;#039;utilisateurs Ka-band en Europe.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : maturité industrielle du sous-système d&amp;#039;antennes&lt;/li&gt;    &lt;li&gt;Priorité 2 : processus et équipements de fabrication permettant d&amp;#039;améliorer le rendement, la répétabilité et de réduire le coût unitaire&lt;/li&gt;    &lt;li&gt;Priorité 3 : mesures relatives à la chaîne d&amp;#039;approvisionnement visant à réduire les dépendances critiques vis-à-vis de sources non européennes et à renforcer les capacités industrielles européennes pour les composants des terminaux&lt;/li&gt;    &lt;li&gt;Priorité 4 : maturité industrielle des modems et de la bande de base pour des solutions conformes à la norme 5G NR NTN&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Tous les participants au projet doivent remplir une &lt;a title="déclaration obligatoire de propriété et de contrôle" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/temp-form/af/ownership-control-declaration_en.docx" target="_blank" rel="nofollow noopener"&gt;déclaration obligatoire de propriété et de contrôle&lt;/a&gt; dans le cadre de la candidature.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d&amp;#039;un amendement à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-GOVSATCOM&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/pppa/wp-call/2026/call-fiche_pppa-2026-iris2-ut-indready_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/PPPA-2026-IRIS2-UT-IND-READINESS" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/pppa2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+      <c r="Q90" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2026</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/pppa-terminaux-utilisateurs-innovants-pour-le-service-europeen-de-communication-satellite-securisee-2026/</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pppa-terminaux-utilisateurs-innovants-pour-le-service-europeen-de-communication-satellite-securisee-2026/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD90" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>166379</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Promouvoir le tourisme durable (Sentiers de Grande Randonnée)</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Modèle d&amp;apos;Économie Sociale Intelligente dans le Tourisme (Sentiers de Grande Randonnée) – 2026</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;PPPA - Projets Pilotes et Actions Préparatoires - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,5 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 1,5 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 750 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 85% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Promouvoir le développement socio-économique et territorial par une approche ascendante, en utilisant les sentiers touristiques de grande randonnée existants comme projets pilotes pour le tourisme durable, notamment dans les zones rurales.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : permettre aux territoires situés le long des sentiers de grande randonnée de concevoir, de tester et d&amp;#039;évaluer en collaboration des offres touristiques durables et intégrées&lt;/li&gt;    &lt;li&gt;Priorité 2 : soutenir et animer les réseaux réunissant les communautés locales, les acteurs du tourisme, les collectivités territoriales et les organisations de l&amp;#039;économie sociale&lt;/li&gt;    &lt;li&gt;Priorité 3 : faciliter le renforcement des capacités transnationales sur des thèmes connexes&lt;/li&gt;    &lt;li&gt;Priorité 4 : faciliter l&amp;#039;élaboration d&amp;#039;un cadre transnational visant à intégrer les principes de l&amp;#039;économie sociale dans le tourisme durable le long des sentiers de grande randonnée européens&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Évaluation des besoins&lt;/li&gt;    &lt;li&gt;Analyse des pratiques existantes en matière d&amp;#039;économie sociale&lt;/li&gt;    &lt;li&gt;Cartographie&lt;/li&gt;    &lt;li&gt;Essais pilotes...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium de candidats établis (bénéficiaires, non des entités affiliées) dans au moins 2 différents pays éligibles doit être constitué.&lt;/li&gt;    &lt;li&gt;Le chef de file du consortium doit être l&amp;#039;un des types d&amp;#039;organisations suivants :  &lt;ul&gt;    &lt;li&gt;une entité ou une association gérant un sentier de grande randonnée&lt;/li&gt;    &lt;li&gt;une organisation ou un réseau d&amp;#039;économie sociale&lt;/li&gt;    &lt;li&gt;une collectivité locale&lt;/li&gt;    &lt;li&gt;une entité officiellement chargée du tourisme dans la région concernée&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EMPL-SOCIAL-ENTERPRISE&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/pppa/wp-call/2026/call-fiche_pppa-2026-social-economy-tourism_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/PPPA-2026-SOCIAL-ECONOMY-TOURISM?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;PPPA-2026-SOCIAL-ECONOMY-TOURISM" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://employment-social-affairs.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/pppa2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Commerces et services
+Economie sociale et solidaire
+Revitalisation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P91" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q91" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2026</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/pppa-modele-deconomie-sociale-intelligente-dans-le-tourisme-sentiers-de-grande-randonnee-2026/</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pppa-modele-d-apos-economie-sociale-intelligente-dans-le-tourisme-sentiers-de-grande-randonnee-2026/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD91" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>166380</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>PPPA - Préserver le patrimoine numérique d'origine européen</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>PPPA - Préserver le patrimoine numérique d&amp;apos;origine européen - 2026</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;PPPA - Projets Pilotes et Actions Préparatoires - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 985 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 1 985 000 euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 1 985 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;   La subvention accordée peut être inférieure au montant demandé.   &lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 85% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Évaluer l&amp;#039;état d&amp;#039;avancement de la conservation et de l&amp;#039;accès au patrimoine numérique natif dans l&amp;#039;Union européenne&lt;/li&gt;    &lt;li&gt;Élaborer une feuille de route visant à faire progresser l&amp;#039;adaptation des législations en matière de dépôt légal et des meilleures pratiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Cartographie&lt;/li&gt;    &lt;li&gt;Recommandations...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 5 candidats (bénéficiaires ; entités non liées) provenant de 5 pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 18 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si dûment justifiées et par le biais d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CNECT-G2&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/pppa/wp-call/2026/call-fiche_pppa-2026-born-digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/PPPA-2026-BORN-DIGITAL-HERITAGE?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;PPPA-2026-BORN-DIGITAL" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/pppa2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="Q92" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2026</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/pppa-preserver-le-patrimoine-numerique-dorigine-europeen-2026/</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pppa-preserver-le-patrimoine-numerique-d-apos-origine-europeen-2026/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD92" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>166381</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>MIE – MIE 2 Énergie - Projets d'intérêt commun et mutuel</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>MIE – MIE 2 Énergie - Projets d&amp;apos;intérêt commun et mutuel 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;600 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 600 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : des projets de tout budget sont acceptés&lt;/li&gt;  &lt;/ul&gt;  &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;   La subvention accordée peut être inférieure au montant demandé.   &lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Permettre la mise en œuvre de projets d&amp;#039;intérêt commun (PIC) et de projets d&amp;#039;intérêt mutuel (PIM) dans le cadre du déploiement des réseaux transeuropéens dans le secteur de l&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;Soutenir les PIC et les PIM dans le domaine des infrastructures énergétiques qui présentent des avantages socio-économiques significatifs et garantissent une plus grande solidarité entre les États membres&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Etudes&lt;/li&gt;    &lt;li&gt;Travaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au programme MIE ou pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entrera en vigueur avant la signature de la subvention (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-ENERGY-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-e-2026-pci-pmi_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;CEF-E-2026-PCI-PMI" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="Q93" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-energie-projets-dinteret-commun-et-mutuel-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-energie-projets-d-apos-interet-commun-et-mutuel-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD93" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>166382</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Transition énergétique propre</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Transition énergétique propre – 2026</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;85,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 85,5 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-CET-HEATCOOLPLAN : 6,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-POLICY : 4,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-RENEWHC : 6,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-BETTERRENO : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-INDUSTRY : 7 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-BUILDSKILLS : 3 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-DIGITAL : 10 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-PRIVAFIN : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-OSS : 9 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-PDA : 8 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-EMPOWER : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-ENERPOV : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-ENERCOM : 7 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 95% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer des solutions en matière d&amp;#039;énergies renouvelables et améliorer l&amp;#039;efficacité énergétique&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;élaboration, la mise en œuvre, le suivi et l&amp;#039;application de la législation et des politiques de l&amp;#039;Union relatives à une transition énergétique propre, durable et juste&lt;/li&gt;    &lt;li&gt;Faciliter la transition vers une économie économe en énergie, fondée sur les énergies renouvelables, neutre sur le plan climatique et résiliente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : mettre en place un cadre politique national, régional et local favorisant la transition vers les énergies propres&lt;/li&gt;    &lt;li&gt;Priorité 2 : accélérer le déploiement des technologies, la numérisation, la mise en place de nouveaux services et modèles économiques, ainsi que le renforcement des compétences professionnelles requises sur le marché pour la transition vers les énergies propres&lt;/li&gt;    &lt;li&gt;Priorité 3 : attirer les financements privés en faveur des énergies durables&lt;/li&gt;    &lt;li&gt;Priorité 4 : soutenir le développement de projets d&amp;#039;investissement locaux et régionaux&lt;/li&gt;    &lt;li&gt;Priorité 5 : impliquer et responsabiliser les citoyens dans la transition vers les énergies propres&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’enregistrer au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur candidature.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;d’au moins 3 entités (bénéficiaires, pas d’entités affiliée) établies dans au moins 3 pays éligibles différents doit être constitué (LIFE-2026-CET-HEATCOOLPLAN, LIFE-2026-CET-POLICY, LIFE-2026-CETRENEWHC, LIFE-2026-CET-BETTERRENO, LIFE-2026-CET-INDUSTRY, LIFE-2026-CET-DIGITAL, LIFE-2026-CET-EMPOWER, LIFE-2026-CET-ENERPOV, LIFE-2026-CET-ENERCOM)&lt;/li&gt;    &lt;li&gt;d’au moins 1 entité établie dans un pays éligible doit être constitué (LIFE-2026-CET-BUILDSKILLS, LIFE-2026-CET-PRIVAFIN, LIFE-2026-CET-OSS, LIFE-2026-CET-PDA)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-CET&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-cet_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-CET&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q94" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-transition-energetique-propre-2026/</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-transition-energetique-propre-2026/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD94" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>166384</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Projets pour répondre aux priorités législatives et politiques ad hoc (PLP)</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Projets pour répondre aux priorités législatives et politiques ad hoc (PLP) – 2026</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;18 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 18 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-NAT-ENV : 13,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-PLP-ENER-GOV : 2 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE2026-PLP-ENER-COMPLIANCE: 2,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 500 000 et 8 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Numériser les évaluations environnementales et les procédures de permis&lt;/li&gt;    &lt;li&gt;Préserver les forêts primaires et anciennes dans les régions critiques grâce à la cartographie et à la sensibilisation&lt;/li&gt;    &lt;li&gt;Réduire les rejets dans les eaux marines provenant des systèmes d&amp;#039;épuration des gaz d&amp;#039;échappement installés à bord des navires&lt;/li&gt;    &lt;li&gt;Soutenir le renforcement des capacités des autorités au Monténégro et en Macédoine du Nord&lt;/li&gt;    &lt;li&gt;Soutenir les États membres dans la promotion d&amp;#039;un dialogue à plusieurs niveaux sur le climat et l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Formation&lt;/li&gt;    &lt;li&gt;Cartographie&lt;/li&gt;    &lt;li&gt;Assistance d’expert aux Etats Membres&lt;/li&gt;    &lt;li&gt;Sensibilisation…&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l’un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé  &lt;ul&gt;    &lt;li&gt;voir les détails dans le &lt;a title="document d’appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-plp_en.pdf" target="_blank" rel="nofollow noopener"&gt;document d’appel&lt;/a&gt; (LIFE-2026-PLP-NAT-ENV)&lt;/li&gt;    &lt;li&gt;d&amp;#039;au moins 3 entités (bénéficiaires, pas d’entités affiliées) établies dans 3 pays éligibles différents doit être constitué (LIFE-2026-PLP-ENER-GOV)&lt;/li&gt;    &lt;li&gt;d&amp;#039;au moins 3 entités (bénéficiaires, pas d’entités affiliées) établies dans 3 pays éligibles différents doit être constitué (LIFE-2026-PLP-ENER-COMPLIANCE)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact :  &lt;ul&gt;    &lt;li&gt;Pour les topics LIFE-2026-PLP-ENER-GOV et LIFE-2026-PLP-ENER-COMPLIANCE : CINEA-LIFE-CET&amp;#64;ec.europa.eu&lt;/li&gt;    &lt;li&gt;Pour le topic LIFE-2026-NAT-ENV : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-plp_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-PLP&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-projets-pour-repondre-aux-priorites-legislatives-et-politiques-ad-hoc-plp-2026/</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-projets-pour-repondre-aux-priorites-legislatives-et-politiques-ad-hoc-plp-2026/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD95" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>166385</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Projets Nature Stratégiques et Projets Intégrés (SNAP/SIP)</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Projets Nature Stratégiques et Projets Intégrés (SNAP/SIP) – 2026</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;163 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 163 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-STRAT-NAT-SNaP-two-stage: 75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-STRAT-ENV-SIP-two-stage: 58 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-STRAT-CLIMA-SIP-two-stage: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 10 et 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contribuer à la réalisation des objectifs de l&amp;#039;UE en matière de nature et de biodiversité en mettant en œuvre des programmes d&amp;#039;action cohérents dans les États membres&lt;/li&gt;    &lt;li&gt;Mettre en œuvre les plans/stratégies de l&amp;#039;UE concernant l&amp;#039;économie circulaire, les déchets, la gestion des bassins hydrographiques, la qualité de l&amp;#039;air et le bruit&lt;/li&gt;    &lt;li&gt;Mettre en œuvre les plans/stratégies de l&amp;#039;UE : plans nationaux en matière d&amp;#039;énergie et de climat et stratégies à long terme, stratégies et plans nationaux d&amp;#039;adaptation, plans d&amp;#039;action urbains ou communautaires ouvrant la voie à la transition vers une société climatiquement neutre et/ou résiliente au changement climatique, stratégies ou feuilles de route nationales, régionales ou spécifiques à un secteur d&amp;#039;activité visant à réduire les émissions de gaz à effet de serre et contribuant à la neutralité climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins deux entités (bénéficiaires ; pas d&amp;#039;entités affiliées) doit être constitué.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un pays éligible.&lt;/li&gt;    &lt;li&gt;L&amp;#039;autorité chargée de la mise en œuvre du plan/de la stratégie/du plan d&amp;#039;action devrait en principe participer au consortium en tant que coordinateur. Dans des cas dûment justifiés, elle peut participer sans être coordinateur, mais elle doit dans tous les cas faire partie du consortium.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 60 et 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-strat-two-stage_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-STRAT-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q96" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-projets-nature-strategiques-et-projets-integres-snap-sip-2026/</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-projets-nature-strategiques-et-projets-integres-snap-sip-2026/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD96" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>166386</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Nature et biodiversité - Projets d'action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Nature et biodiversité - Projets d&amp;apos;action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;173,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 173,5 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-SAP-NAT-NATURE : 166 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-NAT-GOV : 7,5 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 13 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Garantir une mise en œuvre intelligente et axée sur les résultats de la législation européenne en matière de nature et de biodiversité, ainsi que de la stratégie de l&amp;#039;UE en faveur de la biodiversité à l&amp;#039;horizon 2030.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : projet visant à améliorer l&amp;#039;état des espèces ou des habitats par le biais de mesures de conservation ou de restauration à l&amp;#039;échelle territoriale&lt;/li&gt;    &lt;li&gt;Priorité 2 : projet visant à améliorer l&amp;#039;état des espèces par le biais de toute activité pertinente autre que des mesures de conservation ou de restauration à l&amp;#039;échelle territoriale&lt;/li&gt;    &lt;li&gt;Priorité 3 : initiatives visant à modifier les comportements et à sensibiliser le public&lt;/li&gt;    &lt;li&gt;Priorité 4 : garantie du respect des obligations, ainsi que participation du public et accès à la justice&lt;/li&gt;    &lt;li&gt;Priorité 5 : actions facilitant la reproduction et la mise à l&amp;#039;échelle de solutions éprouvées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l’un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : maximum 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-sap-nat_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-SAP-NAT&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43252405&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q97" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-nature-et-biodiversite-projets-daction-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-nature-et-biodiversite-projets-d-apos-action-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD97" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>166387</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Économie circulaire et qualité de vie - Projets d'action standard (SAP)</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Économie circulaire et qualité de vie - Projets d&amp;apos;action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;85,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 85,5 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-SAP-ENV-ENVIRONMENT : 79 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-ENV-GOV : 6,5 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 700 000 and 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Faciliter la transition vers une économie durable, circulaire, économe en énergie et résiliente face au changement climatique, vers un environnement exempt de substances toxiques, ainsi que vers la protection, la restauration et l&amp;#039;amélioration de la qualité de l&amp;#039;environnement.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : économie circulaire et déchets&lt;/li&gt;    &lt;li&gt;Priorité 2 : zéro pollution et gestion durable des ressources naturelles : air, eau, sol, bruit, produits chimiques, émissions industrielles et sécurité, ainsi qu&amp;#039;un nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;Priorité 3 : activités visant à soutenir la prise de décision des administrations publiques et les approches volontaires pour les secteurs public et privé&lt;/li&gt;    &lt;li&gt;Priorité 4 : garantie de la conformité environnementale et accès à la justice&lt;/li&gt;    &lt;li&gt;Priorité 5 : initiatives visant à modifier les comportements et à sensibiliser le public&lt;/li&gt;    &lt;li&gt;Priorité 6 : actions facilitant la reproduction et la mise à l&amp;#039;échelle de solutions environnementales éprouvées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’enregistrer au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur candidature.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-sap-env_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-SAP-ENV&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43252405&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P98" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q98" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-economie-circulaire-et-qualite-de-vie-projets-daction-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-economie-circulaire-et-qualite-de-vie-projets-d-apos-action-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD98" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>166388</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Assistance technique pour la préparation des SIP/SNaP</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Assistance technique pour la préparation des SIP/SNaP – 2026</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 million d&amp;#039;euro&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 1 million d’euro&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-TA-PP-NAT-SNAP : 500 000 euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-TA-PP-ENV-SIP : 300 000 euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-TA-PP-CLIMA-SIP : 200 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 70 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Apporter un soutien à l’élaboration et à la soumission de projets stratégiques pour la nature (SNAP)&lt;/li&gt;    &lt;li&gt;Apporter un soutien à l&amp;#039;élaboration et à la soumission de projets stratégiques intégrés pour l&amp;#039;environnement (SIP)&lt;/li&gt;    &lt;li&gt;Apporter un soutien à l&amp;#039;élaboration et à la soumission de projets stratégiques intégrés pour le climat (SIP-CLIMA)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Recrutement&lt;/li&gt;    &lt;li&gt;Collecte de données&lt;/li&gt;    &lt;li&gt;Mise en réseau&lt;/li&gt;    &lt;li&gt;Soumission d’une concept note et d’une proposition…&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l’un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-ta-pp_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-TA-PP&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43252405&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P99" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q99" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-assistance-technique-pour-la-preparation-des-sip-snap-2026/</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-assistance-technique-pour-la-preparation-des-sip-snap-2026/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD99" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>166389</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Action pour le climat - Projets d'action standard (SAP)</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Action pour le climat - Projets d&amp;apos;action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;60 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 60 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-SAP-CLIMA-CCM : 28 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-CLIMA-CCA : 28 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-CLIMA-GOV : 4 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 700 000 et 2 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Réduire les émissions nettes de gaz à effet de serre&lt;/li&gt;    &lt;li&gt;Accroître la production et l&amp;#039;utilisation d&amp;#039;énergies renouvelables&lt;/li&gt;    &lt;li&gt;Assurer des progrès continus dans le renforcement des capacités d&amp;#039;adaptation, le renforcement de la résilience et la réduction de la vulnérabilité au changement climatique&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;élaboration, la mise en œuvre, le suivi et l&amp;#039;application de la législation et de la politique de l&amp;#039;Union en matière de changement climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développement, démonstration et promotion de techniques, méthodes et approches innovantes&lt;/li&gt;    &lt;li&gt;Echanges de bonnes pratiques...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un pays éligible.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-sap-clima_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-SAP-CLIMA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P100" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q100" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-action-pour-le-climat-projets-daction-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-action-pour-le-climat-projets-d-apos-action-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD100" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>166391</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d'Innovation Interrégionale Volet 2a</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d&amp;apos;Innovation Interrégionale Volet 2a – 2026</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;I3 - Investissements interrégionaux dans l’innovation - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;30,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Amener les innovations des acteurs de l&amp;#039;innovation issus des écosystèmes de la quadruple hélice à un stade de maturité leur permettant d&amp;#039;être déployées à grande échelle et commercialisées&lt;/li&gt;    &lt;li&gt;Renforcer l&amp;#039;intégration des acteurs de l&amp;#039;innovation issus des régions moins développées et des régions en transition dans les chaînes de valeur en développement de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : transition numérique&lt;/li&gt;    &lt;li&gt;Priorité 2 : transition écologique&lt;/li&gt;    &lt;li&gt;Priorité 3 : fabrication intelligente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés à l&amp;#039;instrument I3 (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/guidance/list-3rd-country-participation_i3_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 3 entités indépendantes, établies dans 3 régions différentes de 2 pays éligibles doit être constitué.&lt;/li&gt;    &lt;li&gt;Le consortium doit compter au moins 1 entité établie dans une région plus développée.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être :  &lt;ul&gt;    &lt;li&gt;un organisme public ou&lt;/li&gt;    &lt;li&gt;une organisation à but non lucratif ou&lt;/li&gt;    &lt;li&gt;une entité chargée par les autorités nationales ou régionales de concevoir ou de mettre en œuvre des actions d&amp;#039;innovation et d&amp;#039;investissement en faveur des PME&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EISMEA-I3-INSTRUMENT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/wp-call/2026/call-fiche_i3-2026-inv2a_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/I3-2026-INV2a" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/i3" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P101" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="Q101" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/instrument-i3-investissements-dinnovation-interregionale-volet-2a-2026/</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/instrument-i3-investissements-d-apos-innovation-interregionale-volet-2a-2026/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD101" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>166392</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d'Innovation Interrégionale Volet 1</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d&amp;apos;Innovation Interrégionale Volet 1 – 2026</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;I3 - Investissements interrégionaux dans l’innovation - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;28,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 28,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Amener les innovations issues des acteurs de l&amp;#039;innovation des écosystèmes de la quadruple hélice à un stade de maturité leur permettant d&amp;#039;être déployées à grande échelle et commercialisées&lt;/li&gt;    &lt;li&gt;Renforcer la compétitivité et la résilience des chaînes de valeur de l&amp;#039;UE grâce à la coopération interrégionale et à des domaines de spécialisation intelligente communs&lt;/li&gt;    &lt;li&gt;Réduire la fracture en matière d&amp;#039;innovation en Europe en mettant fortement l&amp;#039;accent, dans le cadre de la politique de cohésion, sur l&amp;#039;intégration de toutes les régions, et en particulier des régions les moins développées, dans les chaînes de valeur européennes&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : transition numérique&lt;/li&gt;    &lt;li&gt;Priorité 2 : transition écologique&lt;/li&gt;    &lt;li&gt;Priorité 3 : fabrication intelligente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés à l&amp;#039;instrument I3 (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/guidance/list-3rd-country-participation_i3_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 5 entités indépendantes, établies dans 5 régions différentes de 3 pays éligibles doit être constitué.&lt;/li&gt;    &lt;li&gt;Le consortium doit compter au moins 2 entités établies dans une région moins développée.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être :  &lt;ul&gt;    &lt;li&gt;un organisme public ou&lt;/li&gt;    &lt;li&gt;une organisation à but non lucratif ou&lt;/li&gt;    &lt;li&gt;une entité chargée par les autorités nationales ou régionales de concevoir ou de mettre en œuvre des actions d&amp;#039;innovation et d&amp;#039;investissement en faveur des PME&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EISMEA-I3-INSTRUMENT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/wp-call/2026/call-fiche_i3-2026-inv1_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/I3-2026-INV1" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/i3" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P102" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="Q102" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/instrument-i3-investissements-dinnovation-interregionale-volet-1-2026/</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/instrument-i3-investissements-d-apos-innovation-interregionale-volet-1-2026/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD102" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>166393</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Accélérer le développement de solutions innovantes d’origine biologique</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – CBE JOINT UNDERTAKINGS - HORIZON-JU-CBE-2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;170 760 699 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 170 760 699 euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-01: 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-02: 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-03: 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-01: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-02: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-03: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-04: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-01: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-02: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-03: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-04: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-05: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-CSA-01: 1,2 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,2 et 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Accélérer le processus d&amp;#039;innovation et le développement de solutions innovantes d&amp;#039;origine biologique&lt;/li&gt;    &lt;li&gt;Accélérer la mise sur le marché des solutions d&amp;#039;origine biologique existantes, qu&amp;#039;elles soient éprouvées ou innovantes&lt;/li&gt;    &lt;li&gt;Garantir un niveau élevé de performance environnementale des systèmes industriels d&amp;#039;origine biologique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS :&lt;/u&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-01 : Relever les défis de séparation et purification dans les bioraffineries&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-02 : Polymères bio-sourcés SSbD à partir de sources alternatives&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-03 : Développer des fibres textiles bio-sourcées innovantes et durables&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-01 : Renforcer la compétitivité des bioraffineries grâce aux biotechnologies&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-02 : Alternatives bio-sourcées SSbD pour les produits de fertilisation et/ou de protection des cultures&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-03 : Solutions bio-sourcées SSbD pour les soins à domicile et/ou personnels&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-04 : Diversification des sources d&amp;#039;ingrédients alimentaires nutritionnels&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-01 : Voies biotechnologiques pour la valorisation de biomasse résiduelle&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-02 : Additifs bio-sourcés pour améliorer la recyclabilité et/ou la biodégradabilité&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-03 : Produits chimiques et/ou matériaux bio-sourcés à partir de résidus ligneux&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-04 : Thermodurcissables bio-sourcés haute performance et circulaires&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-05 : Films et revêtements pour emballages circulaires&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-CSA-01 : Soutenir l&amp;#039;industrie dans la transition vers des produits et procédés bio-sourcés durables&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrice (EN) : &lt;a title="Cliquez ici" href="https://www.cbe.europa.eu/system/files/2025-12/CBE-JU-AWP-2026_0.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-JU-CBE-2026&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.cbe.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;u&gt;&lt;/u&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="Q103" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cbe-joint-undertakings-horizon-ju-cbe-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cbe-joint-undertakings-horizon-ju-cbe-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD103" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>166394</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel conjoint entre la Mission Sol et la Mission Adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel conjoint entre la Mission Sol et la Mission Adaptation au changement climatique – 2026</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-06-CLIMA-SOIL : Présentation conjointe de solutions visant à renforcer la résilience des sols face aux phénomènes météorologiques extrêmes et à soutenir la sécurité alimentaire&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MISS-2026-06-CLIMA-SOIL" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P104" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q104" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-conjoint-entre-la-mission-sol-et-la-mission-adaptation-au-changement-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-conjoint-entre-la-mission-sol-et-la-mission-adaptation-au-changement-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD104" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>166395</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC - EIC Transition</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC - EIC Transition 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;100 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-TRANSITIONOPEN: 100 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention par projet : entre 500 000 euros et 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS:&lt;/u&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-TRANSITIONOPEN : EIC Transition Open&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/document/download/52598755-1351-4b54-b46b-e2682d0a3aec_en?filename&amp;#61;EIC-Work-Programme-2026.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EIC-2026-TRANSITIONOPEN" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/eic-funding-opportunities/eic-transition_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P105" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="Q105" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-eic-eic-transition-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-eic-eic-transition-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD105" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>166396</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>FONDS SOCIAL EUROPEEN + – Promouvoir l'entrepreneuriat inclusif</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>FONDS SOCIAL EUROPEEN + – Incubation inclusive et financement pour plus d&amp;apos;entrepreneurs – 2026</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FSE&amp;#43; - Fonds Social Européen - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,5 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1,5 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 750 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Promouvoir l&amp;#039;entrepreneuriat inclusif dans toute l&amp;#039;Union européenne en soutenant des modèles d&amp;#039;incubation et des solutions de financement&lt;/li&gt;    &lt;li&gt;Permettre aux nouveaux entrepreneurs et à ceux qui aspirent à le devenir, issus de groupes sous-représentés dans le domaine de l&amp;#039;entrepreneuriat, de lancer, de pérenniser et de développer des activités commerciales viables&lt;/li&gt;    &lt;li&gt;Développer et tester des approches d&amp;#039;incubation adaptées aux besoins spécifiques des entrepreneurs issus de groupes sous-représentés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : Modèles d&amp;#039;incubation inclusifs&lt;/li&gt;    &lt;li&gt;Priorité 2 : Améliorer l&amp;#039;accès au financement&lt;/li&gt;    &lt;li&gt;Priorité 3 : Parcours d&amp;#039;accompagnement intégrés&lt;/li&gt;    &lt;li&gt;Priorité 4 : Favoriser la coopération au sein de l&amp;#039;écosystème&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Conception, développement et mise en œuvre de programmes d&amp;#039;incubation innovants&lt;/li&gt;    &lt;li&gt;Accompagnement, coaching, formation&lt;/li&gt;    &lt;li&gt;Activités de suivi et d&amp;#039;évaluation…&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;pays de l&amp;#039;EEE répertoriés et pays associés au programme FSE&amp;#43; (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_esf-socpl_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;) ;&lt;/li&gt;    &lt;li&gt;pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entre en vigueur avant la signature de la subvention.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Le consortium (composé conjointement du chef de file et des co-demandeurs) doit être établi (directement ou par l&amp;#039;intermédiaire de ses membres nationaux) dans au moins 14 pays éligibles.&lt;/li&gt;    &lt;li&gt;Le chef de file doit être l&amp;#039;un des types d&amp;#039;organisations suivants :  &lt;ul&gt;    &lt;li&gt;un réseau d&amp;#039;incubateurs (y compris les organismes de soutien aux entreprises et les organisations similaires) ;&lt;/li&gt;    &lt;li&gt;un réseau de prestataires de microfinance ;&lt;/li&gt;    &lt;li&gt;un réseau de prestataires de financement pour les entreprises sociales.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Tout consortium doit comprendre au moins un réseau d&amp;#039;incubateurs et un réseau de prestataires de financement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si dûment justifiées et par le biais d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EMPL-SOCIAL-ENTERPRISE&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/esf/wp-call/2026/call-fiche_esf-2026-se-incubation_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ESF-2026-SE-INCUBATION?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;ESF-2026-SE-INCUBATION" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://employment-social-affairs.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/esf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Innovation, créativité et recherche
+Emploi
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q106" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-social-europeen-incubation-inclusive-et-financement-pour-plus-dentrepreneurs-2026/</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-social-europeen-incubation-inclusive-et-financement-pour-plus-d-apos-entrepreneurs-2026/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD106" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>60102</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études techniques, audits énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  business plans et conseils financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation de procédures d&amp;#039;appels d&amp;#039;offres
+ &lt;/li&gt;
+ &lt;li&gt;
+  regroupement de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion de projets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ELENA soutient généralement des programmes d&amp;#039;investissement
+ &lt;strong&gt;
+  supérieurs à 30 millions d&amp;#039;euros
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  , avec une période d&amp;#039;exécution de trois ans pour l&amp;#039;efficacité énergétique
+ &lt;/strong&gt;
+ (y compris s&amp;#039;agissant des projets résidentiels) et une période de
+ &lt;strong&gt;
+  quatre ans pour les transports urbains et la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA apporte son assistance à trois secteurs différents, d&amp;#039;où l&amp;#039;existence de trois enveloppes distinctes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Efficacité énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA soutient l&amp;#039;élaboration de projets qui améliorent l&amp;#039;efficacité énergétique et favorisent le recours aux énergies renouvelables dans les bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles couvrent :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;efficacité énergétique dans les bâtiments résidentiels et non résidentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables intégrées dans le bâti (panneaux solaires, par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  le chauffage urbain (centrales de cogénération et chaufferies à biomasse, notamment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réseaux intelligents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Résidentiel durable
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA aide les particuliers et les associations de propriétaires à préparer et à réaliser des rénovations d&amp;#039;efficacité énergétique et des projets axés sur les énergies renouvelables dans les bâtiments résidentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les logements individuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3) Transport et mobilité en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets admissibles couvrent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
+  Exemples de projets en cours
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
+  Exemples de projets achevés
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Réhabilitation
+Logement et habitat
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
+ &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
+  le formulaire de préadmission
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soumettre sa candidature :
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
+  https://www.eib.org/fr/products/advising/elena/index.htm
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD107" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>