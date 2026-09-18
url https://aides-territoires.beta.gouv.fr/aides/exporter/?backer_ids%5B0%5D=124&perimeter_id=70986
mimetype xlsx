--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -490,113 +490,2943 @@
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>28/07/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>95128</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Intervenir en faveur des arts plastiques et visuels</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Le montant d'aide varie selon le dispositif</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude met en place plusieurs dispositifs dans le domaine des arts plastiques et visuels:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subventions en direction des arts plastiques et visuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création en arts plastiques et visuels dans le cadre du 1% artistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la diffusion d&amp;#039;œuvres plastiques et visuelles dans les bâtiments départementaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;action du Département, dans le dispositif n°1, vise à soutenir la diffusion des arts plastiques et visuels auprès du tout public avec une ambition qualitative, à favoriser l&amp;#039;équilibre de l&amp;#039;offre culturelle sur le territoire et à accompagner les professionnels du secteur.
+ Le Département apporte son concours à des projets de diffusion d&amp;#039;œuvres et d&amp;#039;accompagnement à la création artistique comprenant la réalisation d&amp;#039;actions de médiation, de sensibilisation et d&amp;#039;éveil à l&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif n°2 concerne les réalisations artistiques suivantes : dessin, peinture, sculpture, gravure, lithographie, œuvres graphiques et typographiques, œuvres photographiques, œuvres utilisant la lumière, installation, œuvres appartenant à la catégorie des arts appliqués, œuvres utilisant le numérique.
+ Il comprend également les interventions spécialement prévues pour le lieu d&amp;#039;installation de l&amp;#039;ouvrage telles que la conception d&amp;#039;un aménagement d&amp;#039;espaces paysagers ou la création d&amp;#039;un mobilier original.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le dispositif n°3, le Département apporte son concours à des projets d&amp;#039;exposition d&amp;#039;œuvres plastiques et visuelles comportant la réalisation d&amp;#039;animations culturelles (rencontre d&amp;#039;artiste, visites commentées, ateliers d&amp;#039;initiation etc.).
+ Ce concours prend la forme de la mise à disposition temporaire des bâtiments départementaux et de moyens techniques, logistiques et humains.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;expositions temporaires, festivals
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programmation des lieux permanents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de résidences d&amp;#039;artistes visant la mise à disposition de moyens de production (atelier de travail, hébergement) et la rencontre avec le public
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;em&gt;
+  Dispositif n°1 :
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne concerne pas :
+ &lt;/strong&gt;
+ les activités des musées portant sur la conservation et la gestion des collections permanentes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes et Etablissements publics à l&amp;#039;exclusion des communautés d&amp;#039;agglomération et des villes de plus de 30 000 hab.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures culturelles associatives ayant pour objet principal la promotion et la diffusion des arts plastiques et visuels (centre d&amp;#039;art contemporain, artothèque, collectif d&amp;#039;artistes et d&amp;#039;artisans d&amp;#039;art)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Galeries d&amp;#039;art du secteur privé marchand (SA, SARL) à condition que soit assurée une mission d&amp;#039;accompagnement des artistes, de diffusion et de médiation culturelle clairement identifiée et distincte de l&amp;#039;activité de vente
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ Organisations de mécénat culturel, Fond régional d&amp;#039;art contemporain
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rémunération et défraiements des artistes, prestations et honoraires (commissaire d&amp;#039;exposition, médiateur, critique d&amp;#039;art, régisseur etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais de transport et d&amp;#039;assurance des œuvres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais d&amp;#039;impression du matériel de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Achat de petit matériel et de fournitures consommables nécessaires au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnement général de la structure (fluides, location de locaux, etc.), frais financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Edition de catalogues d&amp;#039;exposition, de monographies d&amp;#039;artiste
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition d&amp;#039;œuvres, opérations de conservation et de gestion des collections
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Dispositif n°2 :
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne concerne pas :
+ &lt;/strong&gt;
+ Les œuvres artistiques non pérennes de type performances
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Artistes auteurs d&amp;#039;œuvres plastiques et visuelles assujettis à la Maison des Artistes ou l&amp;#039;Agessa
+ &lt;/li&gt;
+ &lt;li&gt;
+  Designers et paysagistes DPLG immatriculés au Registre du commerce et des sociétés ou au Répertoire des métiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ Pour le lauréat, sont éligibles les dépenses nécessaires à l&amp;#039;exécution de la commande (honoraires, achat de matières premières et fournitures, rémunération du personnel auxiliaire).
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Dispositif n°3 :
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne concerne pas :
+ &lt;/strong&gt;
+ Les espaces dédiés au travail de création et l&amp;#039;hébergement de l&amp;#039;artiste.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Artistes auteurs d&amp;#039;œuvres plastiques et visuelles affiliés à la Maison des Artistes ou l&amp;#039;Agessa.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition gracieuse de locaux au sein des bâtiments départementaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en charge de l&amp;#039;assurance relative à la responsabilité civile et à la protection des œuvres
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide à la conception de la scénographie et des activités pédagogiques par le personnel départemental (Conservation départementale des musées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;appui au montage et démontage de la structure par le personnel départemental (technicien des arts du spectacle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en charge des frais de réception (vernissage) et de communication (affiches)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Défraiement des repas sous réserve de la présence effective de l&amp;#039;artiste sur le lieu
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Le dispositif n&amp;#039;est pas qualifiable en résidence d&amp;#039;artiste et ne prend pas en charge, de ce fait la rémunération, les coûts de déplacement et d&amp;#039;hébergement des artistes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/arts-plastiques</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil Général de l&amp;#039;Aude - Service culture
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétaire - Audrey De Bentzmann
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04.68.11.64.95
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:audrey.debentzmann&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  audrey.debentzmann&amp;#64;aude.fr
+ &lt;/a&gt;
+ /
+ &lt;a href="mailto:culture&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+  culture&amp;#64;cg11.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/42dc-intervenir-en-faveur-des-arts-plastiques-et-v/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>95127</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Développer le tourisme et le patrimoine</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de subvention dépend de l'action ciblée</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide contient 3 objectifs d&amp;#039;action :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le traitement des abords des sites et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en valeur du monument, des espaces d&amp;#039;accueil et des lieux de visite du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement des projets culturels et touristiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces objectifs sont répartis en 5 domaines d&amp;#039;intervention:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement des projets en lien avec la politique départementale Tourisme et Patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement en faveur des sites pôles du Pays Cathare
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux investissements des sites pôles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des gîtes et des chambres d&amp;#039;hôtes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des lieux de la pleine nature
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, les priorités touristiques départementales reposent principalement sur le soutien aux démarches de qualité, sur le développement d&amp;#039;une offre
+ diversifiée et harmonieuse et sur la gestion efficace des flux touristiques depuis les pôles de concentration vers le reste du territoire départemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en œuvre du
+ Programme Pays Cathare
+ permet de lancer une nouvelle étape visant à améliorer la démarche économique dans le respect des valeurs et de l&amp;#039;éthique du programme selon 3 mots clefs &amp;#34;modernité, ouverture et performance économique &amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;inscrit dans le pacte territorial &amp;#34;Aude 2030&amp;#34; et dans le Schéma Départemental de Développement Touristique de l&amp;#039;Aude.
+&lt;/p&gt;
+&lt;p&gt;
+ Il a pour but de structurer le développement des territoires, notamment les plus ruraux, à partir des ressources non délocalisables telles que le patrimoine emblématique (Les Sites Pôles) et les produits ou services locaux de qualité. Ils constituent un des éléments majeurs de la destination touristique audoise et incarnent une identité qui permet de démarquer notre département de l&amp;#039;uniformisation touristique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Investissement dans le développement des sites pôles (promotion touristique, travaux etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et rénovation des gîtes et des séjours pour l&amp;#039;accueil des touristes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des sites d&amp;#039;activités de pleine nature
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;em&gt;
+  Action 1 : Accompagnement des projets en lien avec la politique départementale Tourisme et Patrimoine
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - les organismes de promotion touristique
+&lt;/p&gt;
+&lt;p&gt;
+ - les organismes d&amp;#039;intérêt départemental et régional
+&lt;/p&gt;
+&lt;p&gt;
+ - les propriétaires ou gestionnaires des sites du Pays Cathare
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les actions d&amp;#039;appui aux réseaux de prestataires touristiques ou aux organismes de promotion touristique :
+&lt;/p&gt;
+&lt;p&gt;
+ - Prise en charge de l&amp;#039;expertise technique : salaires des  chargés de missions
+&lt;/p&gt;
+&lt;p&gt;
+ - Ingénierie de projet et animation du réseau des professionnels
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de promotion du réseau : frais de communication (conception, diffusion, achat d&amp;#039;espaces, kit de communication, photothèque, vidéothèque ...), éditions, spot radio, site internet, location d&amp;#039;équipements pour les salons
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - tout support de communication (évènementiels, manifestations, guides touristiques divers ou autre outil numérique) à caractère promotionnel d&amp;#039;un territoire  infra - départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ - brochures ou éditions non conformes à la démarche de l&amp;#039;Acte II Pays Cathare ou à la Marque Pays Cathare
+&lt;/p&gt;
+&lt;p&gt;
+ - professionnalisation des acteurs : défraiements des participants à la charge de l&amp;#039;employeur
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Action 2 : Accompagnement en faveur des sites pôles du Pays Cathare
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Les propriétaires ou gestionnaires des sites du Pays Cathare
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ les charges de personnel et dépenses de consommation courante : électricité, chauffage.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les actions d&amp;#039;appui aux réseaux de prestataires touristiques ou aux organismes de promotion touristique :
+&lt;/p&gt;
+&lt;p&gt;
+ - Prise en charge de l&amp;#039;expertise technique : salaires des chargés de missions
+&lt;/p&gt;
+&lt;p&gt;
+ - Ingénierie de projet et animation du réseau des professionnels
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de promotion du réseau frais de communication (conception, diffusion, achat d&amp;#039;espaces, kit de communication, photothèque, vidéothèque...), éditions, spot radio, site internet, location d&amp;#039;équipements pour les salons
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;entretien extérieur du site (débroussaillage du site par exemple), voirie, réseau...
+&lt;/p&gt;
+&lt;p&gt;
+ - Les frais de secrétariat ou de comptabilité administrative de la municipalité
+&lt;/p&gt;
+&lt;p&gt;
+ - Les dépenses de promotion et de communication individuelle du site
+&lt;/p&gt;
+&lt;p&gt;
+ - tout support de communication (évènementiels, manifestations, guides touristiques divers ou autre outil numérique) à caractère promotionnel d&amp;#039;un territoire infra - départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ - brochures ou éditions non conformes à la démarche de l&amp;#039;Acte II Pays Cathare ou à la Marque Pays Cathare
+&lt;/p&gt;
+&lt;p&gt;
+ - professionnalisation des acteurs : défraiements des participants à la charge de l&amp;#039;employeur
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Action 3 : Aide aux investissements des sites pôles
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - les personnes morales publiques, propriétaires ou gestionnaires d&amp;#039;un site culturel reconnu site-pôle du Pays Cathare, que sont les collectivités territoriales, leurs syndicats et EPCI
+&lt;/p&gt;
+&lt;p&gt;
+ - les personnes morales privées, propriétaires ou gestionnaires d&amp;#039;un site culturel, reconnu site-pôles du Pays Cathare qu&amp;#039;elles soient associations ou SCI
+&lt;/p&gt;
+&lt;p&gt;
+ - les fédérations de chantiers de jeunes bénévoles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Toutes dépenses d&amp;#039;études ou d&amp;#039;investissements liées à la sauvegarde où à la mise en valeur des sites
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux de conservation et de restauration du monument, cofinancés par la DRAC pour les monuments historiques
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux d&amp;#039;aménagement des abords, d&amp;#039;aménagement des espaces et bâtiments d&amp;#039;accueil du public permettant de faciliter l&amp;#039;accessibilité des publics
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux de mise en valeur du patrimoine menés par des chantiers de jeunes bénévoles ou des chantiers patrimoniaux d&amp;#039;insertion
+&lt;/p&gt;
+&lt;p&gt;
+ - Investissements liés à la scénographie, muséographie ou tout autre support de médiation culturelle sur les sites.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - entretien extérieur du site
+&lt;/p&gt;
+&lt;p&gt;
+ - les investissements spécifiques type ligne haut débit, parabole ou autres supports matériels pour l&amp;#039;amélioration du site.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Action 4: Gîtes et chambres d&amp;#039;hôtes
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Collectivités ou établissements publics de coopération intercommunale Associations prestataires d&amp;#039;activités de pleine nature
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - création ou rénovation (hors acquisition)
+&lt;/p&gt;
+&lt;p&gt;
+ - mise aux normes de l&amp;#039;ensemble des équipements
+&lt;/p&gt;
+&lt;p&gt;
+ - aménagements paysagers / VRD - aménagements liés à l&amp;#039;accueil de personnes handicapées correspondants aux normes du label Tourisme et Handicap
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Action 5 :  Aménagement des lieux d&amp;#039;accueil et de pratiques des prestataires touristiques de la pleine nature
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Collectivités ou établissements publics de coopération intercommunale Associations prestataires d&amp;#039;activités de pleine nature
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Toutes dépenses d&amp;#039;études préalables à l&amp;#039;investissement pour la mise en tourisme initiale ou la mise en valeur du site
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux d&amp;#039;aménagement des espaces d&amp;#039;accueil du public ou de pratiques sportives
+&lt;/p&gt;
+&lt;p&gt;
+ - Toutes dépenses d&amp;#039;équipements ou d&amp;#039;achat de matériels spécifiques au projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Sont exclues les dépenses générales incombant au propriétaire :
+&lt;/p&gt;
+&lt;p&gt;
+ - Fluides, abonnements divers (internet, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les investissements spécifiques type ligne haut débit, parabole ou autres supports matériels pour l&amp;#039;amélioration du site
+&lt;/p&gt;
+&lt;p&gt;
+ - Les dépenses pouvant entrer dans le PDESI au titre de la taxe d&amp;#039;aménagement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/tourisme-et-patrimoine</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/demande-de-subvention-tourisme-patrimoine-fonctionnement</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le site du département
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c0f-developpement-du-tourisme-et-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>95125</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Développer la pratique sportive en favorisant sa promotion par des sportifs audois</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l’aide repose sur des critères d’évaluation précis</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif de cette aide est de promouvoir la pratique sportive, notamment dans son rôle de cohésion sociale et d&amp;#039;épanouissement personnel.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de l&amp;#039;Aude offre des aides financière ou matérielle aux sportifs qui sont impliqués dans l&amp;#039;animation et la promotion du sport dans le département.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Soutien aux pratiques sportives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion et développement de la discipline sportive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Compétitions et tournois règlementés par les fédérations sportives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations sportives locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéficiaires de cette aide sont les suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les comités départementaux qui sont les acteurs principaux de l&amp;#039;essor d&amp;#039;une discipline sportive sur le territoire et les garants du bon fonctionnement de la pratique sportive en fédérant les clubs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les clubs de sports d&amp;#039;équipe de niveau national qui affichent le dynamisme du territoire audois  et encouragent la pratique sportive, notamment auprès des jeunes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les sportifs de haut niveau répondant à des critères définis et les structures de haut niveau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les associations sportives et structures, les collectivités et offices municipaux de tourisme,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les collégiens et apprentis boursiers.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/reglement-aides-de-fonctionnement-domaine-sportif</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/les-aides-financieres-dans-le-domaine-du-sport</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des sports, de la jeunesse et du plein air
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétaire - Valérie Martin
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone :
+ 04.68.11.64.16
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  valerie.martin&amp;#64;aude.fr
+ &lt;/a&gt;
+ /
+ &lt;a href="mailto:sport&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+  sport&amp;#64;cg11.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff2a-developper-la-pratique-sportive-en-favorisant/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>95124</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement d'aménagements cyclables</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les
+ aménagements portés par les collectivités territoriales ou leurs groupements de coopération intercommunale présentent un attrait touristique réel. Les liaisons cyclables de type vélo participent à l&amp;#039;attractivité du territoire, notamment touristique, en reliant des sites pôles du Pays Cathare.
+&lt;/p&gt;
+&lt;p&gt;
+ Le développement de l&amp;#039;itinéraire cyclable du réseau principal ou complémentaire aide à inciter le plus grand nombre
+ à la pratique du vélo, ce qui représente un atout écologique important.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de l&amp;#039;Aude accompagnera également les collectivités territoriales compétentes à développer l&amp;#039;intermodalité et tout type de déplacements doux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mise en œuvre d&amp;#039;itinéraires cyclables à l&amp;#039;échelle d&amp;#039;un ou plusieurs territoires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;infrastructure (installation de chantier, travaux de voirie inhérents à la réalisation de l&amp;#039;aménagement)  et de signalisation directionnelle et/ou de police d&amp;#039;itinéraires cyclables inscrits au schéma départemental ou lié à un itinéraire structurant du schéma (porté par un EPCI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études dans la limite d&amp;#039;une étude par itinéraire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements d&amp;#039;évaluation et d&amp;#039;observation (compteurs) y compris les études d&amp;#039;observation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les acquisitions foncières nécessaires à l&amp;#039;aménagement cyclable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les revêtements de type goudron sauf pour les pistes cyclables en domaine urbain ou péri-urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction ou la reprise d&amp;#039;ouvrages d&amp;#039;arts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les itinéraires non cartographiés par les différents schémas sauf s&amp;#039;ils se raccordent à un itinéraire inscrit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les itinéraires qui viendraient en doublon à un itinéraire déjà existant et inscrit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;entretien, de réfection et de mises aux normes d&amp;#039;aménagement existants, les travaux intégrant les équipements de service non marchands (Relais Information Service, bancs, tables....)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/je-veux-developper-des-itineraires-cyclables-dans-ma-commune</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département  de l&amp;#039;Aude - Pôle Aménagement durable
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Développement Environnement et Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Service Aménagement -
+ Olivier Baron
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04.68.11.31.03
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse mail :
+ &lt;a href="mailto:olivier.baron&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  olivier.baron&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dda-regler-les-aides-pour-le-schema-departemental/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>95344</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans le domaine de la Gestion des Milieux Aquatiques et de la Prévention des Inondations</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude
+Agence de l'eau Rhône-Méditerranée-Corse
+Conseil régional d'Occitanie
+Syndicat Mixte des Milieux Aquatiques et des Rivières (SMMAR)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l'intervention dépend du dispositif demandé</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude s&amp;#039;est engagé, suite à la catastrophe de Novembre 1999, dans un programme prioritaire de « Prévention et de Gestion du Risque inondation », destiné à se prémunir des effets dommageables des crues sur les zones habitées, dans un objectif de protection des personnes et des biens.
+&lt;/p&gt;
+&lt;p&gt;
+ Enrichis, par le bilan très positif de l&amp;#039;ensemble des PAPI « première génération », et dans une logique de transposition de la Directive Cadre Inondations (DCI), l&amp;#039;Etat a souhaité impulser une nouvelle dynamique PAPI. C&amp;#039;est pourquoi, le SMMAR EPTB a élaboré la maquette d&amp;#039;un PAPI 2 « seconde génération » pour les années 2015/2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agira de poursuivre cette orientation stratégique sur les rivières en l&amp;#039;élargissant aux risques littoraux, et à une gestion régulière du bassin versant et des milieux aquatiques pour œuvrer à la restauration et la revalorisation de zones humides et des cours d&amp;#039;eau afin de protéger les ressources en eau et lutter contre les pollutions, mais aussi afin de préserver l&amp;#039;équilibre géomorphologique du cours d&amp;#039;eau, et sa biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires de ces aides sont les collectivités territoriales et leurs groupements, les Associations Syndicales Autorisées (ASA) et leurs groupements, les Sociétés d&amp;#039;Aménagement Régionales, dans le respect de leurs compétences statutaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité des opérations
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des 7 axes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe
+  1
+  &lt;/em&gt;
+  &lt;em&gt;
+   :
+  &lt;/em&gt;
+  Amélioration des connaissances et renforcement de la conscience du risque ; c&amp;#039;est-à-dire poursuite de la sensibilisation auprès du grand public et des scolaires, pose de repères de crues et de laisses de mer pour la submersion marine mais aussi poursuite des études d&amp;#039;aléas...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe  2 :
+  &lt;/em&gt;
+  Amélioration de la surveillance et de la prévision des crues
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 3 :
+  &lt;/em&gt;
+  Alerte et gestion de crise; c&amp;#039;est-à-dire suivi de l&amp;#039;hydrologie superficielle et souterraine, prévision pluviométrique, renforcement des outils de gestion de crise
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 4 :
+  &lt;/em&gt;
+  Prise en compte du risque inondation dans l&amp;#039;urbanisme et l&amp;#039;aménagement du territoire ; c&amp;#039;est-à-dire accompagner la mise en œuvre des Plans de Prévention des Risques Inondations approuvés et assister les collectivités dans l&amp;#039;élaboration des SCOT et des schémas de ruissellement en zone urbaine et péri-urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 5 :
+  &lt;/em&gt;
+  Actions de réduction de la vulnérabilité des personnes et des biens ; c&amp;#039;est-à-dire réduire la vulnérabilité et augmenter la résilience des services publics et des entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 6 :
+  &lt;/em&gt;
+  Ralentissement des écoulements ; c&amp;#039;est-à-dire optimiser les champs d&amp;#039;expansion des crues, contrôler le transport solide, réaliser des ouvrages de rétention, et surtout réaliser des PPGBV, qui représentent à eux seuls environ la moitié de l&amp;#039;enveloppe financière du PAPI 2
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 7 :
+  &lt;/em&gt;
+  Gestion des ouvrages de protection hydraulique ; c&amp;#039;est-à-dire aménagement des berges au droit d&amp;#039;enjeux, confortement des digues et déversoirs, optimisation d&amp;#039;ouvrages existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour l&amp;#039;axe spécifique des PPGBV , les opérations devront s&amp;#039;articuler autour des 5 axes d&amp;#039;actions suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 1 :
+  &lt;/em&gt;
+  Restauration physique des cours d&amp;#039;eau : Actions visant à rechercher un fonctionnement naturel des cours d&amp;#039;eau par des actions morphologiques et sédimentaires ; libérer des espaces de mobilité des cours d&amp;#039;eau dans les secteurs définis de manière concertée en veillant à préserver les zones à enjeux ; soutenir les actions de continuité écologique par l&amp;#039;effacement ou l&amp;#039;équipement de seuils et barrages.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 2 :
+  &lt;/em&gt;
+  Gestion quantitative de la ressource en eau : développer un dispositif de  gestion quantitative de la ressource en eau conformément aux conclusions de l&amp;#039;étude sur la détermination des volumes prélevables portée sous maîtrise d&amp;#039;ouvrage du SMMAR et finalisée en 2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 3 :
+  &lt;/em&gt;
+  Reconquête de la qualité de l&amp;#039;eau : accompagner les actions de lutte contre les pollutions diffuses, notamment type phytosanitaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 4 :
+  &lt;/em&gt;
+  Zones humides : protéger et gérer les zones humides inventoriées conformément à la hiérarchisation élaborée par les plans de gestion. L&amp;#039;inventaire des zones humides mené sous maîtrise d&amp;#039;ouvrage du SMMAR sera complété sur tous les secteurs à ce jour non recensés (secteurs Orbieu-Aude médiane notamment).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 5 :
+  &lt;/em&gt;
+  Gestion de la ripisylve : prévenir la formation d&amp;#039;embâcles et maintenir le développement d&amp;#039;une ripisylve équilibrée (accroître le rôle régulateur épurateur, tout en conservant le rôle protecteur, préserver le rôle de connecteur de zones humides, favoriser la biodiversité en conformité avec les inventaires réalisés dans le cadre des SAGE ou des démarches Natura 2000, PNR, ENS...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/gestion-des-milieux-aquatiques-et-prevention-des-inondations-gemapi</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ David MOURET - Chef du Service Hydraulique - Observatoire de l&amp;#039;Eau
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courriel :
+  &lt;a href="mailto:david.mouret&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   david.mouret&amp;#64;cg11.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Alain ERADES  - Ingénieur
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courriel :
+  &lt;a href="mailto:alain.erades&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   alain.erades&amp;#64;cg11.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  téléphone : 04.68.11.67.62
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa9b-investir-dans-le-domaine-de-la-gestion-des-mi/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>95343</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Développer le domaine de l'Eau et de l'Assainissement</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d'aide dépend du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce projet formalise les objectifs et actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tendre vers une gestion concertée et intégrée de l&amp;#039;eau
+  &lt;/strong&gt;
+  (schémas départementaux, structuration de la maîtrise d&amp;#039;ouvrage, assistance technique à la maîtrise d&amp;#039;ouvrage publique, prise en compte du réchauffement climatique, coordination dans l&amp;#039;aménagement du territoire).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Garantir durablement l&amp;#039;accès à une ressource de qualité
+  &lt;/strong&gt;
+  (mise en conformité des stations d&amp;#039;épuration, protection des captages, préservation des zones humides, investissement durable, création des Services Publics d&amp;#039;Assainissement Non Collectif).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Optimiser la gestion de la ressource et sécuriser les réserves
+  &lt;/strong&gt;
+  (gestion des ressources stockées, développement de notre connaissance du karst, gestion patrimoniale, favoriser les économies d&amp;#039;eau).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développer et partager les connaissances
+  &lt;/strong&gt;
+  (projets innovants, réseaux d&amp;#039;échanges, promotion des chartes qualité, éducation à l&amp;#039;environnement, coopération décentralisée, tarification sociale).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;éligibilité des projets est conditionnée par le prix de l&amp;#039;eau ou de l&amp;#039;assainissement. Ceux-ci doivent être au-dessus d&amp;#039;un seuil fixé par le Conseil général :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;assainissement :
+ 1,14 € HT / m3
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;eau :  1,40 € HT / m3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes pratiquant, par dérogation préfectorale, un prix au forfait, celui-ci sera ramené à un prix au mètre cube, en considérant un volume moyen consommé de 120 m3 / an (sauf si la commune peut justifier d&amp;#039;une consommation moyenne annuelle par abonné, différente, auquel cas, cette consommation réelle pourra être prise en compte).
+&lt;/p&gt;
+&lt;p&gt;
+ Cette condition d&amp;#039;éligibilité ne s&amp;#039;applique pas pour les opérations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aire de remplissage sécurisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;amélioration des pratiques phytosanitaires et horticoles (PAPPH).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;assainissement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic réseau et station
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zonage d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;épandage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaires et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de transfert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de collecte (dans le cadre de la création d&amp;#039;un système d&amp;#039;assainissement pour l&amp;#039;habitant existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux station épuration:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction (pour l&amp;#039;habitat existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;amélioration (y compris sur la filière de traitement des boues)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux liés au traitement des sous-produits de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;em&gt;
+ Divers:
+&lt;/em&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux et équipements pluviaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;eau potable et de protection de la ressource :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaire et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux captage :
+ &lt;/em&gt;
+ Travaux suite DUP
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Economie d&amp;#039;eau et
+  maîtrise
+  des pesticides:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;aire de remplissage sécurisée des pulvérisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériels prescrits dans le cadre d&amp;#039;un PAPPH (Plan d&amp;#039;Amélioration des Pratiques Phytosanitaires et Horticoles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication et/ou dispositifs d&amp;#039;économie d&amp;#039;eau
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux production-distribution (sauf réseau) :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de traitement (désinfection, chloration)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes d&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de télégestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement ou création d&amp;#039;équipements intercommunaux (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes de sectorisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place ou renforcement de canalisations intercommunales (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Divers :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux pour satisfaire la réglementation en matière de défense incendie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/eau-et-assainissement</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre administratif ou financier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour l&amp;#039;eau potable : Hélène Fulcand (
+  &lt;a href="mailto:helene.fulcrand&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   helene.fulcrand&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.14)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour l&amp;#039;assainissement: Sébastien Garrabou (
+  &lt;a href="mailto:sebastien.garrabou&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   sebastien.garrabou&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.13)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre général ou technique :
+ &lt;/strong&gt;
+ Bruno Dupasquier (
+ &lt;a href="mailto:bruno.dupasquier&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+  bruno.dupasquier&amp;#64;cg11.fr
+ &lt;/a&gt;
+ ou 04.68.11.67.83)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c7d7-developper-le-domaine-de-leau-et-de-lassainis/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>95302</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Intervenir en faveur du développement de l'agriculture, notamment en matière de bois énergie</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposant d&amp;#039;une importante surface boisée largement sous exploitée, le Département de l&amp;#039;Aude a adopté en 2006 le Plan Bois Energie ayant pour objectif de développer cette filière, pourvoyeuse d&amp;#039;emplois locaux et contribuant à la réduction des émissions de gaz à effet de serre et des charges de chauffage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Installation de chaufferies automatiques à bois.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires de cette aide sont : les établissements publics, les collectivités territoriales et les bailleurs sociaux publics
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les installations de production de chaleur à alimentation automatique et utilisant les combustibles suivants sont concernés par le présent règlement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bois déchiqueté
+  &lt;/li&gt;
+  &lt;li&gt;
+   granulés de bois
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une chaufferie bois pour des logements, au moins 2 logements devront être chauffés par la même installation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etudes de faisabilité de chaufferies automatiques à bois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chaufferies automatiques à bois avec ou sans réseau de chaleur soit les équipements avec main d&amp;#039;œuvre suivants : chaudière bois et équipements associés (à l&amp;#039;exclusion de la production d&amp;#039;eau chaude sanitaire), génie civil chaufferie et silo, réseau primaire, sous-stations à l&amp;#039;exclusion de l&amp;#039;hydraulique et du réseau secondaires, maîtrise d&amp;#039;œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Extension de réseaux de chaleur alimentés à plus de 50% par du bois soit les équipement avec main d&amp;#039;œuvre suivants : réseau primaire, sous-stations à l&amp;#039;exclusion de l&amp;#039;hydraulique et du réseau secondaires, maîtrise d&amp;#039;œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plateformes de fabrication et de stockage de bois déchiqueté soit les travaux de la plateforme, qu&amp;#039;elle soit couverte ou non.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Si les investissements présentés ne sont pas uniquement dédiés au bois énergie, l&amp;#039;aide sera calculée au prorata de l&amp;#039;activité bois énergie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/bois-energie</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Aménagement Durable
+&lt;/p&gt;
+&lt;p&gt;
+ Chef de service : Michel Foussard
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mail :
+   &lt;a href="mailto:michel.foussard&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+    michel.foussard&amp;#64;aude.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone :
+ 04 68 11 69 05
+  &lt;/li&gt;
+  &lt;li&gt;
+   Secrétariat : 04.68.11.66.32
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0271-intervenir-en-faveur-du-developpement-de-lagr/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>95301</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux connexes liés aux opérations d’aménagement foncier</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de subventionnement des travaux connexes est fonction de l’obtention du FEADER</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aménagement foncier rural vise à améliorer les conditions d&amp;#039;exploitation des propriétés rurales agricoles ou forestières et dans ce but, le Département ordonne les opérations d&amp;#039;Aménagement Foncier Agricole, Forestier et Environnemental (AFAFE) qui permettent la restructuration foncière sur un périmètre défini (échelle communale ou intercommunale).
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département, en subventionnant la réalisation des travaux connexes aux AFAFE, encourage l&amp;#039;aménagement optimal du territoire suite à la réorganisation parcellaire et participe ainsi au maintien et au développement de l&amp;#039;activité agricole et à la valorisation des paysages et du patrimoine naturel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aménagement du territoire avec la réorganisation parcellaire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Valorisation des paysages et du patrimoine naturel
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Les communes, groupements de communes ou associations foncières qui assurent la maîtrise d&amp;#039;ouvrage des travaux connexes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Travaux éligibles à la subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;établissement de tous chemins d&amp;#039;exploitation nécessaires pour desservir les parcelles ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Tous travaux affectant les particularités topographiques, lorsque ces travaux présentent un caractère d&amp;#039;intérêt collectif pour l&amp;#039;exploitation du nouvel aménagement parcellaire,  dans le respect de ces particularités topographiques prévues par les exploitants agricoles en application des règles relatives aux bonnes conditions agricoles et environnementales ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Tous travaux d&amp;#039;amélioration foncière connexes à l&amp;#039;aménagement foncier agricole forestier et environnemental, tels que ceux nécessaires à la sauvegarde des équilibres naturels, à la protection des sols ou à la remise en bon état des continuités écologiques ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagement hydraulique rendus indispensables au bon écoulement des eaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;exécution de tous travaux et la réalisation de tous ouvrages nécessaires à la protection des forêts ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;exécution de travaux de nettoyage, remise en état, création et reconstitution d&amp;#039;éléments présentant un intérêt pour les continuités écologiques et les paysages tels que les haies, plantations d&amp;#039;alignement, talus, fossés et berges.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/travaux-connexes-lies-aux-operations-damenagement-foncier</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de l&amp;#039;Aménagement Foncier -
+ Laetitia d&amp;#039;AMICO
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 04 68 11 06 13 / 06 71 15 42 79
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:laetitia.damico&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  laetitia.damico&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a0dd-financer-des-travaux-connexes-lies-aux-operat/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>95257</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'accès aux structures d'accueil polyvalent du public</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Mutualité sociale agricole (MSA)
+Caisse d'assurance retraite et de la santé au travail Languedoc-Roussillon (CARSAT)
+Conseil départemental de l'Aude
+Caisse d'allocations familiales de l'Aude</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Une subvention forfaitaire annuelle de fonctionnement de 5000€ sera apportée</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A travers le schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public, le Département s&amp;#039;est engagé dans un programme d&amp;#039;actions pour les années 2016 à 2022 afin de favoriser l&amp;#039;accès des services au public pour tous les usagers.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accessibilité aux services publics étant un enjeu majeur d&amp;#039;égalité de cohésion sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est donc proposé de mettre en œuvre un dispositif d&amp;#039;aide au fonctionnement des structures d&amp;#039;accueil polyvalent du public, qui regroupe les MSAP et MFS.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Accès aux services
+Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ structures porteuses de ces lieux d&amp;#039;accueil polyvalent du public à savoir les communautés d&amp;#039;agglomérations, communautés de communes et associations qui ont obtenu la labellisation MSAP ou MFS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Non éligibles :
+ &lt;/strong&gt;
+ Les structures portées par les bureaux de poste ou la MSA sont exclues de ce dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Afin de bénéficier de ce dispositif, la structure doit :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obtenir le
+ label MFS ou MSAP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etre un espace mutualisé d&amp;#039;accès aux services visant à faciliter les démarches des usagers et améliorer la proximité des services publics dans les territoires ruraux, urbains ou péri-urbains en situation de déficit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer une information de premier niveau, orienter vers les services et accompagner l&amp;#039;usager dans ses démarches administratives concernant les différents dispositifs d&amp;#039;intervention départementaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer au réseau partenarial départemental
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Concernant les EPCI porteurs d&amp;#039;une structure, le dispositif de contractualisation solidaire pourra être un critère d&amp;#039;éligibilité afin de bénéficier de l&amp;#039;attribution de l&amp;#039;aide au fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles :
+ &lt;/strong&gt;
+ Ce dispositif permet d&amp;#039;apporter une aide au fonctionnement de la structure dans la mise en œuvre de ses actions d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public. A travers ce dispositif peut également être financée l&amp;#039;acquisition de petits matériels (équipement informatiques, mobilier de bureau ...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assistant de Direction / Comptable - Maeva Homs
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : maeva.homs&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2ef1-modifier-lattribution-de-subvention-aux-struc/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>95245</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Intervenir en faveur du spectacle vivant</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet de règlement se présente sous la forme de 3 dispositifs visant une réponse globale aux attentes des acteurs et aux spécificités du domaine :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides à l&amp;#039;organisation de festivals, manifestations et programmations artistiques comprenant des représentations de spectacles et des activités culturelles accessibles au grand public.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides à la production de spectacles destinés à une diffusion au sein des réseaux professionnels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides en faveur des structures artistiques permanentes assurant la gestion d&amp;#039;un équipement ou d&amp;#039;un projet itinérant sur le territoire dans le cadre d&amp;#039;une saison culturelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le dispositif n°1, le Département apporte son concours à l&amp;#039;organisation de festivals, manifestations et programmations artistiques comprenant des représentations de spectacles, des concerts et des activités culturelles (stages, ateliers de sensibilisation, résidences d&amp;#039;artistes) accessibles du grand public.
+ Les projets doivent comporter des recettes propres (billetterie, vente de marchandises) à l&amp;#039;exception des propositions dans l&amp;#039;espace public reposant sur une démarche artistique singulière (espace scénique, mise en valeur du patrimoine).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le dispositif n°2, l&amp;#039;action du Département dans le domaine du spectacle vivant a pour objectifs de favoriser l&amp;#039;accès du public à des propositions culturelles et artistiques de qualité, de soutenir la création artistique et d&amp;#039;accompagner les professionnels du secteur dans la recherche d&amp;#039;une économie viable de leurs activités. E
+ n la matière, le Département apporte son concours aux structures artistiques (collectif d&amp;#039;artistes, compagnie dramatique ou chorégraphique, entreprise artistique et culturelle etc.) pour la production de spectacles destinés à une diffusion au sein des réseaux professionnels.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le dispositif n°3, l&amp;#039;action du Département dans le domaine du spectacle vivant a pour objectifs de favoriser l&amp;#039;accès du public à des propositions culturelles et artistiques de qualité et de soutenir les professionnels du secteur. Elle vise notamment à consolider l&amp;#039;offre d&amp;#039;accueil et de diffusion sur le territoire départemental et son insertion dans les réseaux régionaux et nationaux du spectacle.
+ En la matière, le Département apporte son concours aux structures associatives et  publiques pour la réalisation d&amp;#039;un projet de développement artistique et culturel global.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Dispositif n°1 :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne concerne pas :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Première édition d&amp;#039;un festival ou manifestation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet contenant une seule représentation d&amp;#039;un spectacle ou concert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet réservé à une catégorie particulière de public (spectacles en entreprises, spectacles destinés à des élèves en milieu scolaire, kermesses, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestation artistique pour le compte d&amp;#039;un commanditaire dans le cadre d&amp;#039;une relation marchande (agence d&amp;#039;évènementiel, tourneur)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Association, collectivité territoriale, établissement public Société (SA, SNC etc.) pour la réalisation d&amp;#039;un projet culturel d&amp;#039;intérêt général
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat à une aide est titulaire de la licence d&amp;#039;entrepreneur du spectacle dans les cas prévus par la réglementation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La structure exerce à titre principal une activité dans le spectacle vivant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elle exerce à titre occasionnel une activité dans le domaine mais organise plus de 6 représentations professionnelles par an
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les associations justifient au moment de la demande d&amp;#039;au moins une année d&amp;#039;existence à partir de la date de publication au JO. Elles doivent avoir leur siège social dans l&amp;#039;Aude ou, pour les structures domiciliées dans un autre Département, faire la démonstration d&amp;#039;une activité régulière sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coûts artistiques et techniques (achat, rémunération, location etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Droits d&amp;#039;auteur et voisins, impôts et taxes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;administration, communication et de fourniture imputables au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnement général de la structure, frais financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Achat de biens durables, dotations aux amortissements et provisions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisation comptable du bénévolat et des mises à disposition en nature
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Dispositif n°2 :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide départementale concerne les activités suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création artistique (écriture, répétitions et filage)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montage et administration de la production
+ &lt;/li&gt;
+ &lt;li&gt;
+  Action culturelle associée à la création de l&amp;#039;œuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;outils de communication et d&amp;#039;opérations promotionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préparation de tournées et représentation en public pour une première exploitation (jusqu&amp;#039;à 6 mois suivant la première représentation au public)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation dans la mise en scène et l&amp;#039;interprétation d&amp;#039;une œuvre en vue d&amp;#039;une reprise de l&amp;#039;exploitation après une période d&amp;#039;interruption d&amp;#039;un an
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne concerne pas :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets portant exclusivement sur l&amp;#039;enseignement et l&amp;#039;intervention pédagogique (se référer en cela au Schéma départemental des enseignements artistiques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;administration ou de diffusion dans le cadre d&amp;#039;une relation marchande (agent d&amp;#039;artiste, producteur phonographique, bureau de production)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Association et société (SA, SARL, SCOP etc.) assurant une mission de production ou de production déléguée de spectacles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures candidates à une aide dispose d&amp;#039;une organisation administrative et de la licence nécessaire à l&amp;#039;exercice de l&amp;#039;activité. Elles justifient au moment de la demande d&amp;#039;au moins une année d&amp;#039;existence à partir de la date de publication au JO ou de l&amp;#039;immatriculation.
+&lt;/p&gt;
+&lt;p&gt;
+ Elles doivent avoir leur siège social dans l&amp;#039;Aude. Une exception s&amp;#039;adresse aux structures domiciliées dans un autre Département qui assurent la production déléguée pour le compte d&amp;#039;une équipe artistique implantée dans l&amp;#039;Aude ou bénéficiant d&amp;#039;un accompagnement par un établissement culturel audois.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coûts artistiques et techniques (rémunération, défraiement, achat, location)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Droits d&amp;#039;auteur et voisins, taxes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matières et fournitures consommables, services liés au projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;administration et de communication imputables au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Frais à caractère généraux, frais financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Achat de biens durables, dotations aux amortissements et provisions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisation comptable du bénévolat et des mises à disposition en nature
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Dispositif n°3 :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Association, collectivité territoriale, établissement public
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations disposent d&amp;#039;une organisation stable, d&amp;#039;un personnel administratif permanent et de la (les) licence(s) nécessaire(s) à l&amp;#039;exercice de l&amp;#039;activité. Elles doivent avoir leur siège social dans l&amp;#039;Aude.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intérêts débiteurs, frais financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Achat de biens durables, dotations aux amortissements et provisions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisation du bénévolat et des mises à disposition en nature
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Les dépenses d&amp;#039;investissement des structures publiques (construction de bâtiment, réhabilitation etc.)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/des-aides-pour-soutenir-le-spectacle-vivant</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Culture
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Secrétaire - Audrey De Bentzmann
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:audrey.debentzmann&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+   audrey.debentzmann&amp;#64;aude.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone :
+ 04.68.11.64.95
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il faut adresser votre dossier de demande avant le 31 décembre de l&amp;#039;année précédant votre action assorti d&amp;#039;un courrier d&amp;#039;accompagnement adressé à M. le Président du Conseil Départemental, à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   CONSEIL DÉPARTEMENTAL DE L&amp;#039;AUDE
+  &lt;/li&gt;
+  &lt;li&gt;
+   Service Culture
+  &lt;/li&gt;
+  &lt;li&gt;
+   allée Raymond-Courrière
+  &lt;/li&gt;
+  &lt;li&gt;
+   11855 CARCASSONNE cedex 9
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b2d9-intervention-en-faveur-du-spectacle-vivant/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>98472</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Promouvoir le développement commercial et économique des professionnels adhérents à la marque Pays Cathare</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La marque Pays cathare, propriété du département depuis plus de 20 ans est née d&amp;#039;une initiative collective en direction des professionnels du tourisme et de l&amp;#039;agroalimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  Plus de 900 prestataires marqués sur 39 réseaux différents, la Marque Pays cathare® s&amp;#039;engage aujourd&amp;#039;hui dans une étape nouvelle de commercialisation et de renforcement de son image par la sécurisation des actions menées. Les valeurs de la Marque &amp;#34;origine, passion, qualité et engagement&amp;#34; reflètent un attachement fort des professionnels à leur réseau et une volonté de mutualiser leurs savoir-faire pour faire de la marque, outil collectif, un levier de développement économique de leur structure respective.
 &lt;/p&gt;
 &lt;p&gt;
  Le département a fait le choix de confier l&amp;#039;animation de la marque à différents partenaires, qui accompagnent au quotidien les prestataires Audois.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les chambres consulaires et l&amp;#039;inter consulaire
   &lt;/li&gt;
   &lt;li&gt;
    Le relais des gîtes de France
   &lt;/li&gt;
   &lt;li&gt;
    Les logis de France
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  dépenses de fonctionnement pour l&amp;#039;animation de la Marque
 &lt;/p&gt;
 &lt;p&gt;
@@ -604,169 +3434,169 @@
   &lt;li&gt;
    Prise en charge de l&amp;#039;expertise technique : salaires des chargés de missions
   &lt;/li&gt;
   &lt;li&gt;
    Ingénierie de projet: études stratégiques, évaluation, études de marché, formations, accompagnement des professionnels a la stratégie commerciale (type cluster)
   &lt;/li&gt;
   &lt;li&gt;
    Promotion de la marque : frais de communication (conception, diffusion, achat d&amp;#039;espaces, kit de communication, photothèque, vidéothèque...), éditions, spot radio, site internet, location d&amp;#039;équipements pour les salons
   &lt;/li&gt;
   &lt;li&gt;
    Signature de la marque : plaques, enseignes ou autres supports remis aux adhérents, publicité sur lieu de vente (PLV) type emballage
   &lt;/li&gt;
   &lt;li&gt;
    Animation du réseau des professionnels: temps d&amp;#039;expertise dédiée, voyages d&amp;#039;études, achat de produits et matériel de dégustation
   &lt;/li&gt;
   &lt;li&gt;
    Contrôle de la marque : audit interne et externe, analyse des produits ou des prestations
   &lt;/li&gt;
   &lt;li&gt;
    Actions de coopération sur la base de l&amp;#039;expertise en lien avec la création d&amp;#039;une marque ou d&amp;#039;un label (déplacements et temps de travail)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Anne Laurent, Chargée de projet &amp;#34;Marque Pays Cathare&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Mail :
    &lt;a href="mailto:anne.laurent&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
     anne.laurent&amp;#64;aude.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone :
  04.68.11.65.14
   &lt;/li&gt;
   &lt;li&gt;
    Secrétariat :
  04.68.11.64.49
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/620d-animer-la-marque-pays-cathare/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>98462</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Aider des entreprises de l'économie sociale et solidaire (ESS)</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Les taux d'intervention et les éventuels cofinancements sont déterminés après analyse des dossiers</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le pacte territorial «Aude 2030 » fait de l&amp;#039;Economie sociale et solidaire (ESS) un enjeu majeur du développement économique Audois, source de préservation d&amp;#039;emplois non délocalisables et d&amp;#039;entrepreneuriat nouveau, où l&amp;#039;humain reste au cœur du projet.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ESS est, par ses valeurs fondatrices (primauté des personnes et de l&amp;#039;objet social sur le capital ; adhésion volontaire et ouverte, gestion démocratique, fonds propres impartageables, appropriation collective des excédents, solidarité et responsabilité, utilité sociale des produits et services), non plus une économie dite &amp;#34;alternative&amp;#34; mais une économie ancrée durablement sur nos territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ambition du Département de l&amp;#039;Aude est en effet de positionner l&amp;#039;emploi au cœur des dynamiques économiques et d&amp;#039;intégrer la notion de solidarité aux impératifs de production et de rentabilité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le Conseil Général de l&amp;#039;Aude ambitionne de :
  &lt;/li&gt;
  &lt;li&gt;
   soutenir le renouveau entrepreneurial en modernisant les statuts des entreprises de l&amp;#039;ESS et en développant leur financement
  &lt;/li&gt;
  &lt;li&gt;
   donner du pouvoir d&amp;#039;agir aux citoyens et aux salariés pour contribuer au maintien de l&amp;#039;activité économique dans les territoires et lutter contre les destructions d&amp;#039;emplois
  &lt;/li&gt;
  &lt;li&gt;
   revitaliser les territoires ruraux et les quartiers où les besoins sociaux ont considérablement augmenté avec la crise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -926,63 +3756,63 @@
  Créer des réponses adaptées à des besoins sociaux non ou mal rappel de la stratégie satisfaits en lien notamment avec les projets de Pôles Territoriaux départementale de Coopération Economique (PTCE)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    2. Aide aux partenariats novateurs et aux actions collectives:
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rapprocher les entreprises de l&amp;#039;ESS et les entreprises conventionnelles afin de créer des réponses adaptées à des besoins sociaux non ou mal satisfaits
  &lt;/li&gt;
  &lt;li&gt;
   Encourager la collaboration et la coordination entre les acteurs de l&amp;#039;ESS afin de créer de l&amp;#039;emploi, de réduire leurs dépenses de fonctionnement
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la constitution de Pôle Territorial de Coopération Economique pour le développement durable local au service de la création d&amp;#039;emplois
  &lt;/li&gt;
  &lt;li&gt;
   Initier des démarches partenariales innovantes à partir de concours ou d&amp;#039;appels à projets spécifiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Revitalisation
 Emploi</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action n°1 : Aide à la sensibilisation à l&amp;#039;ESS
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Bénéficiaires :
  &lt;/em&gt;
  Têtes de réseau régionale de l&amp;#039;ESS présentant une expertise humaine et technique pour mener des actions de sensibilisation et d&amp;#039;animation sur l&amp;#039;ensemble du territoire audois.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dépenses éligibles :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Actions ponctuelles ou pérennes de sensibilisation et d&amp;#039;animation auprès des acteurs économiques et des partenaires institutionnels
  &lt;/li&gt;
  &lt;li&gt;
   Outils de promotion en direction des partenaires institutionnels ou du grand public
  &lt;/li&gt;
@@ -1264,965 +4094,965 @@
  &lt;li&gt;
   PTCE, lauréat de l&amp;#039;appel à projet national
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dépenses éligibles :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement et montage financier des projets de création de micro-entreprise
  &lt;/li&gt;
  &lt;li&gt;
   Outils financiers mobilisés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dépenses non éligibles :
  &lt;/em&gt;
  Défraiements divers (frais de déplacements, de repas, téléphonie)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Solidarités / Direction Action Sociale Insertion
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Céline Gout, Gestionnaire du secrétariat et de la communication du service
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:celine.gout&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   celine.gout&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.76
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c696-aider-des-entreprises-de-de-leconomie-sociale/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>97734</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Construire et réhabiliter des logements sociaux</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude,
  en proposant ses aides,
  a pour objectifs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
  &lt;/li&gt;
  &lt;li&gt;
   Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
  &lt;/li&gt;
  &lt;li&gt;
   Aider au maintien dans le logement dans de bonnes conditions.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Construction, réhabilitation et maintien des logements sociaux
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux propriétaires occupants aux ressources modestes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
  &lt;/li&gt;
  &lt;li&gt;
   Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/logement</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tel : 04.68.11.69.81
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
    richard.cane&amp;#64;aude.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>16/07/2021</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>97692</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Construire ou réhabiliter des habitats collectifs avec services à destination des personnes âgées</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide qu&amp;#039;apporte le Département de l&amp;#039;Aude a pour objectifs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Compléter l&amp;#039;offre d&amp;#039;hébergement actuelle pour adapter quantitativement  l&amp;#039;offre aux dynamiques démographiques des territoires
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une offre alternative de logement aux personnes âgées entre l&amp;#039;EHPAD et le domicile traditionnel qui permet de faire face dans de bonnes conditions au vieillissement en proposant de disposer d&amp;#039;un chez-soi adapté et sécurisant.
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une offre d&amp;#039;hébergement accessible financièrement soit du fait de l&amp;#039;habitation à l&amp;#039;aide sociale de l&amp;#039;habitat collectif avec services, soit du fait du caractère social des logements
  &lt;/li&gt;
  &lt;li&gt;
   Prévenir la perte d&amp;#039;autonomie et notamment  agir contre l&amp;#039;isolement des personnes âgées en soutenant des habitats collectifs avec services disposant d&amp;#039;espaces collectifs
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides à la construction, la réhabilitation et à l&amp;#039;extension des habitats collectifs pour personnes âgées sont destinées aux porteurs de projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  Les dépenses portant sur les honoraires, la construction et les charges foncières. Le projet immobilier et les dépenses éligibles font l&amp;#039;objet d&amp;#039;une étude préalable du Département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/habitats-collectifs-avec-services-destination-des-personnes-agees</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Solidarités - Direction Autonomie / Etablissements
 &lt;/p&gt;
 &lt;p&gt;
  Muriel Valette, Secrétaire
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:muriel.valette&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   muriel.valette&amp;#64;aude.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  04.68.11.69.07 / 04.68.11.65.36
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/489f-construire-ou-rehabiliter-des-habitats-collec/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>15/07/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>97691</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>Limite d’un montant de subvention de 150 000 €</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Santé
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses liées aux aménagements intérieurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
  &lt;/li&gt;
  &lt;li&gt;
   dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Mail: richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel: 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assistant de Direction / Comptable - Maeva Homs
 &lt;/p&gt;
 &lt;p&gt;
  Mail : maeva.homs&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>15/07/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>97687</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Améliorer le fonctionnement des Établissements d’Accueil des Jeunes Enfants</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>L’aide départementale sera attribuée selon les modalités</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les objectifs de cette aide sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant la conciliation entre vie familiale et vie professionnelle des parents de jeunes enfants par le développement de services de garde correspondant à leurs attentes
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la socialisation, le bien-être et le développement harmonieux des jeunes enfants en leur permettant d&amp;#039;être accueillis dans des structures adaptées à leurs besoins et offrant un accueil de qualité.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Cohésion sociale et inclusion</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides à la construction d&amp;#039;EAJE sont destinées aux structures intercommunales et, à défaut, lorsque les structures intercommunales n&amp;#039;ont pas la compétence, aux communes.
 &lt;/p&gt;
 &lt;p&gt;
  Les aides à la réhabilitation et à l&amp;#039;extension d&amp;#039;EAJE sont destinées aux gestionnaires publics (structures intercommunales, communes) et privés à but non lucratif (associations) d&amp;#039;EAJE.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, ainsi qu&amp;#039;aux VRD
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses de réalisation ou d&amp;#039;acquisition de mobilier spécifiques à un EAJE (dortoirs, salles d&amp;#039;activités, salles de change, cuisine...) lié directement à l&amp;#039;opération de construction ou de rénovation
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses de mobilier adapté à la prise en charge d&amp;#039;enfants handicapés, même hors opération de construction ou de rénovation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Ne sont pas prises en charge les dépenses d&amp;#039;acquisition de terrain.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/etablissements-daccueil-des-jeunes-enfants</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Solidarités - Direction Enfance Famille
 &lt;/p&gt;
 &lt;p&gt;
  Alexandra Catanese,
  Secrétaire de Direction
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  04.68.11.66.64
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:alexandra.catanese&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   alexandra.catanese&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36f6-ameliorer-le-fonctionnement-des-etablissement/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>15/07/2021</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>97611</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Favoriser les équipements sociaux et médico-sociaux</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La mise en place de règlements d&amp;#039;intervention s&amp;#039;inscrit pleinement dans le projet AUDEVANT et notamment dans l&amp;#039;enjeu intitulé « les solidarités, facteurs de développement pour les hommes et les territoires » qui a pour ambition de répondre aux besoins dans une double dimension, individuelle dans l&amp;#039;appui aux personnes, et collective dans la création de services et d&amp;#039;emplois qui participent à la dynamique de maintien de la population sur les territoires. Les règlements permettent ainsi d&amp;#039;adapter les interventions départementales aux spécificités sociodémographiques du département, et de concourir à l&amp;#039;attractivité des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental détermine chaque année le volume des subventions d&amp;#039;investissement qu&amp;#039;il entend réserver aux communes et à leurs groupements.
 &lt;/p&gt;
 &lt;p&gt;
  Les aides attribuées au titre des équipements sociaux et médico-sociaux couvrent notamment :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements médico-sociaux accueillant des enfants pris en charge au titre de la protection de l&amp;#039;enfance, des personnes adultes en situation de handicap et des personnes âgées dépendantes,
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements d&amp;#039;accueil des jeunes enfants,
  &lt;/li&gt;
  &lt;li&gt;
   Le logement social,
  &lt;/li&gt;
  &lt;li&gt;
   Le logement individuel dégradé occupé par des propriétaires aux ressources modestes,
  &lt;/li&gt;
  &lt;li&gt;
   Les maisons de santé pluriprofessionnelles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces aides ont vocation à soutenir le développement et l&amp;#039;aménagement des territoires en offrant aux habitants des dispositifs de prise en charge à proximité de leurs lieux de vie. Elles ont également vocation à favoriser la qualité des équipements, et par là même le bien-être de la population qui en bénéficie. En accompagnant l&amp;#039;investissement public local, le Conseil Général contribue également à soutenir les acteurs de l&amp;#039;économie audoise.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Santé
 Equipement public
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires des aides à la réalisation d&amp;#039;équipements sociaux et médico-sociaux sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les organismes gestionnaires d&amp;#039;établissements médico-sociaux pour enfants, adultes en situation de handicap et personnes âgées dépendantes,
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités (EPCI ou communes à défaut) ou les associations gestionnaires d&amp;#039;établissements d&amp;#039;accueil de jeunes enfants,
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités (EPCI ou communes à défaut) porteuses d&amp;#039;un projet bâtimentaire de Maison de Santé Pluriprofessionnelle
  &lt;/li&gt;
  &lt;li&gt;
   les bailleurs sociaux,
  &lt;/li&gt;
  &lt;li&gt;
   les propriétaires occupants aux ressources modestes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
@@ -2231,3379 +5061,549 @@
 &lt;p&gt;
  L&amp;#039;assiette éligible est calculée sur le montant HT des travaux ou de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  De manière générale, ne sont pas subventionnables :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les acquisitions foncières et immobilières,
  &lt;/li&gt;
  &lt;li&gt;
   les rubriques « divers », « dépenses imprévues », « frais annexes », « sommes à valoir »...
  &lt;/li&gt;
  &lt;li&gt;
   les travaux d&amp;#039;entretien qui incombent au maître d&amp;#039;ouvrage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cas où une commune souhaiterait réaliser, sous sa propre maîtrise d&amp;#039;ouvrage, une opération relevant de la compétence d&amp;#039;un groupement de communes, la demande de subvention sera considérée comme irrecevable.
 &lt;/p&gt;
 &lt;p&gt;
  Pour certains programmes d&amp;#039;aides, l&amp;#039;éligibilité des demandes peut être examinée au regard de critères spécifiques mentionnés dans les fiches correspondantes. Cependant, l&amp;#039;éligibilité à un programme n&amp;#039;entraîne aucun droit à subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/reglement-dintervention-des-equipements-sociaux-et-medico-sociaux</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Guichet unique et gestion administrative et comptable des dossiers :
 &lt;/p&gt;
 &lt;p&gt;
  Conseil départemental de l&amp;#039;Aude -  Pôle Aménagement durable - Cellule d&amp;#039;Aide aux Communes
 &lt;/p&gt;
 &lt;p&gt;
  Maryvonne Bedos, Secrétaire de direction
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:maryvonne.bedos&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   maryvonne.bedos&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.64.82
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Instruction « clause sociale » Conseil Général de l&amp;#039;Aude - Pôle des Solidarités - Mission Insertion Active: Benjamin Ducruc
 &lt;/p&gt;
 &lt;p&gt;
  • Instruction « établissements sociaux et médico-sociaux » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités - Direction Personnes âgées et personnes handicapées: Evelyne Duresse, directrice
 &lt;/p&gt;
 &lt;p&gt;
  • Instruction « établissements d&amp;#039;accueil pour jeunes enfants » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Direction Enfance Famille – Service Protection Maternelle et Infantile: Véronique Moniez, médecin chef du service
 &lt;/p&gt;
 &lt;p&gt;
  • Instruction « Logement » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Service Action Sociale et Logement: Didier Bertrand – Frank Meyer
 &lt;/p&gt;
 &lt;p&gt;
  • Instruction « Maisons de Santé Pluriprofessionnelles » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités: Martine Baubil, Directrice
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1836-aider-a-la-favorisation-des-equipements-socia/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Création d’une maison de santé</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>97609</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux naturels situés sur le domaine public des collectivités</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre global de la stratégie départementale pour la biodiversité, l&amp;#039;objectif est d&amp;#039;aider les collectivités  à
  préserver les milieux naturels situés sur leur domaine public, répertoriés comme espaces naturels sensibles ou présentant un intérêt en matière de biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Biodiversité</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Création, amélioration et adaptation des équipements de prévention tels que pistes et points d&amp;#039;eau, création des zones débroussaillées nécessaires à la protection et au bon fonctionnement de ces équipements (bandes débroussaillées de sécurité, pares-feux).
   &lt;/li&gt;
   &lt;li&gt;
    Opérations de sylviculture préventive (élagage et broyage de la végétation concurrente et des rémanents).
   &lt;/li&gt;
   &lt;li&gt;
    Frais d&amp;#039;assistance, de conception du projet, études préalables, maîtrise d&amp;#039;œuvre dans la limite de 12% du montant hors taxes des dépenses éligibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépense non éligible :
  &lt;/strong&gt;
  Tous travaux d&amp;#039;entretien général
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/prevention-des-risques-majeurs-en-milieux-naturels-sensibles</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Aménagement durable - Direction Développement, Environnement et Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Annick Aymes de Boeck, Secrétaire
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:annick.aymesdeboeck&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   annick.aymesdeboeck&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  04.68.11.67.31
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/99eb-preserver-les-milieux-naturels-situes-sur-le-/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>97608</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Construire ou aménager des structures liées aux activités culturelles</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I11" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude propose des aides aux communes et leurs groupements à développer, aménager et moderniser leurs équipements culturels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Restauration du patrimoine historique et culturel
 &lt;/p&gt;
 &lt;p&gt;
  - Constructions, restructurations et aménagements de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   bibliothèques participant au réseau départemental de lecture publique ayant reçu un avis favorable de la Bibliothèque Départementale de l&amp;#039;Aude
  &lt;/li&gt;
  &lt;li&gt;
   locaux adaptés à l&amp;#039;enseignement artistique, écoles de musique s&amp;#039;inscrivant dans le schéma départemental du développement des enseignements artistiques
  &lt;/li&gt;
  &lt;li&gt;
   musées
  &lt;/li&gt;
  &lt;li&gt;
   salles de spectacle
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Musée
 Equipement public
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ne seront pris en compte que les projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite
  &lt;/li&gt;
  &lt;li&gt;
   répondront aux orientations des schémas départementaux en matière de développement des enseignements artistiques et de lecture publique
  &lt;/li&gt;
  &lt;li&gt;
   et feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de mobilier et d&amp;#039;entretien courant
  &lt;/li&gt;
  &lt;li&gt;
   Eclairage public
  &lt;/li&gt;
  &lt;li&gt;
   Plantations
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/equipements-culturels</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  Mail : richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e0a3-construire-ou-amenager-des-structures-liees-a/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...2828 lines deleted...]
-      </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>97606</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Construire ou aménager des espaces réservés au sport</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude propose d&amp;#039;aider les communes et leurs groupements à construire ou à aménager
  des équipements sportifs de plein air ou couverts.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gymnase ou salle spécialisée, aire aménagée, plaine de jeux, plateau d&amp;#039;éducation physique, stade, piscine...
 &lt;/p&gt;</t>
@@ -5703,51 +5703,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>97602</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Réaliser ou maintenir des bâtiments scolaires</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
         <is>
@@ -5866,77 +5866,77 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>97601</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Maintenir ou construire des espaces publics</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics dédiés à un service d&amp;#039;accueil à la population.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction, extension et aménagement de mairies ou sièges EPCI, locaux techniques, salles polyvalentes, locaux socio-éducatifs
  &lt;/li&gt;
@@ -6044,51 +6044,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>97600</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Améliorer le cadre de vie avec l'opération "Coeurs de village"</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -6222,77 +6222,77 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>97599</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Reconstruire la voirie suite à des intempéries</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider à la reconstruction de la voirie communale sinistrée et aux dépendances suite à la survenance d&amp;#039;événements climatiques ou géologiques de très grande ampleur.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Risques naturels</t>
         </is>
       </c>
@@ -6388,77 +6388,77 @@
           <t>Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>97598</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Structurer et maintenir les réseaux de voirie en bon état</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif pour le Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à structurer et à maintenir en bon état leur réseau de voirie.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
       <c r="O27" s="1" t="inlineStr">
@@ -6587,51 +6587,51 @@
           <t>Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>97597</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Faire des travaux sur la route départementale en traverse d'agglomération</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -6810,51 +6810,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>97594</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des actions pour développer l'agriculture audoise</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude
 Chambre d'agriculture de l'Aude</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Agriculteur
 Entreprise privée
@@ -7304,48 +7304,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>12/07/2021</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>