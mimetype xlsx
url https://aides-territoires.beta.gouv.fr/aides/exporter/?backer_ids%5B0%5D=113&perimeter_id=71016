--- v0 (2026-07-18)
+++ v1 (2026-09-02)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH158"/>
+  <dimension ref="A1:AH157"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,1188 +263,1246 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>166425</v>
+        <v>163124</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Appel à manifestation d'intérêt Territoires de Santé</t>
+          <t>Financer l’immobilier de santé et médico-social</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Financement de l’immobilier de santé et médico-social</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...118 lines deleted...]
-      <c r="G3" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H3" s="0" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K3" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="0" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;_________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;_______________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une entreprise publique locale (EPL), une entreprise ou un acteur financier, et vous avez pour objectif de diversifier et améliorer l’offre de santé du territoire, renforcer l’articulation entre les différents établissements de santé et médico-sociaux, réduire la consommation énergétique et les émissions de gaz à effet de serre de vos bâtiments de santé, ou encore renforcer l’attractivité de votre territoire ? La Banque des Territoires vous propose une offre d’investissement dédiée à l’immobilier santé et médico-social : résidences services, Ehpad, logements sociaux, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous pouvons financer les projets d’habitat de santé et médico-social qui répondent aux besoins de soins dans les territoires, tout en renforçant l’offre de soins de proximité, préventive et primaire. Ils contribuent ainsi à la modernisation et à la (re)structuration de l’offre d&amp;#039;hébergement médicalisé et non médicalisé. Nous finançons également les projets d’habitat social structurants pour le développement économique, l’attractivité et la mixité sociale de certains territoires et répondant aux besoins spécifiques des populations fragiles.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="0" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Santé
 Bâtiments et construction
 Logement et habitat
 Accessibilité</t>
         </is>
       </c>
-      <c r="O3" s="0" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="0" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="0" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="0" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="0" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-immobilier-sante-medico-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=immo_sms_psat</t>
         </is>
       </c>
-      <c r="X3" s="0" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="0" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z3" s="0" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-limmobilier-de-sante-et-medico-social/</t>
         </is>
       </c>
-      <c r="AA3" s="0" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG3" s="0" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>25/07/2024</t>
         </is>
       </c>
-      <c r="AH3" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-[...157 lines deleted...]
-      <c r="A5" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>154418</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Prenez les bonnes décisions pour mettre en œuvre votre projet avec l’ingénierie d’aide à la décision</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie d'aide à la décision</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une collectivité locale, un satellite ou opérateur des collectivités (EPL, syndicats, etc.) et vous souhaitez un appui pour prioriser vos projets et prendre les bonnes décisions ? La Banque des territoires peut intervenir pour apporter les outils, expertises et méthodes nécessaires aux collectivités et acteurs territoriaux.
 &lt;/p&gt;
 &lt;p&gt;
  Nous intervenons en mobilisant des experts pour qualifier les besoins d&amp;#039;accompagnement en amont, par le biais du cofinancement d&amp;#039;études, ou encore par la possibilité de conventionner avec des acteurs ou systèmes territoriaux. Cela permet ainsi l&amp;#039;élaboration de schémas directeurs territoriaux, de plans d&amp;#039;action, d&amp;#039;études de planification ou encore d&amp;#039;études d&amp;#039;opportunité et de préfaisabilité des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Cohésion sociale et inclusion
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/ingenierie-aide-decision?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ingenierie_aide_decision_psat</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ee07-prenez-les-bonnes-decisions-pour-mettre-en-uv/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>17/11/2023</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>154417</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Identifier des solutions numériques innovantes et bénéficier d’un appui méthodologique à l’innovation</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Appui à l’innovation et à la data dans les projets territoriaux</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une collectivité territoriale ou un opérateur des collectivités, et vous souhaitez mettre en place une démarche d&amp;#039;innovation, l&amp;#039;utilisation de solutions digitales ou la gestion de données territoriales ? Les experts de la Banque des Territoires vous accompagnent dans la conduite de vos projets innovants.
 &lt;/p&gt;
 &lt;p&gt;
  Nous intervenons de deux manières différentes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit en mobilisant des experts pour accompagner les expérimentations ou mener les études amont aux projets (aide à la qualification des besoins, appui à rédaction de CCTP) ;
  &lt;/li&gt;
  &lt;li&gt;
   soit par le biais du cofinancement d&amp;#039;études réalisées par un cabinet extérieur dans la limite de 50% du montant TTC de l&amp;#039;étude (80% en Outre-mer).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;appui à l&amp;#039;innovation et à la data dans les projets territoriaux est destiné en priorité à accélérer la transformation écologique des territoires, et à renforcer la cohésion sociale et territoriale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-innovation-data-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=appui_innovation_data_territor</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/19ef-identifier-des-solutions-numeriques-innovante/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>17/11/2023</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>154416</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’élaboration des projets territoriaux dans les domaines de la transformation écologique et de la cohésion sociale et territoriale</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Appui à la structuration de projets territoriaux</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un acteur du développement territorial (collectivité territoriale, EPL, syndicat, etc.) et vous souhaitez structurer vos projets territoriaux ? La Banque des Territoires peut intervenir dans le financement de l&amp;#039;ingénierie pré-opérationnelle et opérationnelle.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous apportons les outils, expertises et les méthodes nécessaires pour structurer vos projets et favoriser le succès de la mise en œuvre opérationnelle de ces derniers. Nous pouvons ainsi mobiliser des experts pour qualifier vos besoins d&amp;#039;accompagnement en amont, ou aider à la rédaction du cahier des clauses techniques particulières. Nous proposons également le cofinancement d&amp;#039;études, ou encore la possibilité de conventionner avec des acteurs ou écosystèmes territoriaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Cohésion sociale et inclusion
 Biodiversité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-structuration-projets-territoriaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=appui_structuration_proj</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b57-favoriser-lelaboration-des-projets-territoria/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>149775</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’accès des Petites Villes de Demain aux financements verts pour concrétiser leurs projets</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+EUROPE - InvestEU</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>PVD+ : un appui pour mobiliser les financements verts dans les PVD</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les collectivités de moins de 20 000 habitants s&amp;#039;inscrivant dans le cadre du programme Petites villes de demain ayant signé la convention cadre PVD peuvent bénéficier de cette offre de la Banque des Territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif : faciliter le passage à l&amp;#039;opérationnel des communes concernées en leur permettant d&amp;#039;accéder plus facilement aux financements verts.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans vos projets de transformation écologique et énergétique afin d&amp;#039;intégrer les critères verts qui seront déterminants pour l&amp;#039;obtention de financements.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Identification des financements éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préconisations techniques et financières pour optimiser la capacité des projets à mobiliser les financements verts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la préparation des dossiers de demande de financements si nécessaire
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/offre-pvd-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pdvplus_vert_psat</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/offre-pvd-plus?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;pvdplus&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;pvdplus_oat"&gt;
+   Contactez-nous via le formulaire de sollicitation disponible ici
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2154-faciliter-lacces-des-petites-villes-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>12/09/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>129711</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement d’infrastructures numériques au sein des territoires</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+êtes porteur d’un projet d’infrastructures numériques en tant que collectivité
+locale, entreprise publique locale, entreprise, opérateur ou exploitant de
+réseau ou acteur financier ? Vous êtes à la recherche d’un financement
+pour développer le Très Haut Débit fixe ou mobile au sein d’un territoire ? La
+Banque des Territoires peut investir dans le développement d’infrastructures
+contribuant à l’amélioration de la connectivité, la création d’emploi, la
+transformation numérique ou encore à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
+d’investissement concerne les projets portant sur :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les réseaux 4G/5G ;&lt;/li&gt;&lt;li&gt;la sécurisation des réseaux ;&lt;/li&gt;&lt;li&gt;les réseaux fixes des territoires ;&lt;/li&gt;&lt;li&gt;les data centers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;En tant
+que « tiers de confiance », la Banque des Territoires propose de
+financer les projets portant une logique d’intérêt général sous la forme
+d’apports en capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_numeriques_psat</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2b57-favoriser-lelaboration-des-projets-territoria/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-numeriques/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
-          <t>17/11/2023</t>
+          <t>13/02/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
-        <v>149775</v>
+        <v>141292</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Faciliter l’accès des Petites Villes de Demain aux financements verts pour concrétiser leurs projets</t>
-[...5 lines deleted...]
-EUROPE - InvestEU</t>
+          <t>Prêt Cohésion Territoriale pour la modernisation des infrastructures touristiques</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>PVD+ : un appui pour mobiliser les financements verts dans les PVD</t>
+          <t>Prêt Cohésion Territoriale : financer la modernisation des infrastructures du tourisme</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires
-Commission européenne</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
-        <is>
-[...143 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité locale, entreprise publique locale, etc.) et vous souhaitez revaloriser le patrimoine touristique de votre territoire en le dotant de nouvelles infrastructures ? Vous pouvez bénéficier d&amp;#039;un prêt de la Banque des Territoires pour financer votre projet de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre de prêt est mobilisable pour tout projet d&amp;#039;infrastructures de long terme qui vise à moderniser les équipements de votre territoire, ou correspondant à des immobilisations lourdes et relevant du secteur du tourisme (hôtellerie, thalassothérapie, parc de loisir, etc.). Nous vous accompagnons grâce au Prêt Cohésion Territoriale sur 25 ans et plus, et le taux est indexé sur celui du Livret A.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-cohesion-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cohesion_territoriale_psat</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/430a-financer-vos-projets-de-modernisation-dequipe/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>141291</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en faveur de la cohésion sociale et territoriale</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Prêt au Secteur Public Local pour soutenir vos investissements dans les projets en faveur de la cohésion sociale et territoriale</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les acteurs du secteur public local dans leurs projets de transformation en faveur d&amp;#039;une cohésion sociale et territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez vous engager dans un grand projet territorial de modernisation de vos infrastructures et de vos équipements ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le Prêt au Secteur Public Local pour soutenir vos investissements dans les projets en faveur de la cohésion sociale et territoriale peut couvrir de nombreux domaines : éducation, santé, tourisme, mobilité, rénovation énergétique de bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est indexé sur le Livret A et/ou à taux fixe pour les projets liés à l&amp;#039;éducation ou la santé.
+&lt;/p&gt;
+&lt;p&gt;
+ Il couvre toute la durée de vie du projet et l&amp;#039;intégralité de votre besoin d&amp;#039;emprunt si celui-ci est inférieur ou égal à 5 M€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/pret-cohesion-sociale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=pspl_pretcs&amp;mtm_source=Affiliation&amp;mtm_content=pret_spl_cohesion_soc</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/430a-financer-vos-projets-de-modernisation-dequipe/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01d4-financer-vos-projets-en-faveur-de-la-cohesion/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>141290</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1587,722 +1645,392 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>141291</v>
+        <v>133064</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Financer vos projets en faveur de la cohésion sociale et territoriale</t>
+          <t>Cartographier les ouvrages d’art et estimer rapidement les besoins en rénovation</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Prêt au Secteur Public Local pour soutenir vos investissements dans les projets en faveur de la cohésion sociale et territoriale</t>
+          <t>PrioRéno Ponts : cartographie gratuite et estimation des besoins en travaux sur vos ponts</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
-        <is>
-[...328 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Autre aide financière
-[...8 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+Ingénierie financière
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un élu local, responsable des infrastructures, de la voirie ou des finances, et vous souhaitez connaître rapidement et simplement l&amp;#039;état de vos ponts et ouvrages d&amp;#039;art ? La Banque des Territoires vous propose le dispositif Prioréno Ponts.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif numérique innovant est la première étape d&amp;#039;un accompagnement complet à la rénovation de vos ponts. Il permet de cartographier vos ouvrages d&amp;#039;art (nombre, caractéristiques techniques, sécurité, etc.) et de disposer d&amp;#039;une pré-qualification indicative des études à lancer en priorité. Il est basé sur la solution Infrasim, proposée par la société Oxand, dont l&amp;#039;expertise en la matière est reconnue.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes en capacité de générer un rapport détaillé de vos ouvrages d&amp;#039;art, permettant une vision globale de votre parc ainsi qu&amp;#039;une projection des coûts de maintenance sur le patrimoine. Vous pouvez ensuite bénéficier d&amp;#039;un accompagnement personnalisé de la Banque des Territoires pour élaborer votre programme de rénovation, avec du cofinancement d&amp;#039;études en ingénierie, puis des offres de financement adaptées. Découvrez le service Prioréno Ponts en vidéo à cette adresse : https://youtu.be/uWb_FDRX1Cc
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Architecture</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/prioreno-ponts?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prioreno_ponts_psat</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c360-cartographier-vos-ouvrages-dart-avec-prioreno/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>07/04/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>133063</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Réaliser son Atlas des Zones d’Activités Économiques</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Inventaire ZAE : offre @zaé - Mon Atlas des Zones d’Activités Économiques</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être en conformité avec la loi Climat &amp;amp; Résilience, les établissements publics de coopération intercommunale (EPCI) doivent produire un inventaire de leurs zones d&amp;#039;activités économiques (ZAE) d&amp;#039;ici le 24 août 2023.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cet inventaire permet aux collectivités d&amp;#039;avoir une meilleure connaissance des disponibilités foncières et immobilières de leur territoire et ainsi de développer une stratégie de développement économique et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour le réaliser, les EPCI peuvent solliciter la Banque des Territoires, reconnue comme opérateur tiers de confiance. En partenariat avec le Cerema et ses partenaires (IGN et CSTB), la Banque des Territoires propose en effet un service gratuit d&amp;#039;aide à la création de votre inventaire des ZAE.
 &lt;/p&gt;
 &lt;p&gt;
  Votre &amp;#64;zaé, « Mon Atlas des Zones d&amp;#039;Activités Économiques », vous est livré sous format .pdf et comprend un tableau de bord récapitulatif de chacune de vos zones d&amp;#039;activités économiques avec :
 &lt;/p&gt;
 &lt;p&gt;
  •	une vision complète de l&amp;#039;état de votre foncier, dont les surfaces et les propriétaires de chaque unité ;
 &lt;/p&gt;
 &lt;p&gt;
  •	l&amp;#039;identification des occupants de chaque zone ;
 &lt;/p&gt;
 &lt;p&gt;
  •	le taux de vacance de chaque zone.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Transition énergétique
 Emploi</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/offre-inventaire-zae-zones-activites-economiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_medium=Aides_Territoires&amp;mtm_content=zae_psat</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/offre-inventaire-zae-zones-activites-economiques?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Services_digitaux&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_content&amp;#61;zae_psat"&gt;
    Contactez-nous par e-mail
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/85e9-zae-realiser-son-atlas-des-zones-dactivites-e/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>07/04/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>133061</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Investir pour la cybersécurité et la souveraineté numérique</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Financement de vos projets de services numériques</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;
     &lt;span&gt;🚩&lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
@@ -2319,1147 +2047,2658 @@
  &lt;li&gt;
   Vous êtes une collectivité locale et vous souhaitez protéger et gérer les données de vos infrastructures sensibles ou stratégiques, renforcer la sécurité numérique des hôpitaux, administrations ou tout autre acteur territorial ou encore garantir un numérique de confiance à vos administrés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un porteur de projet (entreprise, investisseur, exploitant...) et vous souhaitez développer des solutions numériques éprouvées et accessibles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour accompagner les territoires dans leur transition numérique face à une numérisation croissante et à une recrudescence du risque cyber, la Banque des Territoires propose une offre d&amp;#039;investissements pour financer des solutions innovantes autour de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la confiance numérique : identité numérique, signature électronique... ;
  &lt;/li&gt;
  &lt;li&gt;
   la cybersécurité : solutions de gestion du risque cyber, sensibilisation, protection et assurance cyber, détection... ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de la data : services de protection de la donnée personnelle et territoriale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Emploi
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cybersecurite_souverainete_numerique</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2267-investir-pour-la-cybersecurite-et-la-souverai/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>117562</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les habilitations en ligne</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Banque en ligne</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Grâce au service de Banque en Ligne CDC-Net, vous pouvez gérer les habilitations des collaborateurs ayant accès aux comptes professionnels de votre office, de votre EPL (Entreprise Publique Locale) ou de votre OLS (Organisme de Logement Social).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service vous offre de nombreux avantages :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestion en ligne des habilitations accordées aux collaborateurs (ajout, suspension, suppression et modification des accès) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encadrement des possibilités d&amp;#039;action de chaque collaborateur (seuils d&amp;#039;accès, numéros de compte et niveaux de virements autorisés) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi des opérations relatives aux habilitations accordées (validation des demandes et alertes sur les modifications effectuées) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des validations et modifications d&amp;#039;accès par signature électronique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à CDC-Net 7 jours sur 7 et 24 heures sur 24 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance téléphonique pour être aidé dans l&amp;#039;utilisation du service.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/banque-en-ligne-compte-professionnel?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gestion_habilitations_e</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c69f-gerer-les-habilitations-en-ligne/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>117561</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Financer la revitalisation des centres-villes</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Prêt</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose plusieurs financements et plans d&amp;#039;action pour contribuer à la revitalisation des centres-villes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le prêt Action Cœur de Ville visant à revitaliser les centres-villes de demain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le prêt de renouvellement urbain pour les Petites villes de demain pour améliorer les conditions de vie des habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des solutions d&amp;#039;ingénierie et de financements spécifiques.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_revitalisation_dnat</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z15" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2267-investir-pour-la-cybersecurite-et-la-souverai/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a6f-financer-la-revitalisation-des-centres-villes/</t>
         </is>
       </c>
       <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
-          <t>06/04/2023</t>
+          <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
-        <v>121129</v>
+        <v>117560</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cartographier les consommations énergétiques de votre parc immobilier avec Prioréno</t>
+          <t>Financer la réhabilitation et la construction au sein des QPV</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Prioréno : Cartographie gratuite des consommations énergétiques des bâtiments publics</t>
+          <t>Quartiers prioritaires</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...2 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Prêt</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous êtes une collectivité et vous portez des projets de rénovation de votre parc immobilier ? La Banque des Territoires vous propose un outil d&amp;#039;aide à la décision qui vous permet de prioriser vos investissements.
-[...9 lines deleted...]
-&lt;/p&gt;</t>
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose une solution de financement en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts pour les opérations réalisées au sein des QPV (Quartiers Prioritaires de la Ville). Elle vise à financer les projets de réhabilitation, de construction et d&amp;#039;acquisition-amélioration :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipements publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des infrastructures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des aménagements urbains.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le financement peut prendre la forme :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  D&amp;#039;un Prêt Projet Urbain (
+  &lt;a href="https://www.banquedesterritoires.fr/pret-ppu" rel="noopener" target="_blank"&gt;
+   Prêt PPU
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  D&amp;#039;un Prêt Renouvellement Urbain Aménagement (
+  &lt;a href="https://www.banquedesterritoires.fr/pret-pru-am" rel="noopener" target="_blank"&gt;
+   Prêt PRU-AM
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N16" s="1" t="inlineStr">
         <is>
-          <t>Economie d'énergie et rénovation énergétique</t>
+          <t>Equipement public
+Bâtiments et construction</t>
         </is>
       </c>
       <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S16" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-[...1 lines deleted...]
-Usage / valorisation</t>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V16" s="1" t="inlineStr">
         <is>
-          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/offre-prioreno?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prioreno_cartaographie_bp_psat</t>
+          <t>https://www.banquedesterritoires.fr/quartiers-politique-de-la-ville-qpv?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=QPV_dnat</t>
         </is>
       </c>
       <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
-   Contactez-nous via notre formulaire de contact
+   Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z16" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/8c84-cartographier-les-consommations-energetiques-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df6c-financer-la-rehabilitation-et-la-construction/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
-          <t>23/11/2022</t>
+          <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
-        <v>121128</v>
+        <v>117558</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Financer un portage de foncier agricole</t>
+          <t>Financer le transfert de patrimoine dans l'habitat locatif social</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Financement de l’alimentation durable et de la transition agricole</t>
+          <t>Prêt PTP : financer des transferts de patrimoine</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Entreprise publique locale (Sem, Spl, SemOp)
-Association</t>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
- Pour faciliter l&amp;#039;acquisition de terres agricoles, le portage du foncier agricole est une solution de plus en plus plébiscitée. La Banque des Territoires investit dans des dispositifs innovants visant l&amp;#039;acquisition, la préservation et la détention à moyen/long-terme de terres agricoles.
-[...15 lines deleted...]
-  ou la transition vers des activités agricoles plus durables (production en agriculture biologique, label bas carbone, agroécologie, etc.).
+ La Banque des Territoire propose Prêt Transfert, une solution pour financer le transfert de patrimoine et de rachat des baux au sein des habitats locatifs sociaux. Le projet peut concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements locatifs sociaux qui sont transférés entre opérateurs (collectivités territoriales et organismes d&amp;#039;habitation à loyer modéré par exemple) et qui sont éligibles à un financement sur fonds d&amp;#039;épargne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements-foyers tels que définis à l&amp;#039;article R351-55 du Code de la construction et de l&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs autres types d&amp;#039;habitats spécifiques, à condition d&amp;#039;être éligibles à un prêt sur fonds d&amp;#039;épargne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : le Prêt Transfert permet de financer des projets de transfert et de cession hors travaux. Les travaux font l&amp;#039;objet d&amp;#039;un prêt travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêt réhabilitation (PAM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt Habitat Amélioration Restructuration Extension (PHARE).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N17" s="1" t="inlineStr">
         <is>
-          <t>Foncier
-Agriculture et agroalimentaire</t>
+          <t>Patrimoine et monuments historiques
+Logement et habitat</t>
         </is>
       </c>
       <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V17" s="1" t="inlineStr">
         <is>
-          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=foncier_agri_psat</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transfert-de-patrimoine-ptp?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pret_ptp_psat</t>
         </is>
       </c>
       <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
-   Contactez-nous via notre formulaire de contact
+   Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-un-portage-de-foncier-agricole/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ca9f-financer-le-transfert-de-patrimoine-dans-lhab/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
-          <t>23/11/2022</t>
+          <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>120984</v>
+        <v>117556</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Financer l’immobilier industriel</t>
+          <t>Financer la rénovation des logements conventionnés APL dans l'habitat spécifique</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Financement pour l’aménagement et l’immobilier d’activité</t>
+          <t>Prêt PAM (Prêt à l’Amélioration) : financer vos travaux de réhabilitation</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
-Département
+Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Autre aide financière</t>
+          <t>Prêt</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour soutenir la relocalisation industrielle en France, la Banque des Territoires accompagne les industriels et investisseurs, les entreprises publiques locales et les collectivités locales dans la construction ou la rénovation de l&amp;#039;immobiliser industriel.
-[...17 lines deleted...]
- votre projet peut concerner le développement ou la réhabilitation d&amp;#039;une zone d&amp;#039;activité économique, la constitution d&amp;#039;un outil de portage d&amp;#039;immobilier industriel ou économique ou encore l&amp;#039;accompagnement d&amp;#039;entreprises dans leur projet d&amp;#039;implantation.
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose PAM Taux Fixe, un prêt visant à financer la rénovation des logements conventionnés APL (Aide Personnalisée au Logement) dans l&amp;#039;habitat spécifique. Il concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements médico-sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les résidences pour étudiants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les foyers de jeunes travailleurs (FJT) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les foyers de travailleurs migrants (FTM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les résidences sociales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les maisons relais ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pensions de famille.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le montant du prêt PAM Taux Fixe représente au maximum la moitié du coût total de l&amp;#039;opération. Il peut être complété par un prêt PAM au taux du Livret A &amp;#43; 0,6 %.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
-          <t>Réhabilitation
-Industrie</t>
+          <t>Patrimoine et monuments historiques
+Réhabilitation</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V18" s="1" t="inlineStr">
         <is>
-          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=immo_industriel_psat</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_specifique_psat</t>
         </is>
       </c>
       <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f852-financer-limmobilier-industriel/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f61-financer-la-renovation-des-logements-conventi/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
-          <t>04/11/2022</t>
+          <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
+        <v>117555</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un montant maximal de 22 000 € par logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>117554</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux de rénovation de votre parc de logements</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Le Prêt PAM : financez vos travaux de réhabilitation</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes une collectivité territoriale, un établissement public ou un organisme de logement social ? Vous portez un projet de réhabilitation de votre parc de logements afin d&amp;#039;améliorer la vie quotidienne des habitants, mettre vos habitats aux normes d&amp;#039;accessibilité ou effectuer une rénovation énergétique ? La Banque des territoires vous propose son prêt PAM pour accompagner vos besoins de financement concernant des travaux d&amp;#039;amélioration, de résidentialisation et de réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PAM offre de nombreux avantages en garantissant des caractéristiques financières identiques quelle que soit l&amp;#039;opération financée ou en vous donnant la possibilité d&amp;#039;ajuster votre prêt selon vos besoins. Dans certains cas, vous pouvez également compléter votre emprunt par un PAM à Taux Fixe.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_psat</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41d2-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>117553</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLS</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>117552</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt haut de bilan deuxième génération (Prêt PHB 2.0) vise à soutenir les investissements des bailleurs sociaux, qu&amp;#039;ils soient des organismes de logement social ou des organismes agréés pour la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ En partenariat avec Action Logement et l&amp;#039;État, la Banque des Territoires met à votre disposition cette offre de prêt à long-terme, aux caractéristiques financières avantageuses. Pendant les 20 premières années, le taux d&amp;#039;intérêt est à 0% avec un différé total d&amp;#039;amortissement du capital. Puis, pour les 10 à 20 années suivantes selon votre projet, votre taux d&amp;#039;intérêt sera aligné sur celui du livret A &amp;#43;0,60% et appliqué avec un amortissement constant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les organismes de logement social (OLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois tranches de PHB 2.0 portent uniquement sur la production nouvelle (construction, acquisition, VEFA, acquisition-amélioration) de logements agréés PLAI, PLUS et PLS. Il existe une particularité pour la tranche de PHB 2.0 dédiée aux constructions vertes : les acquisitions simples et acquisitions-améliorations, non soumises à la RE 2020, ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les maîtrises d&amp;#039;ouvrage d&amp;#039;insertion (MOI)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les 3 tranches de PHB 2.0 permettent de financer la production nouvelle de logements familiaux agréés PLAI, PLUS, PLS, de logements conventionnés Anah très sociaux et sociaux signés et de tout type de logements-foyers hors médico-social (résidences sociales, foyers de travailleurs migrants, foyers de jeunes travailleurs, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phb-20?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phb_20_psat</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dbf-pret-phb-20/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>121331</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Financer les projets d’agriculture et d’alimentation durable pour la transition alimentaire</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Financement de l’alimentation durable et de la transition agricole</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 structure de l’économie sociale et solidaire porteuse d’un projet de transition
 agricole et alimentaire ou une entreprise à fort impact social et vous portez
 un projet de transition agricole et alimentaire ? Vous souhaitez être
 accompagné en développant des circuits courts de proximité et des filières
 locales de qualité ? Vous souhaitez faire financer des structures portant des
 projets en faveur de la transition alimentaire et d’une alimentation plus
 durable ? La Banque des Territoires peut vous accompagner, si le projet semble
 pertinent à l’issue d’une période d’instruction et d’évaluation.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous avons développé une offre complète, pour
 faire avancer vos projets tout au long de leurs différentes étapes. Bénéficiez
 d’un accompagnement et d’un appui par Territoires Conseils au profit des
 collectivités, sollicitez le co-financement d&amp;#039;études par notre service
 d&amp;#039;ingénierie territoriale, profitez d’un financement sous forme
 d’investissement direct en fonds propres ou quasi-fonds propres. L’ensemble de
 ces solutions sont néanmoins soumises à une instruction approfondie du projet,
 pour s’assurer que celui-ci correspond bien à notre doctrine d’intervention. &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=alimdta_psat</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-transition-alimentaire/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>30/11/2022</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>121129</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Cartographier les consommations énergétiques de votre parc immobilier avec Prioréno</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Prioréno : Cartographie gratuite des consommations énergétiques des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivité et vous portez des projets de rénovation de votre parc immobilier ? La Banque des Territoires vous propose un outil d&amp;#039;aide à la décision qui vous permet de prioriser vos investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ Co-construit en partenariat avec Enedis et GRDF, Prioréno est un service digital mettant gratuitement à disposition des collectivités territoriales une vision cartographique de leur parc de bâtiments publics et des consommations d&amp;#039;électricité et de gaz qu&amp;#039;ils génèrent.
+&lt;/p&gt;
+&lt;p&gt;
+ Grâce à Prioréno, les collectivités peuvent avoir une vue consolidée de l&amp;#039;ensemble de leur parc immobilier public. Elles peuvent ainsi visualiser en quelques clics les consommations des bâtiments qu&amp;#039;elles gèrent et identifier les rénovations à mener en priorité dans le cadre de leur transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la procédure de souscription à Prioréno dans le descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/offre-prioreno?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prioreno_cartaographie_bp_psat</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c84-cartographier-les-consommations-energetiques-/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>121128</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Financer un portage de foncier agricole</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Pour faciliter l&amp;#039;acquisition de terres agricoles, le portage du foncier agricole est une solution de plus en plus plébiscitée. La Banque des Territoires investit dans des dispositifs innovants visant l&amp;#039;acquisition, la préservation et la détention à moyen/long-terme de terres agricoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intervient de façon intermédiée et en complément d&amp;#039;autres sources de financement dans des fonds dédiés disposant de la compétence technique de fonds d&amp;#039;investissement à impact, entreprises publiques locales (EPL) ou encore foncières ESS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles
+ &lt;/strong&gt;
+ les projets ancrés dans un ou des territoire(s), qui s&amp;#039;inscrivent dans une volonté publique locale d&amp;#039;intervention foncière agricole ou dans le cadre de partenariats structurants et visant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la transmission des exploitations à une génération nouvelle d&amp;#039;agriculteurs (notamment hors du cadre familial) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ou la transition vers des activités agricoles plus durables (production en agriculture biologique, label bas carbone, agroécologie, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=foncier_agri_psat</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-un-portage-de-foncier-agricole/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>120984</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’immobilier industriel</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’activité</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour soutenir la relocalisation industrielle en France, la Banque des Territoires accompagne les industriels et investisseurs, les entreprises publiques locales et les collectivités locales dans la construction ou la rénovation de l&amp;#039;immobiliser industriel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Elle peut intervenir en amont pour étudier le montage juridique et financier des projets ou en investissement en fonds propres et quasi-fonds propres dans les entreprises publiques locales ou sociétés immobilières qui réhabilitent, construisent ou portent l&amp;#039;immobilier industriel.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une entreprise,
+ &lt;/strong&gt;
+ votre projet peut par exemple concerner la construction ou la réhabilitation de l&amp;#039;immobilier industriel de votre entreprise, de parc d&amp;#039;activités, de locaux techniques, de bureaux ou encore d&amp;#039;unités de fabrication
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une collectivité ou entreprise publique locale,
+ &lt;/strong&gt;
+ votre projet peut concerner le développement ou la réhabilitation d&amp;#039;une zone d&amp;#039;activité économique, la constitution d&amp;#039;un outil de portage d&amp;#039;immobilier industriel ou économique ou encore l&amp;#039;accompagnement d&amp;#039;entreprises dans leur projet d&amp;#039;implantation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Industrie</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=immo_industriel_psat</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f852-financer-limmobilier-industriel/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>119727</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Financer les infrastructures du Petit Cycle de l’Eau</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Financement de projets en faveur de l’environnement</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre d&amp;#039;investissement « Petit Cycle de l&amp;#039;Eau » développée par la Banque des Territoires vous permet de financer de nombreux types d&amp;#039;infrastructures liées à la gestion des services publics d&amp;#039;eau et d&amp;#039;assainissement (SPEA) telles que :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les installations de captage ;
  &lt;/li&gt;
  &lt;li&gt;
   les stations d&amp;#039;épuration ;
  &lt;/li&gt;
  &lt;li&gt;
   les infrastructures de réseaux d&amp;#039;eau potable et de collecte des eaux usées ;
  &lt;/li&gt;
  &lt;li&gt;
   les installations de valorisation et de réutilisation des eaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les collectivités locales et acteurs éligibles, cette offre prend la forme d&amp;#039;un co-investissement dans des sociétés offrant des solutions innovantes de gestion de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Transition énergétique
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_petit_cycle_psat</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/55ea-financer-les-infrastructures-du-petit-cycle-d/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>05/07/2022</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>117498</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Consolider les secteurs thermalisme, montagne et ports de plaisance</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Financement de projets d’équipements et d’hébergements touristiques</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Grâce à des tickets allant de 1 à 15 millions d&amp;#039;euros, la Banque des Territoires propose des apports en fonds propres aux filières suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Thermalisme ;
  &lt;/li&gt;
  &lt;li&gt;
   Montagne ;
  &lt;/li&gt;
  &lt;li&gt;
   Ports de plaisance.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Visant à renforcer ces secteurs, ces mesures peuvent s&amp;#039;appuyer sur des modèles de consolidation et par la prise de participation auprès d&amp;#039;acteurs publics et privés, comme cela a notamment été le cas pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Compagnie des Pyrénées ;
  &lt;/li&gt;
  &lt;li&gt;
   La Compagne des Alpes.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Montagne</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projets-equipements-hebergements-touristiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=consolidat</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5671-consolider-les-secteurs-thermalisme-montagne-/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>117496</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -3483,204 +4722,204 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>117493</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Participer à un appel à projet du Grand Plan d'Investissement</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>France 2030</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires gère le mandat du Grand Plan d&amp;#039;Investissement 2018-2022 (GPI) pour le compte de l&amp;#039;État. Doté d&amp;#039;un budget de 57 milliards d&amp;#039;euros, il s&amp;#039;articule autour de 4 actions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Accélérer la transition écologique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le programme GPI intègre un appel à projets pour la Ville de demain. L&amp;#039;objectif de ces projets ? Favoriser le développement d&amp;#039;une nouvelle façon de concevoir, construire et gérer les villes afin qu&amp;#039;elles préservent à la fois la qualité de vie des habitants, la cohésion sociale et l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
@@ -3720,802 +4959,802 @@
  &lt;li&gt;
   les ressources académiques et de recherche.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;objectif ? Développer de nouveaux modèles qui répondent aux enjeux de transition énergétique, écologique, démographique, sociale ou encore numérique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Construire l&amp;#039;État de l&amp;#039;âge numérique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du « Fonds pour la Société Numérique » (FSN), plusieurs appels à projets sont lancés pour soutenir les actions visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer les réseaux à très haut débit ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les services, contenus et usages numériques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Technologies numériques et numérisation
 Industrie</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/france-2030?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=France_2030_dnat</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa29-participer-a-un-appel-a-projet-du-grand-plan-/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>117490</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l'inclusion numérique du territoire</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un accompagnement visant à l&amp;#039;inclusion numérique par le biais de 15 Hubs territoriaux. Il s&amp;#039;adresse aux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acteurs de l&amp;#039;inclusion numérique : identification comme acteur dédié, formation des médiateurs numériques, mise en place d&amp;#039;un projet d&amp;#039;inclusion numérique (montage financier, recherche de financement, conception de l&amp;#039;offre, etc.), organisation d&amp;#039;un événement consacré à l&amp;#039;inclusion numérique, information et actualités sur le sujet ;
  &lt;/li&gt;
  &lt;li&gt;
   Aux collectivités territoriales : diagnostic de l&amp;#039;inclusion numérique territoriale (acteurs en présence, offres, etc.), création d&amp;#039;une politique publique d&amp;#039;inclusion numérique, formation des agents et organisation d&amp;#039;événements dédiés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement de la Banque des Territoires vise plusieurs objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créer des synergies entre les écosystèmes d&amp;#039;inclusion numérique : identification des lieux de médiation, évaluation des capacités territoriales, étude de l&amp;#039;accessibilité des services et analyse de leur adéquation avec les besoins des territoires ;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la création ou le développement des projets d&amp;#039;inclusion numérique : formation, mise à disposition d&amp;#039;outils et recherche de financement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_inclusif_psat</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Contactez le Hub de votre région
   : AAP-Hubsinclusifs&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/efd8-etre-accompagne-dans-linclusion-numerique-du-/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>117631</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Créer des centres de formation ou développer de nouvelles formations  pour accompagner l'innovation et la transformation digitale dans l'industrie</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Offre d’amorçage pour la création de centres de formation</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
 Ingénierie technique
-Autre aide financière</t>
-[...7 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne dans votre projet de création d&amp;#039;un centre de formation ou de développement de nouvelles formations dans une structure existante. Objectif : soutenir l&amp;#039;innovation, la transformation digitale, la reconversion des industries ou encore rendre plus attractif les métiers industriels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Innovation, créativité et recherche
 Industrie</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=centre_formation_psat</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
   Votre contact en région
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9101-creer-des-centres-de-formation-ou-developper-/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>17/05/2022</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>117579</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'inclusion numérique des TPE au sein du territoire</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose une offre d&amp;#039;accompagnement pour favoriser l&amp;#039;inclusion numérique des TPE au sein du territoire. À cet effet, un AMI (Appel à Manifestation d&amp;#039;Intérêt) a été lancé en novembre 2021.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du Plan de Relance, différentes actions ont déjà été entreprises. C&amp;#039;est notamment le cas de l&amp;#039;expérimentation du service Clic&amp;amp;Connect qui avait permis d&amp;#039;apporter un soutien numérique aux TPE et PME (assistance par téléphone et Internet pour accompagner les petites entreprises dans leurs défis numériques du quotidien).
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires s&amp;#039;appuie sur de nombreuses expériences en matière d&amp;#039;inclusion numérique pour accompagner les TPE :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investissement auprès de l&amp;#039;opérateur du Pass Numérique #APTIC ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des Hubs pour favoriser un numérique inclusif ;
  &lt;/li&gt;
  &lt;li&gt;
   Participation au déploiement du programme France Services ;
  &lt;/li&gt;
  &lt;li&gt;
   Mandat des conseillers numériques du programme France Services pour le compte de l&amp;#039;État.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Inclusion numérique</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_numerique_tpe_psat</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d03-favoriser-linclusion-numerique-des-tpe-au-sei/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>10/05/2022</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>117578</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Financer l'achat en viager des logements de personnes âgées</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose Prêt Viager Social, une solution de financement des projets d&amp;#039;achat en viager des logements de propriétaires âgés à revenus modestes. Ses avantages :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une durée de remboursement maximale de 30 ans ;
  &lt;/li&gt;
  &lt;li&gt;
   Un différé d&amp;#039;amortissement jusqu&amp;#039;à 20 ans.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Prêt Viager Social répond aux besoins des opérateurs sociaux souhaitant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettre aux propriétaires âgés et autonomes d&amp;#039;occuper leur logement le plus longtemps possible ;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le maintien de l&amp;#039;autonomie et améliorer le cadre de vie des personnes âgées ;
  &lt;/li&gt;
  &lt;li&gt;
   Leur garantir un maintien à domicile dans de bonnes conditions matérielles et financières via l&amp;#039;acquisition de leur logement en viager.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_fragilisees_psat</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3297-financer-lachat-en-viager-des-logements-de-pe/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>10/05/2022</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>117577</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Cofinancer les outils d'aide à la décision des territoires Avenir Montagnes</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Cofinancement d’outils d’aide à la décision pour les territoires Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose une solution de cofinancement des outils d&amp;#039;aide à la décision pour les territoires Avenir Montagnes. Des experts vous conseillent dans la définition de vos besoins et d&amp;#039;outils d&amp;#039;aide à la décision en matière d&amp;#039;aménagement et d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement peut porter sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les projections d&amp;#039;enneigement à l&amp;#039;avenir ;
  &lt;/li&gt;
  &lt;li&gt;
   La simulation des retombées économiques ;
@@ -4524,344 +5763,344 @@
   La simulation des impacts sur l&amp;#039;écosystème territorial et environnemental ;
  &lt;/li&gt;
  &lt;li&gt;
   Le pilotage des ressources environnementales : énergie, eau et biodiversité ;
  &lt;/li&gt;
  &lt;li&gt;
   La connaissance des ressources immobilières et foncières ;
  &lt;/li&gt;
  &lt;li&gt;
   Le pilotage des flux touristiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le cofinancement pour le déploiement des outils représente au maximum :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50 % du montant TTC engagé ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans la limite de 20 000 € TTC par territoire et durant le programme Avenir Montagnes Ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne
 Biodiversité</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/avenir-montagnes-cofinancement-outils?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=outils_avenir_montagnes_osat</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ed3-cofinancer-les-outils-daide-a-la-decision-des/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>10/05/2022</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>117576</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Être assisté dans le management des projets Avenir Montagnes</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Assistance au management des projets Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose une assistance aux chefs de projet des territoires Avenir Montagnes afin d&amp;#039;être aidé dans votre démarche visant à développer une offre touristique diversifiée, durable, résiliente et toutes saisons.
 &lt;/p&gt;
 &lt;p&gt;
  Cette assistance prend la forme d&amp;#039;un financement à 100 %, dans la limite de 50 000 € par territoire et durant le programme Avenir Montagnes Ingénierie, des interventions de consultants experts.
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement vous permet d&amp;#039;être aidé pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Structurer le projet (aide dans la mise en œuvre du processus organisationnel et de coordination des partenariats, dans la définition de la programmation technique et financière, dans la décision pour préparer les arbitrages, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en place des outils de pilotage et de suivi (organigramme des tâches, calendrier prévisionnel, outils de suivi des alertes, référentiel budgétaire, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Définir et mettre en œuvre les dispositifs de concertation ;
  &lt;/li&gt;
  &lt;li&gt;
   Préparer et animer la comitologie de projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Produire des éléments de langage et de présentation du plan d&amp;#039;actions ou de projets ;
  &lt;/li&gt;
  &lt;li&gt;
   Animer des dispositifs de concertation ;
  &lt;/li&gt;
  &lt;li&gt;
   Définir vos besoins d&amp;#039;expertises complémentaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser les démarches administratives et méthodologiques (documents de consultation, cahier des charges, fiche-action, etc.).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/avenir-montagnes-management-projet?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projets_avenir_montagnes_osat</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46b6-etre-assiste-dans-le-management-des-projets-a/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>10/05/2022</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>117575</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement des territoires Avenir Montagnes</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Accompagnement thématique des territoires Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un accompagnement pour le développement des territoires Avenir Montagnes qui souhaitent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Redynamiser leur offre touristique ;
  &lt;/li&gt;
  &lt;li&gt;
   Transformer leur territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser leur transition écologique et énergétique.
@@ -4884,3448 +6123,5199 @@
   Soutenir les projets portant sur la gestion de l&amp;#039;eau et la protection de la biodiversité ;
  &lt;/li&gt;
  &lt;li&gt;
   Définir et déployer les plans d&amp;#039;actions touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Structurer les projets portant sur des opérations touristiques complexes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Caractéristiques de l&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancement des études dans la limite de 50 % de leur montant TTC ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement à 100 % des interventions de consultants experts ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement dans la limite globale de 50 000 € TTC par territoire et pendant le programme Avenir Montagnes Ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne
 Transition énergétique</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=developpement_avenir_montagnes_psat</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f9c9-accompagner-le-developpement-des-territoires-/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>117574</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une offre de fiducie</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>La fiducie au service des territoires</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En fonction de vos besoins, la Banque des Territoires peut vous proposer une offre de fiducie dans l&amp;#039;optique de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mener à bien des projets de développement ;
  &lt;/li&gt;
  &lt;li&gt;
   Sécuriser un dispositif de gestion de fonds ;
  &lt;/li&gt;
  &lt;li&gt;
   Sécuriser un financement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/la-fiducie-au-service-des-territoires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=fiducie_territoires_ps</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d849-beneficier-dune-offre-de-fiducie/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>117568</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Financer l’apprentissage tout au long de la vie</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 structure intervenant sur l’éducation (champ du primaire, secondaire,
 périscolaire ou supérieur) ayant un fort impact social et territorial, une
 structure de formation continue ayant un fort impact social et territorial, une
 structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
 ou de la formation professionnelle ayant une fonction support clé pour les
 organismes de formation ou organismes de formation et/ou centre de formations
 d’apprentis ou encore une collectivité locale ou une entreprise publique locale
 (société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
 projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
 Territoires investit dans vos projets pour permettre à chacune et chacun
 d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
 point du territoire.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
 financement s’articule autour de deux volets. Un premier consacré à
 l’éducation, où nous accompagnons, conseillons et finançons les projets
 éducatifs des territoires. Un second consacré à la formation professionnelle à
 impact, où nous investissons dans le développement de structures de formation
 professionnelle, initiale ou continue, positionnées sur la formation des
 publics répondant à des enjeux de cohésion sociale et territoriale, de la
 transition écologique, et des métiers en tension. Cet investissement prend la
 forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Innovation, créativité et recherche
 Emploi</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>117567</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un compte bancaire pour syndic de copropriété</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Syndic de copropriété : des outils pour bien remplir votre mission</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose aux syndics de copropriété une offre bancaire complète pour gérer les comptes des différentes copropriétés dont ils ont la charge :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Compte de gestion et d&amp;#039;épargne ;
  &lt;/li&gt;
  &lt;li&gt;
   Compte de fonds de travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Services de tenue de compte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/tenue-compte?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=syndic_copro_psat</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/57e6-beneficier-dun-compte-bancaire-pour-syndic-de/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>117566</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Optimiser la tenue de compte des sociétés</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Ouverture &amp; tenue de compte</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions pour optimiser la tenue de compte des entreprises. En ouvrant un compte fonds propres, vous profitez de nombreux avantages :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une offre complète de tenue de compte ;
  &lt;/li&gt;
  &lt;li&gt;
   Un service sécurisé, autonome et efficace ;
  &lt;/li&gt;
  &lt;li&gt;
   Une gestion de vos comptes entreprise et courants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/tenue-compte?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=optimisation_compte_ste_psat</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9000-optimiser-la-tenue-de-compte-des-societes/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>117565</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Consigner des sommes d'argent pour sécuriser vos projets</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Consignations et dépôts spécialisés</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un service de consignation pouvant être utilisé comme garantie financière auprès de vos partenaires financiers et économiques. Il permet de consigner les sommes relatives à :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une implantation ICPE (Installation Classée pour la Protection de l&amp;#039;Environnement) ;
  &lt;/li&gt;
  &lt;li&gt;
   Une expropriation ;
  &lt;/li&gt;
  &lt;li&gt;
   Un PPRT (Plan de Prévention des Risques Technologiques) ;
  &lt;/li&gt;
  &lt;li&gt;
   Un projet de réhabilitation des friches industrielles.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Friche
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/consignations?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Consignations&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=garantie_projets_ti_psat</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d3a4-consigner-des-sommes-dargent-pour-securiser-v/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>117563</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Consigner des sommes d'argent pour les collectivités locales</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Consignations et dépôts spécialisés</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Par le biais de la Caisse des Dépôts, la Banque des Territoires propose un service de consignation de sommes d&amp;#039;argent dans l&amp;#039;attente de résoudre un litige ou dans l&amp;#039;optique de réaliser un projet. Cette consignation gratuite peut être demandée dans les situations suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Expropriation en vue de réaliser un projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Préemption d&amp;#039;un bien immobilier ;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;un PPRT (Plan de Prévention des Risques Technologiques) ;
  &lt;/li&gt;
  &lt;li&gt;
   Survenue de risques environnementaux sur le territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Volonté de garantir la finition d&amp;#039;un lotissement ;
  &lt;/li&gt;
  &lt;li&gt;
   Volonté d&amp;#039;assurer une contribution financière à l&amp;#039;occasion d&amp;#039;un plan social.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/consignations?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Consignations&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=consignation_securisee_cl_psat</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/50fb-consigner-des-sommes-dargent-pour-les-collect/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-[...58 lines deleted...]
-  Assistance téléphonique pour être aidé dans l&amp;#039;utilisation du service.
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>95256</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une aide à la structuration des moyens des Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la structuration des moyens des Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose aux collectivités une prise en charge temporaire de missions d&amp;#039;aide à la structuration des moyens, lorsqu&amp;#039;un co-financement est inadapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appui vise à répondre aux besoins des territoires Petites villes de demain pour la réalisation de missions sécurisant juridiquement et financièrement le portage de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des territoires propose :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une aide à la décision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des conseils juridique et financier
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O37" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/aide-structuration-des-moyens-des-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=struct</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
- &lt;br /&gt;
-[...3 lines deleted...]
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ee5-beneficier-dune-aide-a-la-structuration-des-m/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>95255</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement à la stratégie foncière et immobilière des Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à la stratégie foncière et immobilière des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose aux collectivités une prise en charge de missions d&amp;#039;analyse foncière et immobilière pour vous aider à réaliser le volet urbain de votre projet de revitalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Plusieurs missions répondant aux besoins des territoires Petites villes de demain sont couvertes dont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;aide à la formalisation d&amp;#039;une stratégie foncière et immobilière pour identifier les parcelles à traiter pour réaliser son projet urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les analyses bâtimentaires et architecturales pour appréhender les possibilités physiques d&amp;#039;évolution d&amp;#039;un bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-strategie-fonciere-immobiliere-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_co</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/247e-beneficier-dun-accompagnement-a-la-strategie-/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>95254</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un co-financement pour fiabiliser et expérimenter des solutions innovantes</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des expérimentations de solutions innovantes des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires, avec des partenaires locaux, propose aux collectivités bénéficiaires du Programme Petites villes de demain de bénéficier d&amp;#039;un co-financement pour fiabiliser et expérimenter des solutions innovantes au profit de la redynamisation de leur centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre permet de bénéficier d&amp;#039;un appui en ingénierie pour le déploiement en amont de solutions innovantes, mais également, d&amp;#039;expérimenter ou d&amp;#039;amorcer ces solutions avec sécurité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-experimentations-de-solutions-innovantes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cofin</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8d9-beneficier-dun-co-financement-des-experimenta/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>95253</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour aider les villes et intercommunalités à revitaliser leur centre-ville dans le cadre du programme Petites villes de demain, la Banque des Territoires et ses partenaires locaux (régions, départements...) proposent une offre de co-financement pour des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;instruction et l&amp;#039;attribution des crédits de co-financement sont assurées par les partenaires locaux de la Banque des Territoires (régions, départements, délégation locale de l&amp;#039;ANCT...). Votre interlocuteur pourra vous être indiqué par votre direction régionale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/conseil-et-ingenierie/co-financement-des-assistances-maitrise-ouvrage-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f6d-beneficier-dun-co-financement-des-assistances/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>95252</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Co-financer l'ingénierie opérationnelle pour les Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des ingénieries opérationnelles des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour faciliter l&amp;#039;accès des petites villes et des intercommunalités au soutien méthodologique du programme Petites villes de demain, la Banque des Territoires et ses partenaires régionaux proposent un co-financement des études visant à fiabiliser et sécuriser une opération d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les dimensions sont couvertes : technique, économique, juridique, financière, commerciale, foncière, temporelle, de gouvernance, ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-ingenieries-operationnelles-des-PVD?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ingenierie</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6180-beneficier-dun-co-financement-des-ingenieries/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>95250</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en ingénierie de données avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Dataviz Petites Villes de Demain</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...48 lines deleted...]
-      <c r="O38" s="1" t="inlineStr">
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose un service de centre de ressource aux collectivités. Ce service fournit des cartographies, infographies et autres modélisations graphiques à l&amp;#039;échelle communale, infra-communale ou à celle de l&amp;#039;EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces datavisualisations permettent à la fois d&amp;#039;établir un diagnostic territorial mais servent également d&amp;#039;aide à la décision, d&amp;#039;évaluation voire de communication.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le service Dataviz repose sur trois piliers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un centre de ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un recueil d&amp;#039;initiatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un outil de diagnostic
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Revitalisation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/dataviz-pvd?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_dataviz_pvd_psat</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://pvd.spallian.com/stat_dashboard.html?name&amp;#61;petites_villes_donnees&amp;amp;token_id&amp;#61;Banque-des-Territoires_public" rel="noopener" target="_blank"&gt;
+  Découvrez le service Dataviz PVD
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8e6a-beneficier-du-service-dataviz-pvd-les-petites/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>95249</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un co-financement des ingénieries locales stratégiques des Petites de Villes de demain</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des ingénieries stratégiques des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose, avec l&amp;#039;aide de partenaires locaux, de cofinancer études et diagnostics concourant à la redynamisation des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce co-financement permet de structurer la définition et le déploiement d&amp;#039;un projet global dans le cadre de la revitalisation de votre centralité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les missions peuvent être liées à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réalisation de diagnostics socio-économiques et urbains,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;élaboration du projet global de revitalisation, à l&amp;#039;élaboration d&amp;#039;un plan de référence,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation d&amp;#039;une programmation urbaine ou d&amp;#039;un plan guide,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;identification des îlots/secteurs géographiques stratégiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-ingenieries-strategiques-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cof</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/603e-co-financement-des-ingenieries-strategiques-d/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>95248</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un appui à la conception du projet de revitalisation des Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Appui à la conception du projet global de revitalisation des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires accompagnes les communes qui souhaitent élaborer une stratégie de revitalisation et définir un plan d&amp;#039;action, notamment pour la dynamisation des commerces de leur territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont pris en charge des missions pour élaborer des documents stratégiques nécessaires à la conception du projet global de revitalisation, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La production de diagnostics identifiant les causes de la dévitalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La production de programmation urbaine et plans guides pour établir les besoins
+ &lt;/li&gt;
+ &lt;li&gt;
+  La production de plans d&amp;#039;actions pour la revitalisation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-projet-revitalisation-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=conception_r</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f452-appui-a-la-conception-du-projet-global-de-rev/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>92111</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la construction de logements sociaux en zones tendues</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif Social (PLS) : financer des logements</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose Tonus, une offre 2-en-1 visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la diversification de votre stratégie financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir vos projets de construction de logements sociaux en zones tendues.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Le démembrement de propriété institutionnel en Usufruit locatif social (ULS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre Tonus est détenue intégralement par la Caisse des Dépôts. Son rôle est d&amp;#039;investir en nue-propriété dans la construction de logements sociaux en zones tendues. Vous profitez ainsi de plusieurs avantages :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes usufruitier des logements pendant 15 à 20 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les organismes de logement social (OLS) font l&amp;#039;économie d&amp;#039;un apport en fonds propres d&amp;#039;environ 200 millions d&amp;#039;euros ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de l&amp;#039;usufruit peut être financée à 100 % par des prêts de la Banque des Territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du marché du logement social au très social (prêts PLAI, PLUS et PLS), l&amp;#039;offre Tonus va soutenir la construction de 7 000 logements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. La vente de logements de plus de 15 ans financés en Prêt locatif social (PLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément, vous pouvez céder à Tonus les logements de plus de 15 ans qui ont été financés en Prêt locatif social. Vous pouvez ainsi générer des fonds propres, en échange du réinvestissement des plus-values dans la construction neuve.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre Tonus ambitionne d&amp;#039;acquérir 2 000 logements sociaux, permettant la construction de 5 000 logements sociaux supplémentaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pls_tonus_psat</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8af-etre-accompagne-dans-la-diversification-de-vo/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>92108</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique et la production de logement sociaux</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Prêts court et moyen terme</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose le prêt PHBB (Prêt de haut de bilan bonifié). Il vous permet de financer les opérations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les logements sociaux et logements-foyers conventionnés APL ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Débutées à partir du 1er janvier 2019 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De réhabilitation dont l&amp;#039;objectif est de gagner au moins une étiquette énergétique, et ce, selon la grille du DPE en vigueur jusqu&amp;#039;au 1er juillet 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renovation_thermique_prod_ls_psat</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce6e-une-offre-de-pret-dedie-a-lacceleration-des-p/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>92107</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction ou l'acquisition de logements sociaux à loyer modéré</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif Intermédiaire classique ou pour les investisseurs institutionnels (Prêt PLI)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des prêts PLI (Prêt Locatif Intermédiaire) pour financer en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts les projets de construction et d&amp;#039;acquisition de logements locatifs intermédiaires avec ou sans travaux d&amp;#039;amélioration.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts PLI sont destinés aux ménages dont les ressources sont comprises entre 1,4 et 1,8 fois les plafonds du Prêt locatif à usage social (PLUS), selon les régions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Le PLI classique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les opérations en zone A et B, il permet de financer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements à usage locatif, avec ou sans acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements à usage locatif, avec ou sans travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux afin de les transformer en logements locatifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Le PLI investisseur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les opérations en zone A et B1, il permet de financer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logement, y compris en VEFA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transformation d&amp;#039;immeubles de bureaux existants en logements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pli?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pli_loyers_moderes_psat</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/33f4-trouver-une-offre-de-pret-dediee-au-financeme/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>92106</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une offre de prêt dédiée au financement de logements de fonction</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Logement de Fonction (PLF) : financer les logements de fonction</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires finance en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts vos projets de construction, d&amp;#039;acquisition-amélioration et de réhabilitation avec son offre de Prêt Logement de Fonction (PLF).
+&lt;/p&gt;
+&lt;p&gt;
+ Le PLF peut ainsi permettre le financement de casernes de gendarmeries, de sapeurs-pompiers professionnels, de logements de policiers ou de personnels d&amp;#039;établissements hospitaliers, sociaux ou médico-sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plf?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_dedie_plf_psat</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a7d1-obtenir-une-offre-de-pret-dediee-au-financeme/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>92103</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’implantation d'usines sur des sites nouveaux ou reconvertis</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>Territoires d'industrie</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’activité</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...44 lines deleted...]
-   Prêt PPU
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  __________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose une offre complète  (ingénierie, financement, investissement) et sur mesure pour les EPL, les collectivités ou les aménageurs privés ou publics qui souhaitent faciliter l&amp;#039;implantation d&amp;#039;usines sur des sites nouveaux ou reconvertis.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne l&amp;#039;aménagement des sites depuis l&amp;#039;acquisition de fonciers jusqu&amp;#039;au développement de sites industriels innovants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Industrie</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=immo_usines_psat</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
-  ) ;
-[...4 lines deleted...]
-   Prêt PRU-AM
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
-  ).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f8b-faciliter-limplantations-dusines-sur-des-site/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>92101</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Gagner en efficacité opérationnelle grâce à la digitalisation de votre organisme</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Notre service digital de pré-remplissage automatique de vos données (text mining)</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les organismes de logements sociaux dans leur digitalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre a pour objectif de faire gagner en efficacité les organismes en facilitant leurs démarches de prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/presentation-service-preremplissage-automatique-donnees-textmining?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_con</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f56-accelerer-la-digitalisation-de-votre-organism/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>92052</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Financer la modernisation des filières thermalisme, ports de plaisance et montagne</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Financement de projets d’équipements et d’hébergements touristiques</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans la modernisation des équipements et la structuration des filières thermalisme, ports de plaisance et montagne, avec une offre de financement en fonds propres.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projets-equipements-hebergements-touristiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=modernisat</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vou
+  s êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f552-obtenir-un-accompagnement-dans-la-modernisati/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>92051</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets de tourisme associatif et familial</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Financement de projets d’équipements et d’hébergements touristiques</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose Ligne d&amp;#039;investissement sectorielle Tourisme social, un fonds accordant des tickets d&amp;#039;investissement dans la limite de 15 % du chiffre d&amp;#039;affaires de 2019.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet investissement peut être accordé sous réserve de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser un diagnostic 360° dans les six mois ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédiger un plan de développement post-crise visant à vous renforcer durablement, accompagné éventuellement d&amp;#039;une ingénierie dédiée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prendre des engagements sur des objectifs de développement durable et digitaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projets-equipements-hebergements-touristiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_tou</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f6e-etre-accompagne-dans-le-tourisme-associatif-e/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>92049</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participent au plan de relance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont un modèle économique équilibré et affichent des perspectives de développement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+  Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>89830</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'investissements pour les Territoires d'Industrie</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>Territoires d'industrie</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>La réindustrialisation, un outil de redynamisation des territoires</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne pour développer votre territoire d&amp;#039;industrie.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre d&amp;#039;investissements dédiée a été conçue avec des participations en fonds propres et quasi-fonds propres dans les SEM d&amp;#039;aménagement ou patrimoniales, et dans les filiales des SEM.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de cette offre, le projet doit concerner l&amp;#039;un des axes de développement suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Reconversion de friches et dépollution
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déploiement du Très Haut Débit (THD) et de data centers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration des performances énergétiques des sites industriels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou rénovation d&amp;#039;infrastructures de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de formations pour aider les professionnels de l&amp;#039;industrie à adapter leurs compétences aux besoins actuels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/relocalisation-industrielle?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=reloc_industrielle_oat</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vos contacts régionaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8a9-obtenir-un-soutien-pour-les-projets-territoir/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...1009 lines deleted...]
-      <c r="A46" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>103570</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Accompagner les porteurs de projets touristiques privés et publics</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Atout France
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FTI projets structurants est un dispositif d&amp;#039;ingénierie lancé par la Banque des territoires, l&amp;#039;Agence Nationale pour la Cohésion des Territoires et Atout France en lien avec les différentes régions. Le dispositif vise à accompagner en ingénierie des projets touristiques de tous types (hébergements, infrastructures, itinérances, équipements publics, sites culturels et patrimoniaux), structurants pour le territoire (taille de l&amp;#039;investissement, capacité à attirer des clientèles à forte valeur ajoutée et à générer des emplois et des retombées importantes) et compatibles avec un développement touristique durable des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Mission de 20 jours d&amp;#039;ingénierie Atout France prise en charge à 100% - Possibilité d&amp;#039;une mission annexe prise en charge jusqu&amp;#039;à 30% d&amp;#039;un montant maximal de 100 000€.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etudes de marché, de dimensionnement, de faisabilité d&amp;#039;hôtels, de sites de visite, de sites patrimoniaux, de resorts de golf, aide à l&amp;#039;ouverture d&amp;#039;un musée, d&amp;#039;une route cyclotouristique...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout type d&amp;#039;acteur dès lors que le projet et les besoins correspondent au descriptif du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les régions sauf : Île-de-France, Normandie, Hauts-de-France.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Possibilité de contacter votre service tourisme régional, la Direction régionale de la Banque des Territoires, l&amp;#039;ANCT ou Atout France, service ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  ingenierie&amp;#64;atout-france.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>amelie.jouandet@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ab87-accompagner-les-porteurs-de-projets-touristiq/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>21/10/2021</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>103569</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Faire émerger des projets économiques au sein de sites patrimoniaux - Réinventer le Patrimoine</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires
 Ministère de la Culture
 Atout France
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Atout France</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Le programme « Réinventer le
 patrimoine » a pour ambition d’accompagner le développement d’activités
 économiques, touristiques et culturelles, au sein de bâtis remarquables, dans
 des perspectives de sauvegarde du patrimoine, d’attractivité et d’animation des
 territoires. &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Lancé en 2020, Réinventer le patrimoine est un
 dispositif d&amp;#039;ingénierie piloté par la Banque des territoires, l’Agence
 nationale de la cohésion des territoires et Atout France avec le ministère de
 la Culture, pour faciliter l’émergence de projets économiques au sein de sites
 patrimoniaux, autour d&amp;#039;usages variés. &lt;/span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les objectifs du programme sont de
 quatre ordres : &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;Rénover
      les sites patrimoniaux avec l’ambition de créer des lieux innovants de vie
      et d’animation des territoires, en développant de nouveaux usages à
      destination des populations locales et des touristes (culturel,
      évènementiel, hébergement, …) ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Accompagner
      les propriétaires publics et privés dans la définition de leur projet de
      valorisation, et définir les conditions de leur faisabilité, avec gestion
      tout ou partie confiée à des exploitants privés ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Favoriser
      la rencontre entre propriétaires publics et opérateurs privés,
      investisseurs et exploitants ;&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Proposer
      des modèles économiques adaptés aux spécificités des bâtiments
      patrimoniaux, innovants, équilibrés et pérennes, associant public et
      privé, dans une perspective de minimisation des dépenses publiques : la
      mise en tourisme des sites a pour but de créer de la valeur économique et
      de la valeur d’usage participants à la sauvegarde de ces bâtis
      remarquables.&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;span&gt;Parallèlement au fonds d&amp;#039;ingénierie, Réinventer le
 patrimoine partage sur l&amp;#039;&lt;a href="https://www.reinventer-le-patrimoine.fr/ressources" target="_self"&gt;&lt;span&gt;espace Ressources de son site internet&lt;/span&gt;&lt;/a&gt; un
 riche éventail d&amp;#039;&lt;strong&gt;outils et documents&lt;/strong&gt; produits dans le cadre de ses
 différentes expérimentations auprès des projets, pour professionnaliser la
 filière et favoriser la réalisation de projets de reconversion patrimoniale
 partout en France. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Arial, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Deux des nombreuses ressources mises à disposition par le programme :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;L&amp;#039;outil de pré-diagnostic pour comparer les performances économiques d&amp;#039;un site patrimonial avec les moyennes observées de sites aux profils similaires partout en France : &lt;a href="https://www.reinventer-le-patrimoine.fr/ressources?cat%C3%A9gorie&amp;#61;Faire&amp;#43;son&amp;#43;pr%C3%A9-diagnostic" target="_self"&gt;Outils et leur mode d&amp;#039;emploi&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Une guide des 10 grandes étapes à suivre pour faciliter la mise en œuvre d&amp;#039;un projet durable et économiquement viable au sein de bâtiments patrimoniaux : &lt;a href="https://assets-global.website-files.com/62441f8b7a122a0d5064ce0b/657189adff5aa3c3c0bd28e2_Guide%20m%C3%A9thodologique%20pour%20les%20projets%20de%20reconversion%20patrimoniale.pdf" target="_self"&gt;Lien vers le Guide pour les projets de reconversion patrimoniale&lt;/a&gt;&lt;/li&gt;&lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;phase 1&lt;/strong&gt; du programme, a permis le lancement d’un appel à projets national auprès des collectivités locales pour accompagner 12 projets sélectionnés à travers notamment la prise en charge de plusieurs études stratégiques. L’accompagnement de ces premiers lauréats a mis l’accent sur l’importance d’une gouvernance solide, d’une gestion de projet professionnelle dédiée, et de la nécessité de mener certaines études préalables à la bonne détermination du projet. &lt;br /&gt;&lt;br /&gt;Capitalisant sur l’expérience acquise durant la phase 1, le comité de pilotage a validé le déploiement d’une &lt;strong&gt;2e promotion&lt;/strong&gt; en l’orientant vers des projets économiques matures et en ouvrant le programme aux porteurs de projets privés. En 2022 et 2023, 10 nouveaux projets ont été progressivement intégrés.  &lt;/p&gt;&lt;p&gt;L’année 2024 marque le lancement de la &lt;strong&gt;3e promotion&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Plus d&amp;#039;informations sur les actualités du dispositif sur la &lt;a href="https://www.linkedin.com/company/77065434/admin/feed/posts/" target="_self"&gt;page LinkedIn&lt;/a&gt; du programme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les projets lauréats doivent répondre à plusieurs prérequis :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viser un modèle économique équilibré et pérenne, avec gestion confiée tout ou partie à un exploitant privé ;&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une ambition régionale voire nationale et de la taille critique permettant l’accueil des usages souhaités ;&lt;/li&gt;&lt;li&gt;S&amp;#039;appuyer sur un soutien politique fort, un(e) chef(fe) de projet et des moyens financiers mobilisés pour piloter la réflexion ;&lt;/li&gt;&lt;li&gt;Avoir des premiers éléments de connaissance du bâti : diagnostic patrimonial / technique réalisé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères optionnels :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;entrée en vivier : le porteur a déjà initié des études quant à l&amp;#039;opportunité du projet et à son modèle économique (diagnostic de territoire, étude du marché, démarche de concertation, business plan, etc.)&lt;/li&gt;&lt;li&gt;Avoir un projet engagé dans une démarche RSE de développement durable et d&amp;#039;évaluation (performance énergétique, réemplois, labellisation, création d&amp;#039;emplois, accessibilité, etc...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un comité de pilotage sélectionne les projets susceptibles de bénéficier d&amp;#039;un accompagnement en ingénierie, à des moments clés de leur cycle de vie, afin de soutenir leur concrétisation.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.reinventer-le-patrimoine.fr/le-programme</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;Valère ROUSSEAU - Département ingénierie, développement et prospective&lt;/blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="mailto:valere.rousseau&amp;#64;atout-france.fr" title="Envoyer un email vers valere.rousseau&amp;#64;atout-france.fr"&gt;&lt;span&gt;&lt;/span&gt;valere.rousseau&amp;#64;atout-france.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>valere.rousseau@atout-france.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce0d-reinventer-le-patrimoine-mise-a-disposition-d/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Atout France</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>21/10/2021</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>102206</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Rénover les ponts</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Plan rénovation des ponts</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide ‐ « Plan rénovation des ponts » mis en place par la banque des territoires, Plan de relance
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Objectif :
  &lt;br /&gt;
  La France compte environ 300 000 ponts, dont 10 % présenteraient des risques de structure. Cela monterait jusqu&amp;#039;à 18 % pour les ponts relevant de l&amp;#039;échelon communal. La méconnaissance de l&amp;#039;état réel de ces ponts, et donc des risques et coûts associés, est un puissant frein à la prise de décision au sein des collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : les collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires a donc conçu une solution clés en mains - pré-diagnostic amont du parc simple et gratuit pour cibler là où concentrer les efforts, crédits d&amp;#039;ingénierie pour études avancées sur les ponts effectivement en risques et financements comprenant prêts à très long terme ou fonds propres - afin de remettre au centre et dans une vision de long terme la gestion des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : la Banque des Territoires peut débloquer des crédits d&amp;#039;ingénierie permettant de cofinancer avec la collectivité jusqu&amp;#039;à 50 %, des études d&amp;#039;ingénierie plus poussées pour les ouvrages les plus critiques ; une aide substantielle à la décision locale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/plan-ponts-banque-des-territoires-dispositif-complet-innovant</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la Banque des Territoires
  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire" rel="noopener" target="_blank"&gt;
   via leur formulaire de contact.
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5222-renover-plan-renovation-des-ponts/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>01/10/2021</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>101576</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises thématiques pour mettre en œuvre des projets de revitalisation</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>Vous vous êtes engagés dans une démarche de revitalisation et avez identifié un besoin d&amp;#039;ingénierie pour concrétiser une action ou un projet précis.
 &lt;br /&gt;
 &lt;br /&gt;
 La Banque des Territoires vous propose un accompagnement dans l&amp;#039;élaboration et la mise en œuvre de votre plan d&amp;#039;actions : des experts présélectionnés via un accord cadre (marché à bons de commande) pris en charge à 100% par la Banque des Territoires sont mis à votre disposition. Il s&amp;#039;agit de missions ponctuelles aux typologies prédéfinies pouvant être déclenchées à tout moment du projet jusqu&amp;#039;au terme du programme national (mars 2026).</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>Contactez votre direction régionale de la Banque des Territoires : https://www.banquedesterritoires.fr/directions-regionales</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ee0f-beneficier-dexpertises-thematiques-pour-mettr/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>101591</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'outils de gestion de projet de mobilité</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>France Mobilités</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Cellules France Mobilités</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez disposer d&amp;#039;outils vous permettant de mener, en autonomie, vos projets de mobilité.
 &lt;br /&gt;
 &lt;br /&gt;
 France Mobilités vous permet d&amp;#039;avoir un accès aux différents appels à projets (AAP) et appels à manifestation d&amp;#039;intérêt (AMI), tel que Tenmod (« France Mobilités - Territoires de nouvelles mobilités durables »), et ainsi de bénéficier d&amp;#039;un appui au montage de projet présentés dans le cadre des AAP et AMI. France Mobilités vous permet également de bénéficier d&amp;#039;outils (commande publique, réalisation de DCE, base de données opendata des marchés, et cartographie des dispositifs de financements), voire des webinaires accompagnant leur prise en main. Les outils pourront être étoffés au fur et à mesure. Un appui à l&amp;#039;ingénierie territoriale permet d&amp;#039;accompagner l&amp;#039;usage des outils (pour cela, voir le produit &amp;#34;concevoir son projet de mobilité et développer des expérimentations&amp;#34;).</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3598-beneficier-doutils-de-gestion-de-projet-de-mo/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>101592</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes
 France Mobilités</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Cellules France Mobilités</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J51" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.francemobilites.fr/projets
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/ingenierie</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;
 &lt;p&gt;
  Une boite fonctionnelle partagée unique pour chaque cellule régionale :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   auvergnerhonealpes&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bourgognefranchecomte&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bretagne&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   centrevaldeloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   corse&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   grandest&amp;#64;francemobilites.fr
@@ -8338,345 +11328,1739 @@
  &lt;/li&gt;
  &lt;li&gt;
   normandie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   nouvelleaquitaine&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   occitanie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   paysdelaloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   provencealpescotedazur&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   antillesguyane&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   oceanindien&amp;#64;francemobilites.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>101597</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Accélérer la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>ADEME
 Banque des Territoires
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme transversal vous apporte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
   &lt;/li&gt;
   &lt;li&gt;
    Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
    Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
   &lt;/li&gt;
   &lt;li&gt;
    Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;h4&gt;
   La Banque des territoires :
  &lt;/h4&gt;
  La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
  &lt;br /&gt;
  La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
  &lt;br /&gt;
  Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
  &lt;br /&gt;
  Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
  &lt;br /&gt;
  Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.programme-cee-actee.fr</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
 &lt;/p&gt;
 &lt;p&gt;
  Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
 &lt;/p&gt;
 &lt;p&gt;
  Voir fiches :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
   &lt;/li&gt;
   &lt;li&gt;
    «Financer des équipements publics pour une relance locale rapide »
   &lt;/li&gt;
   &lt;li&gt;
    «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
   &lt;/li&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Kit élus :
  &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
   https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>94242</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Œuvrer en faveur de l’innovation pour l’éducation</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les acteurs qui œuvrent en faveur de l&amp;#039;innovation pour l&amp;#039;éducation.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les structures privées ou associatives intervenant sur l&amp;#039;éducation et les collectivités qui souhaitent contribuer à l&amp;#039;innovation dans le domaine de l&amp;#039;éducation ou de la EdTech.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_edtech_forgood_psat</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4b71-investir-dans-linnovation-pour-leducation-edu/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>94241</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans l'innovation pour la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre à un besoin des acteurs et entreprises de votre territoire et développer un projet éducatif à fort impact social/territorial, la Banque des Territoires vous propose des offres des investissements en fonds propres et quasi-fonds propres et un accompagnement tout au long du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent porter sur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à l&amp;#039;éducation, y compris pour les publics vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  la structuration de l&amp;#039;école de demain
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement de nouveaux modèles éducatifs capitalisant sur la EdTech
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_innovation_pro_psat</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/192d-investir-dans-linnovation-pour-la-formation-p/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>94240</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans le développement d'entreprises d'insertion</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose un accompagnement complet pour développer les entreprises d&amp;#039;insertion sur le territoire. Cet accompagnement peut prendre plusieurs formes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseils ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements directs en fonds propres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements directs en quasi-fonds propres.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Emploi</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=entreprise_dinsertion_psat</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41a7-obtenir-un-accompagnement-et-un-investissemen/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>94239</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour le développement de circuits courts et de filières locales de qualité</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités mais également les entreprises privées dans leur projet de transition alimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;aider collectivités et entreprises à développer le circuit court mais également des filières locales de qualité, l&amp;#039;offre propose un accompagnement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En conseils et des missions d&amp;#039;animation
+ &lt;/li&gt;
+ &lt;li&gt;
+  En Co-financement d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  En investissements directs
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Acc_transition_alim_psat</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/779f-accelerer-la-transition-alimentaire-afin-de-d/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>94237</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Créer des tiers-lieux d’innovation sociale pour contribuer au développement économique des territoires</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez participer au développement économique local et mettre en place un tiers-lieu d&amp;#039;innovation sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires peut apporter, sous certaines conditions dont notamment le soutien de la collectivité territoriale, un appui à l&amp;#039;émergence du projet et à la structuration de sa gouvernance, une aide aux études de programmation ou de montage juridique et financier, une part des fonds propres de la structure d&amp;#039;exploitation ou de la structure portant les murs, sous forme d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=tierslieux_innov_sociale_psat</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b33b-developper-les-tiers-lieux-dinnovation-social/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>94234</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un marché de partenariat pour financer vos projets en optimisant les coûts</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités territoriales dans leur projet d&amp;#039;investissement public à travers une catégorie spécifique du marché public : le marché de partenariat
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un contrat de partenariat public-privé (PPP) qui permet de faire appel à des acteurs privés pour financer et gérer des projets de maîtrise d&amp;#039;ouvrage publique.      Ce contrat présente de nombreux avantages en permettant notamment d&amp;#039;optimiser le coût des travaux grâce à la mutualisation des investissements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=mppoc_psat</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3340-beneficier-dun-marche-de-partenariat-pour-fin/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>94228</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Cofinancer un soutien à la maîtrise d'œuvre ou d'ouvrage</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Cofinancement de la maîtrise d’œuvre (ou assistance à maîtrise d’ouvrage si CPE)</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ____________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ____________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose une solution de cofinancement de la maîtrise d&amp;#039;œuvre ou d&amp;#039;ouvrage pour les projets :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De rénovation d&amp;#039;un patrimoine important ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dont la nature, le montant et le périmètre (fonctionnel et géographique) sont définis ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour lesquels vous avez besoin de soutenir la maîtrise d&amp;#039;œuvre et/ou d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Banque des Territoires cofinance les projets d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage dans le cadre d&amp;#039;un CPE (Contrat de Performance Énergétique) ou de rénovation énergétique. Le financement porte sur les missions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études techniques complémentaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction du DCE (dossier de consultation des entreprises) et du CCTP (cahier des clauses techniques particulières) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sélection des offres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réception ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi des réserves ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en service du bâtiment suite à sa rénovation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Banque des Territoires prend en charge :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 % du coût de l&amp;#039;accompagnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  80 % pour les accompagnements commandés avant le 31 mars 2022.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/co-financement-maitrise-oeuvre-ou-amo?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cofin_mo_amo_cpe_osat</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c96-beneficier-dun-co-financement-pour-soutenir-l/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>101387</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Financer la santé numérique et les services liés au prendre soin</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Financement de la santé numérique et des services liés au « prendre soin »</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Prêt
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 entreprise privée (opérateur, investisseur, exploitant ou société de services
 portant un projet) ou une entreprise à impact social (entreprise de l’ESS,
 entreprise à mission ou corporate venture) et vous développez un projet de
@@ -8685,7905 +13069,2593 @@
 d’un tiers de confiance et d’avoir accès à un réseau territorial et politique
 propice à l’essaimage de projets innovants. Cela peut ainsi concerner un
 service lié à la e-santé et au médico-social, comme la transition numérique des
 établissements de santé, l’usage du numérique pour la prévention, les
 technologies innovantes au service des soignants, ou encore un service à impact
 social lié au prendre soin dans la santé, le vieillissement, le handicap, la
 petite enfance, l’habitat, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;En tant que
 « tiers de confiance », la Banque des Territoires propose de financer
 les projets portant une logique d’intérêt général sous la forme d’apports en
 capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;strong&gt;L’offre
 d’investissement concerne les projets ayant pour objectifs de :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer &lt;strong&gt;l’accès
 aux soins &lt;/strong&gt;et contribuer à la &lt;strong&gt;résorption des déserts médicaux&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner
 la structuration de la gestion, de l’exploitation et de la &lt;strong&gt;protection des
 données de santé &lt;/strong&gt;(entrepôts de données, suivi des données en vie réelle)&lt;/li&gt;&lt;li&gt;Améliorer le &lt;strong&gt;parcours
 de soins &lt;/strong&gt;et le &lt;strong&gt;lien ville-hôpital&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Favoriser et
 sécuriser &lt;strong&gt;l’usage de technologies innovantes &lt;/strong&gt;au service des soignants,
 des patients et des établissements de santé&lt;/li&gt;&lt;li&gt;Promouvoir des
 &lt;strong&gt;infrastructures numériques résilientes &lt;/strong&gt;pour répondre aux enjeux santé&lt;/li&gt;&lt;li&gt;Favoriser
 l’usage du numérique au service de la &lt;strong&gt;prévention&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner &lt;strong&gt;la
 transition numérique &lt;/strong&gt;des établissements sanitaires et médico-sociaux&lt;/li&gt;&lt;li&gt;Favoriser &lt;strong&gt;l’autonomie&lt;/strong&gt;
 et le soutien à domicile des &lt;strong&gt;personnes fragiles&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Santé
 Technologies numériques et numérisation
 Sécurité</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-sante?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=e_sante_psat</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-sante-numerique/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Mise en place de la télémedecine</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>07/09/2021</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>98534</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une offre de financement en fonds propres</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose aux projets et structures contribuant au développement territorial une offre de financement en fonds propres.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets/structures (co-)financés doivent viser à renforcer l&amp;#039;attractivité et la cohésion sociale et territoriale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=offre_financement_fp_at</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0f2d-beneficier-dune-offre-de-financement-en-fonds/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>21/07/2021</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>98533</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Gérer ses comptes (EPL)</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Ouverture &amp; tenue de compte</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour accompagner les EPL d&amp;#039;aménagement et de gestion, la Banque des Territoires a développé un service de banque en ligne sécurisé et simplifié.
 &lt;/p&gt;
 &lt;p&gt;
  Nos solutions dématérialisées permettent de trouver des solutions de paiement et d&amp;#039;encaissement adaptées à votre activité et aux besoins de vos clients.
 &lt;/p&gt;
 &lt;p&gt;
  Notre offre est également ouverte aux EPL en création ou en transformation, avec la possibilité d&amp;#039;ouvrir un compte pour gérer les opérations de dépôt et d&amp;#039;augmentation de capital.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/tenue-compte?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gestion_comptes_epl_psat</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a598-trouver-des-solutions-de-paiement-et-dencaiss/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>21/07/2021</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>98532</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une offre bancaire complète, alliant prestations bancaires et enveloppes de financement</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Convention de partenariats bancaires</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En tant qu&amp;#039;entreprise publique locale (SEM, SPL, SEMOP), vous souhaitez bénéficier d&amp;#039;une offre bancaire complète, couvrant une large gamme de services et prestations bancaires, ainsi que des solutions financières en appui de votre stratégie.
 &lt;/p&gt;
 &lt;p&gt;
  La convention de partenariats bancaires vous permet de bénéficier d&amp;#039;un suivi régulier avec un interlocuteur unique de proximité, pour une gestion souple et flexible de vos comptes. Ces derniers sont spécifiquement adaptés à votre activité et à vos besoins, avec une tarification au forfait ajustée, simple et lisible.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, des solutions financières adaptées vous sont proposées pour accompagner le développement de votre activité ou vos besoins propres, comme la possibilité de mise en place d&amp;#039;une enveloppe de financements annuelle ou pluriannuelle, ainsi que des prêts court et moyen terme, des autorisations de découvert, etc.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme/convention-de-partenariat-bancaire?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=convention_partenariat_ban</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2e10-beneficier-de-notre-offre-de-convention-de-pa/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>21/07/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>98531</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Sécuriser des fonds de tiers</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Ouverture &amp; tenue de compte</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour aider les professionnels à maintenir une séparation entre les flux financiers venant de leurs clients et les fonds de fonctionnement pour les études ou offices, la Banque des Territoires a développé une offre de tenue de compte spécifique.
 &lt;/p&gt;
 &lt;p&gt;
  Noter offre de tenue de tiers est sécurisée, souple et simple à gérer au quotidien pour répondre à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est ouverte aux personnes créant leur office ou leur étude, rejoignant une étude existante ou à tout professionnel souhaitant bénéficier de notre expertise.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/tenue-compte?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=securisation_fonds_tiers_psat</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2008-securiser-des-fonds-de-tiers-grace-a-une-offr/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>21/07/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>98529</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Financer une dépense exceptionnelle au moyen d'un découvert bancaire dans un compte courant</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Ouverture &amp; tenue de compte</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires a développé des solutions d&amp;#039;autorisation de découvert pour les aider les organisations et les entreprises à soutenir l&amp;#039;activité.
 &lt;/p&gt;
 &lt;p&gt;
  Différentes solutions sont proposées :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   financement de trésorerie temporaire
  &lt;/li&gt;
  &lt;li&gt;
   découvert sur un Compte Courant Opérations (CCO) ou Individualisées (COI)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/tenue-compte?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_exceptionnel_decouvert_psat</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c5c-financer-une-depense-exceptionnelle-par-un-de/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>21/07/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>98480</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Consigner des fonds pour garantir ses activités</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Consignations et dépôts spécialisés</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G59" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires accompagne les EPL par la consignation de fonds afin de garantir leurs actions dans le cadre d&amp;#039;un Plan de Prévention des Risques Technologiques et des risques environnementaux.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez souscrire à cette offre dans les cas de figure suivants si vous avez un projet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   de protection des riverains à proximité d&amp;#039;installations industrielles à risques,
  &lt;/li&gt;
  &lt;li&gt;
   pour prévenir les risques environnementaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Industrie</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/consignations?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Consignations&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=garantie_actions_epl_psat</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6b70-securiser-vos-fonds-et-anticiper-les-risques-/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>98479</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Garantir ses opérations en sécurisant ses transactions</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Optimisez vos opérations bancaires</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires accompagne les acteurs de l&amp;#039;habitat social, les EPL et les professions juridiques en sécurisant leurs opérations financières.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre propose différents types de garanties financières grâce à de multiples outils.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Attractivité économique</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/offre-virement-prelevement-SEPA?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=offre_prelevement_sepa_psat</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Vous êtes intéressé(e) par cette offre ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/433b-securisez-vos-operations-par-la-garantie-fina/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>98477</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Financer les opérations de rénovation thermique</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>98476</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Prêts long terme</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>98473</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné en tant qu'acteur majeur du programme Cœur de Ville</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>L'offre bancaire pour financer les EPL du programme Coeur de Ville</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G63" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les EPL en tant qu&amp;#039;acteurs majeurs du programme Coeur de Ville. Cette offre propose des services bancaires personnalisables dans le cadre d&amp;#039;un besoin temporaire de trésorerie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/loffre-bancaire-pour-financer-les-epl-du-programme-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_epl_acv_psat</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6768-decouvrir-loffre-bancaire-de-la-banque-des-te/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>98469</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Couvrir un besoin ponctuel de trésorerie et de financer vos opérations</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Prêts bancaires Court et Moyen terme</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des offres de financements adaptées aux besoins bancaires des EPL, pour les aider dans :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le démarrage de projets
  &lt;/li&gt;
  &lt;li&gt;
   des travaux d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   le portage foncier ou l&amp;#039;acquisition foncière/immobilière
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour en savoir plus, contactez-nous.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme/pret-epl-entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_ponctuel_e</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7fef-couvrir-un-besoin-ponctuel-de-tresorerie-et-d/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>98467</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Trouver une offre de financement destinés aux Entreprises Publiques Locales</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les EPL et leur propose des services bancaires adaptés à leur besoin. Parmi les services proposés : prêt court et long terme, découvert &amp;#43;, engagement par signature...
 &lt;/p&gt;
 &lt;p&gt;
  Dans la lignée de notre mission d&amp;#039;intérêt général, nous privilégions les prêts pour les territoires fragiles et les projets visant à la transformation sociale, environnementale et numérique, ou à la redynamisation économique des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Contactez-nous pour en savoir plus pour trouver l&amp;#039;offre de prêt adaptée à votre projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Logement et habitat
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Offres_EPL_at</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3d59-trouver-une-offre-de-financement-destines-aux/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>98464</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un apport en quasi-fonds propres en complément de fonds propres</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires apporte des fonds propres et quasi-fonds propres à des projets qui renforcent l&amp;#039;attractivité ou la cohésion sociale et territoriale.
 &lt;/p&gt;
 &lt;p&gt;
  Nos experts vous accompagnent et peuvent financer votre besoin de financement du haut de bilan par des fonds propres complétés de quasi-fonds propres.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Apport_quasi_FPCFP_at</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5432-beneficier-dun-apport-en-quasi-fonds-propres-/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>98463</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une offre de quasi-fonds propres hors actionnariat</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires vous accompagne pour vous permettre d&amp;#039;obtenir rapidement un financement par des quasi-fonds propres adapté à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Un co-financement d&amp;#039;études d&amp;#039;ingénierie est envisageable dans certains cas, notamment pour des projets territoriaux liés au Très Haut Débit.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre vise à vous accompagner dans votre développement, pour la création de valeur financière et extra-financière, pour votre structure et pour le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Apport_quasi_FPHA_at</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/19a1-beneficier-dune-offre-de-quasi-fonds-propres-/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...4242 lines deleted...]
-      </c>
       <c r="AH91" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:34" customHeight="0">
       <c r="A92" s="1">
-        <v>92049</v>
+        <v>77381</v>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
+          <t>Financer les services numériques pour accélérer et sécuriser la transition numérique des territoires</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+          <t>Financement de vos projets de services numériques</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
-        <is>
-[...1066 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Vous
 portez un projet de services numériques en tant que collectivité locale,
 entreprise publique locale, entreprise ou acteur financier privé, association
 représentative d’élus et de collectivités, société innovante ou bailleur
 social ? Vous êtes à la recherche d’un financement pour un projet lié à la
 souveraineté numérique, à l’accompagnement de territoires intelligents ou
 encore à la transition numérique ? La Banque des Territoires peut investir
 dans le développement de services numériques contribuant au développement
 économique sobre et à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
 d’investissement concerne quatre domaines de services numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;la gestion de la donnée territoriale
 ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés aux
 villes et territoires intelligents ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;la
 souveraineté numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés à
 l’habitat.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le
 financement proposé peut se faire sous la forme d’apports en capitaux en fonds
 propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=services_numeriques_psat</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-numeriques/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>77372</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Investir dans la production d'hydrogène vert</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Financement des énergies renouvelables</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G99" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous aide à développer la production d&amp;#039;hydrogène vert sur votre territoire, notamment si vous voulez :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -16624,1207 +15696,1207 @@
 &lt;/ol&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Valoriser l&amp;#039;hydrogène fatal dans le cadre d&amp;#039;un projet industriel ;
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter la consommation locale d&amp;#039;hydrogène vert afin de décarboner l&amp;#039;industrie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investir directement de manière minoritaire en fonds propres et quasi-fonds propres au sein de la société de projet qui porte une infrastructure de production d&amp;#039;hydrogène vert (électrolyseur et unité de stockage) ;
  &lt;/li&gt;
  &lt;li&gt;
   Étudier les possibilités de montages mixtes (Sociétés d&amp;#039;Économie Mixte, Sociétés d&amp;#039;Économie Mixte à Opération Unique, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études préalables qui sont nécessaires au montage du dossier d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prod_hydro_vert_psat</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0205-investir-dans-la-production-dhydrogene-vert/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC99" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-      <c r="A100" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>77368</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Financer vos opérations situées dans les quartiers prioritaires de la politique de la ville avec le prêt PRU (QPV)</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G100" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Vous êtes un acteur public local et souhaitez soutenir le développement des quartiers de la politique de la ville sur votre territoire ? La Banque des Territoires vous accompagne dans le financement de vos projets de développement localisés au sein des quartiers prioritaires de la politique de la ville (QPV).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PRU de la Banque des Territoires, vous pouvez financer de nombreux projets : construction, acquisition ou réhabilitation de bâtiments publics, infrastructure ou aménagement urbain, portage foncier dans le cadre de projets d&amp;#039;aménagement ou encore construction, acquisition ou réhabilitation de bâtiments tertiaires privés contribuant à la revitalisation économique du quartier. Pour être éligible, votre projet doit également être situé en quartier prioritaire de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PRU vous permet de bénéficier de conditions financières plus avantageuses, si votre projet respecte des critères de transition énergétique et écologique. Cela concerne ainsi la rénovation énergétique des bâtiments, les énergies renouvelables, la mobilité douce et décarbonée, la préservation de la biodiversité et l&amp;#039;adaptation au changement climatique, la préservation de l&amp;#039;environnement et la lutte contre la pollution, ou encore les circuits courts et la transition alimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pru-am-pret-renouvellement-urbain-amenagement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pruam_psat</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/de73-beneficier-dun-pret-de-renouvellement-urbain-/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d’un gymnase</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>77367</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
         </is>
       </c>
-      <c r="C101" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Avoir une meilleure gestion de l&amp;#039;eau ;
  &lt;/li&gt;
  &lt;li&gt;
   Végétaliser et développer la nature en ville ;
  &lt;/li&gt;
  &lt;li&gt;
   Préserver les corridors et assurer des continuités écologiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Désimperméabiliser les sols ;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la transition climatique et bas carbone ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménager les espaces publics ;
  &lt;/li&gt;
  &lt;li&gt;
   Gérer les îlots de chaleur ;
  &lt;/li&gt;
  &lt;li&gt;
   Adapter le cadre bâti au changement climatique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;accompagnement SGREEN, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser un diagnostic portant sur la fonctionnalité écologique du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Élaborer une feuille de route et des préconisations définies en fonction des enjeux identifiés sur le territoire et des objectifs de la collectivité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-lamorcage-dune-feuille-de-route-relative?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=sgreen_pr</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9185-obtenir-un-accompagnement-pour-lamorcage-dune/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>77364</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Financer les projets autour de l’économie inclusive</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 structure d’insertion par l’activité économique ou adaptée aux personnes en
 situation de handicap, une entreprise engagée dans l’inclusion numérique
 relevant ou non de l’économie sociale et solidaire, un acteur de l’économie
 circulaire ou une structure portant un projet de tiers-lieu d&amp;#039;innovation
 sociale et vous portez un projet dans l’économie inclusive ? Vous souhaitez
 bénéficier de l&amp;#039;expertise d&amp;#039;un tiers de confiance et être accompagné sur le
 long terme via des dispositifs adaptés ? La Banque des Territoires vous
 accompagne en investissant dans vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous finançons ainsi différents projets autour
 de l’économie inclusive : insertion par l’activité économique, inclusion
 numérique, tiers-lieux d’innovation sociale et économie circulaire à impact
 social. Le financement peut se faire sous forme d’investissement direct en
 fonds propres ou quasi-fonds propres. Pour les projets d’inclusion numérique,
 la Banque des Territoires soutient également l’opérationnalisation de
 programmes d’État et accompagne, finance et outille les acteurs de l’inclusion
 numérique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Economie sociale et solidaire
 Attractivité économique
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_eco_psat</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
   Contactez-nous à travers notre formulaire de contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-economie-inclusive/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>77361</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Faciliter l’accès aux services publics digitalisés avec le programme France Services</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J103" s="1" t="inlineStr">
+      <c r="J97" s="1" t="inlineStr">
         <is>
           <t>subvention maximale de 30 000 euros par projet</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de la digitalisation des services publics, la Banque des Territoires accompagne les collectivités territoriales et les associations dans la création d&amp;#039;une structure France Services sur leur territoire, et notamment dans l&amp;#039;animation, la formation des agents et l&amp;#039;outillage numérique.
 &lt;/p&gt;
 &lt;p&gt;
  Avec l&amp;#039;offre France Services, vous accompagnez les usagers dans la réalisation de leurs démarches administratives en ligne et proposez un service public de proximité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_public_digitalisation_psat</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez : busfranceservices&amp;#64;caissedesdepots.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9f8c-decouvrir-le-programme-france-services-et-bus/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>77360</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Financer l’industrie locale avec le Prêt Gaïa Territorial</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Prêt Gaïa Territorial : soutenir le financement industriel local</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G104" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En tant qu&amp;#039;acteur public local (collectivité territoriale, entreprise public locale, EPA, EPF), vous souhaitez lancer des travaux d&amp;#039;aménagement urbain afin d&amp;#039;accélérer le développement de l&amp;#039;industrie locale ? La Banque des territoires vous propose un produit adapté pour financer vos projets et dynamiser l&amp;#039;écosystème industriel local de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le financement concerne les projets incluant des opérations sur des terrains situés sur des friches industrielles ou destinés à l&amp;#039;implantation d&amp;#039;activités industrielles telles que le remembrement des parcelles, des études liées au foncier ou encore des coûts liés à la dépollution, démolition, viabilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt dispose de nombreux avantages : modalités d&amp;#039;amortissement, mobilisation sur plusieurs années, couverture jusqu&amp;#039;à 100% et exonération des indemnités de remboursement en cas de revente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Industrie</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-gaia-territorial?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gaia_territorial_psat</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1268-beneficier-du-pret-gaia-territorial-pour-sout/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>77085</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour mettre en place une démarche d'innovation</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Appui à l’innovation et à la data dans les projets territoriaux</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G105" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour accompagner les collectivités et les porteurs de projets tournés vers la transformation du tourisme local et la réduction de son empreinte carbone, la Banque des Territoires a développé une offre d&amp;#039;accompagnement dédié.
 &lt;/p&gt;
 &lt;p&gt;
  Offre à part entière du plan de relance Tourisme, cet accompagnement vise à la mise en place d&amp;#039;un tourisme durable (notamment pour les territoires de montagne devant opérer leur transition).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement peut se faire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit en mobilisant des experts
  &lt;/li&gt;
  &lt;li&gt;
   Soit via un co-financement des études
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-innovation-data-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=data_terr_solutions_psat</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
   Contactez-nous à travers notre formulaire de contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/26a4-beneficier-dun-accompagnement-pour-mettre-en-/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>77082</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans les projets de transition écologique et environnementale</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à la mise en œuvre de projets relevant de la transition écologique (SGREEN+)</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G106" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec SGREEN&amp;#43;, la Banque des Territoires propose un accompagnement visant à accélérer la mise en œuvre des projets de transition écologique et environnementale, dont la finalité est de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Végétaliser et développer la nature en ville ;
  &lt;/li&gt;
  &lt;li&gt;
   Optimiser la gestion de l&amp;#039;eau ;
  &lt;/li&gt;
  &lt;li&gt;
   Préserver les corridors et assurer des continuités écologiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Désimperméabiliser les sols ;
  &lt;/li&gt;
  &lt;li&gt;
   Garantir la transition climatique et le bas carbone ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménager les espaces publics ;
  &lt;/li&gt;
  &lt;li&gt;
   Gérer les îlots de chaleur ;
@@ -17870,187 +16942,187 @@
   actualisation des documents de planification ;
  &lt;/li&gt;
  &lt;li&gt;
   ordre dans lequel réaliser ces formalités ;
  &lt;/li&gt;
  &lt;li&gt;
   délais légaux à respecter pour chacune ;
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le budget prévisionnel nécessaire à la réalisation des démarches préalables à l&amp;#039;établissement d&amp;#039;une commande publique de travaux afin de réaliser les dits travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les indicateurs indispensables pour le suivi et l&amp;#039;analyse de l&amp;#039;effet de l&amp;#039;aménagement réalisé. Des indicateurs définis en fonction des objectifs pour lesquels l&amp;#039;aménagement en question a été retenu par les élus ;
  &lt;/li&gt;
  &lt;li&gt;
   Les moyens à mettre en œuvre pour pouvoir collecter ces indicateurs et le budget nécessaire à leur collecte et analyse.
  &lt;/li&gt;
  &lt;li&gt;
   Les sources de financement envisageables et les moyens pour mobiliser ces financements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Espace public
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-la-mise-en-oeuvre-de-projets-relevant-de?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transitio</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c06d-beneficier-dun-accompagnement-des-projets-act/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>77080</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets Petites villes de demain</t>
         </is>
       </c>
-      <c r="C107" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Soutien aux programmes Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G107" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cet accompagnement peut prendre la forme :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets éligibles peuvent concerner :
  &lt;/strong&gt;
@@ -18064,371 +17136,371 @@
  &lt;/li&gt;
  &lt;li&gt;
   La création de foncières locales spécialisées pour le commerce
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;infrastructures numériques et de services innovants
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Le développement de programmes alimentaires territoriaux et des circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   Le traitement des friches
  &lt;/li&gt;
  &lt;li&gt;
   Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Friche
 Personnes âgées
 Commerces et services
 Economie locale et circuits courts
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
    &lt;strong&gt;
     Contactez-nous à travers notre formulaire de contact
    &lt;/strong&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB107" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>73059</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
-[...2 lines deleted...]
-Mutualité sociale agricole (MSA)
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Mutualité sociale agricole (MSA)
 France Active
 Caisse nationale d'assurance vieillesse (CNAV)
+Agirc-Arrco
 Banque des Territoires</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  VIVA LAb repère et accompagne des solutions servicielles, technologiques ou organisationnelles à fort potentiel et ayant réussi leur preuve de concept (validation de la faisabilité, de l&amp;#039;existence d&amp;#039;un marché etc.)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement, intégralement financé par VIVA Lab, est assuré par des partenaires experts référencés sur le territoire (livings lab, incubateurs, clusters, cabinets d&amp;#039;experts du domaine, etc.). Il articule différentes dimensions : business plan, études d&amp;#039;usages, stratégie commerciale, accompagnement au processus de levée de fonds, subvention éventuelle, etc. en fonction des besoins et de la maturité du projet soutenu.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est la détection et le soutien au déploiement de solutions destinées à apporter des réponses nouvelles aux besoins des retraités (nouveaux services, nouvelles générations d&amp;#039;aides techniques, etc.) dans le champ, par exemple, du bien-être et de la prévention, du soutien aux aidants, du numérique, des projets de lieux de vie collectifs, etc.
  &lt;br /&gt;
  &lt;br /&gt;
  VIVA Lab accompagne tous les types de structures (entreprises ESS ou non, start-up, association, etc.).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un descriptif des projets accompagnés par VIVA Lab est disponible sur le site internet :
  &lt;a href="https://www.vivalab.fr/"&gt;
   https://www.vivalab.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Santé
 Commerces et services
 Technologies numériques et numérisation
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors de l&amp;#039;étude des projets, les membres du pôle sont particulièrement vigilants à l&amp;#039;existence d&amp;#039;une preuve de concept, au potentiel national de la solution et à son modèle économique (non dépendant de subventions publiques ou para publiques).
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, VIVA Lab ne soutient pas :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les solutions à destination des personnes dépendantes ou en perte d&amp;#039;autonomie. Nous cherchons des solutions amont
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le financement de votre projet : un soutien financier est possible mais s&amp;#039;inscrira dans un accompagnement global et sera fléché vers des aspects précis de votre développement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.vivalab.fr/</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le
  &lt;a href="https://www.vivalab.fr/"&gt;
   formulaire de contact
  &lt;/a&gt;
  en bas de page mettra le porteur d&amp;#039;action en lien avec le bon interlocuteur régional au sein de la Carsat.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>magalie.raimbault@cnav.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a3b9-soutenir-linnovation-dans-le-champ-de-la-prev/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-      <c r="A109" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>71879</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Étendre et améliorer la couverture 4G en Outre-mer</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G109" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions dédiées pour résoudre les problèmes de sous-équipement en infrastructures 4G en Outre-mer, notamment en ce qui concerne la couverture et la qualité de service :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les principaux axes de transports ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans les zones avec un potentiel économique et démographique important ;
  &lt;/li&gt;
  &lt;li&gt;
   Sur les sites prioritaires : administrations, écoles, hôpitaux et mairies ;
@@ -18443,709 +17515,709 @@
 &lt;p&gt;
  Pour résorber ces situations et garantir une couverture de qualité, tout en soutenant les chantiers locaux de travaux, la Banque des Territoires propose :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une prise de participation ;
  &lt;/li&gt;
  &lt;li&gt;
   Un compte courant d&amp;#039;associés ;
  &lt;/li&gt;
  &lt;li&gt;
   Une dette mezzanine ;
  &lt;/li&gt;
  &lt;li&gt;
   Un prêt subordonné
  &lt;/li&gt;
  &lt;li&gt;
   Des Prêts au Secteur Public Local (PSPL) ;
  &lt;/li&gt;
  &lt;li&gt;
   Un crédit d&amp;#039;études.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Outre_Mer_4G_psat</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Nous contacter par mail via notre formulaire de contact
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80f3-resoudre-les-problemes-de-sous-equipement-en-/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-      <c r="A110" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>71878</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Financer l'extension de la couverture THD</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G110" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions de financement à destination des raccordements complexes en zone d&amp;#039;initiative publique qui présenteraient une économie dégradée, dont le nombre est estimé à 500 000 en France. Il s&amp;#039;agit de projets dont le coût du raccordement est très élevé :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À cause de leur complexité technique ;
  &lt;/li&gt;
  &lt;li&gt;
   En raison de leur localisation (site isolé).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les acteurs souhaitant contribuer au développement de la couverture fixe THD pour de tels raccordements, à condition qu&amp;#039;ils ne soient pas encore financés, la Banque des Territoires propose :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un compte courant d&amp;#039;associés ;
  &lt;/li&gt;
  &lt;li&gt;
   Une dette mezzanine ;
  &lt;/li&gt;
  &lt;li&gt;
   Un prêt subordonné ;
  &lt;/li&gt;
  &lt;li&gt;
   Des Prêts au Secteur Public Local (PSPL) ;
  &lt;/li&gt;
  &lt;li&gt;
   Un Crédit d&amp;#039;études.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Ext_couverture_THD_psat</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
   &lt;strong&gt;
    Nous contacter par mail via notre f
    ormulaire de contact
   &lt;/strong&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fecc-trouver-les-moyens-de-favoriser-lachevement-d/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>71876</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Soutenir la reprise des chantiers de logements sociaux affectés par la crise sanitaire</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Soutien aux chantiers touchés par la crise sanitaire</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G111" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous propose une offre visant à financer la reprise des chantiers de construction et de réhabilitation de logements sociaux, et ce, suite à la crise sanitaire.
 &lt;/p&gt;
 &lt;p&gt;
  Assimilable à des quasi-fonds propres, ce financement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prend la forme d&amp;#039;un forfait accordé par logement, dans la limite de 3 500 €/logement pour la construction et de 2 000 €/ logement pour la réhabilitation ;
  &lt;/li&gt;
  &lt;li&gt;
   Est versé en une seule fois et distribué à l&amp;#039;opérateur du projet sous forme de prêt (enveloppe de 400 millions d&amp;#039;euros) ;
  &lt;/li&gt;
  &lt;li&gt;
   Est accordé sans droits de réservation demandés par Action Logement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/soutien-aux-chantiers-touches-par-la-crise-sanitaire?pk_campaign=Aides_Territoires&amp;pk_kwd=soutien_chantiers_touches_par_la_crise&amp;pk_source=Affiliation</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/268e-appuyer-les-territoires-aux-problematiques-sp/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>71875</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux de vos copropriétés en difficulté avec le Prêt Copropriétés Dégradées</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Prêt Copropriétés Dégradées : financer sereinement vos travaux de rénovation</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G112" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  En tant qu&amp;#039;acteur public local, vous souhaitez traiter les copropriétés en difficulté au sein de votre territoire pour lutter contre le mal-logement et l&amp;#039;insécurité des administrés ? La Banque des territoires met à votre disposition le Prêt Copropriétés Dégradées pour financer les opérations de réhabilitation des copropriétés concernées.
 &lt;/p&gt;
 &lt;p&gt;
  Soutenant le plan national &amp;#34;Initiative Copropriétés&amp;#34;, l&amp;#039;offre de la Banque des Territoires vous accompagne dans votre stratégie d&amp;#039;intervention sur des opérations telles que l&amp;#039;acquisition, la rénovation, la démolition ou encore la reconstruction de bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt dispose de nombreux avantages afin de vous permettre de financer sereinement vos travaux. Vous avez notamment la possibilité d&amp;#039;adapter la durée de votre emprunt en fonction de votre besoin ou encore de bénéficier d&amp;#039;une exonération des indemnités de remboursement en cas de revente des lots.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T112" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-copros-degradees?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=copros_degradees_psat</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dc2e-obtenir-un-pret-dediee-au-financement-des-pro/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC112" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>71871</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Financer la production de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Prêt Booster : financer la production de logements</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G113" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  En complément des prêts PLUS, PLAI et PLS, la Banque des Territoires propose les prêts Booster : des solutions de financement pour les projets de production de logements locatifs sociaux dans le cadre du Plan logement. Les opérations éligibles sont celles visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construire des logements locatifs sociaux avec ou sans acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Faire l&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration, y compris en VEFA ;
  &lt;/li&gt;
  &lt;li&gt;
   Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
@@ -19165,557 +18237,557 @@
   Un prêt à taux fixe offrant un différé d&amp;#039;amortissement du capital pendant 20 ans, puis un amortissement du capital pendant 20 à 40 ans au taux du Livret A &amp;#43; 0,60 % ;
  &lt;/li&gt;
  &lt;li&gt;
   Un prêt à taux fixe sans différé d&amp;#039;amortissement sur des durées de 15, 20, 25 ou 30 ans, en échéances constantes avec une possibilité de préfinancement de 3 à 12 mois ;
  &lt;/li&gt;
  &lt;li&gt;
   Un Booster BEI à long terme sur des durées de 35 ou 40 ans.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Prenant la forme d&amp;#039;un prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts, le Booster est :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Limité à 15 000 € par logement ;
  &lt;/li&gt;
  &lt;li&gt;
   Accordé en complément des autres financements de production de logements sociaux (PLUS, PLAI et PLS).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : un seul prêt Booster est possible par opération, qu&amp;#039;il soit avec ou sans différé d&amp;#039;amortissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-booster?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prod_ls_booster_psat</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b04-trouver-un-offre-de-pret-dediee-au-financemen/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>71870</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G114" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires facilite les études nécessaires à la mise en œuvre des projets de rénovation énergétiques des collectivités. Nous pouvons également soutenir les rénovations des universités dans certaines conditions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;accompagnement concerne 2 types d&amp;#039;études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les schémas directeurs immobiliers énergétiques
  &lt;/li&gt;
  &lt;li&gt;
   les montages juridiques et financiers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Plusieurs modalités d&amp;#039;intervention sont envisageables : soit la mobilisation d&amp;#039;experts pour mener les études, soit un cofinancement dans la limite de 50 % du montant TTC de l&amp;#039;étude (80 % en outremer), avec un plafond à 50 K€ pour les schémas directeurs immobiliers et 10 K€ pour les montages juridiques et financiers.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rebtcl_otat#segment-13071</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Nous contacter par mail via notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1836-assurer-la-transition-energetique-de-votre-pa/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB108" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>71866</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Investir dans des projets de formation professionnelle</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G115" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour soutenir l&amp;#039;insertion professionnelle des jeunes et dynamiser le développement d&amp;#039;un territoire, la Banque des Territoires investit dans des offres de formation à des métiers nouveaux ou en tension, conçues avec les acteurs économiques en vue de répondre à leurs besoins.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires investit en fonds propres ou quasi-fonds propres, à hauteur minimale de 200 K€, dans la structure portant le projet : organisme ou centre de formation, entreprise ou association exerçant une activité de formation ou de qualification.
 &lt;/p&gt;
 &lt;p&gt;
  Elle finance plus particulièrement les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   former les habitants aux métiers qui permettront de développer l&amp;#039;attractivité du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   apporter les compétences digitales nécessaires à la transformation des entreprises et à l&amp;#039;essor de nouvelles activités ;
  &lt;/li&gt;
  &lt;li&gt;
   proposer aux personnes éloignées de l&amp;#039;emploi des formations qualifiantes qui correspondent aux besoins du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
+      <c r="M109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nos références
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   SIMPLON,
   &lt;em&gt;
    Grandes Ecoles du Numérique
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Le CFA de la Gastronomie de Marcy l&amp;#039;Etoile
  &lt;/li&gt;
  &lt;li&gt;
   Mecateam, pôle de formation à la maintenance ferroviaire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_formation_pro_psat</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/" rel="noopener" target="_blank"&gt;
    Nous contacter par mail via notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a0f-contribuer-a-ladaptation-et-au-developpement-/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-      <c r="A116" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>71865</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Financer la création d’écoles de production</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G116" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour développer les offres de formation dans les métiers industriels, la Banque des Territoires accompagne les collectivités locales, les chambres de commerce et d&amp;#039;industrie, les branches professionnelles ou les industriels
  &lt;strong&gt;
   dans leur projet de création d&amp;#039;école de production.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les porteurs de projet :
@@ -19735,3053 +18807,4603 @@
   &lt;/strong&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  &lt;p&gt;
   &lt;span&gt;
    &lt;br /&gt;
   &lt;/span&gt;
  &lt;/p&gt;
  Les écoles de production, établissements privés appartenant au réseau national des Ecoles de production, préparent les jeunes à partir de 15 ans à des diplômes d&amp;#039;Etat. Elles ont pour objectif de les
  &lt;strong&gt;
   former à des métiers en tension
  &lt;/strong&gt;
  et qui
  &lt;strong&gt;
   répondent aux besoins des entreprises du territoire.
  &lt;/strong&gt;
 &lt;/span&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_ecole_de_production_psat</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Réseau national des
  &lt;a href="https://www.ecoles-de-production.com/"&gt;
   Ecoles de Production
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Nous contacter par mail via notre formulaire de contact
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/90d3-rendre-plus-attractifs-les-metiers-industriel/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>71863</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Investir dans les projets de centrales biomasses et CSR</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Financement pour la valorisation énergétique des ressources</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G117" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre des objectifs sur la chaleur durable de la Programmation Pluriannuelle de l&amp;#039;Energie, la Banque des Territoires soutient le développement de réseaux de chaleur propres (cogénération biomasse, centrale 100 % électrogène, chaufferie collective, ...)
 &lt;/p&gt;
 &lt;p&gt;
  Les projets sont accompagnés sur toute leur durée, du cofinancement d&amp;#039;études préalables (si nécessaires pour le dossier d&amp;#039;investissement), au financement du projet (fonds propres et quasi-fonds propres, participations minoritaires, ...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="T111" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-valorisation-energetique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_biomasse_csr_psat</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Nous contacter par mail via notre formulaire de contact
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c315-investir-dans-les-projets-de-centrales-biomas/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB117" s="1" t="inlineStr">
+      <c r="AB111" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-      <c r="A118" s="1">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>71808</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Financer les projets pour l’environnement (eau, économie circulaire, biodiversité, etc.)</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Financement de projets en faveur de l’environnement</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G118" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
 acteur financier et vous portez un projet en faveur de l’environnement, structuré
 par exemple autour de la gestion de l’eau, de l’économie circulaire, de la biodiversité
 ? La Banque des Territoires vous propose une offre de financement des projets
 en faveur de l’environnement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes à la
 recherche d’investisseurs pour structurer et financer un projet portant sur
 l’eau et l’assainissement, l’économie circulaire ou bien encore les services
 liés à l’environnement permettant également d’adresser les problématiques debiodiversité
 et de compensation environnementale, avec des coopératives carbone.. Nous
 finançons en fonds propres et quasi-fonds propres ce type de projets.
 Sollicitez-nous pour bénéficier de financements adaptés, d’un accompagnement et
 d’une expertise reconnus.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T112" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=environnement_biodiversite_psat</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-environnement/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>19/11/2020</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
         <v>71807</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Financer la sécurisation physique des réseaux</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G119" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions de financement pour la sécurisation physique des réseaux face à différents risques (vandalisme, aléas climatiques, etc.). Elles permettent de financer les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Enfouir les réseaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Sécuriser l&amp;#039;alimentation énergétique et de télécommunication des principaux sites ;
  &lt;/li&gt;
  &lt;li&gt;
   Garantir une sécurisation renforcée des raccordements d&amp;#039;infrastructures aux réseaux de communications électroniques (data centers, sites mobiles, etc.).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour un tel projet, la Banque des Territoires peut vous proposer :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une prise minoritaire de participation ;
  &lt;/li&gt;
  &lt;li&gt;
   Une dette mezzanine ;
  &lt;/li&gt;
  &lt;li&gt;
   Un prêt subordonné ;
  &lt;/li&gt;
  &lt;li&gt;
   Des Prêts au Secteur Public Local (PSPL) ;
  &lt;/li&gt;
  &lt;li&gt;
   Un crédit d&amp;#039;études.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Equipement public</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=securisation_physique_reseaux</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/82c1-securiser-les-reseaux-de-votre-collectivite-s/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>19/11/2020</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-      <c r="A120" s="1">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>71805</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Financer les projets d’infrastructures d’énergies renouvelables</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Financement des énergies renouvelables</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G120" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 collectivité locale, une entreprise publique locale (EPL), un développeur
 indépendant, un énergéticien, une entreprise ou un acteur financier et vous
 portez un projet de production, stockage ou distribution d’énergies
 renouvelables (EnR) ? La Banque des Territoires vous accompagne via des
 partenariats nationaux sous forme de holdings de projets, ou via des sociétés
 d’économie mixte (SEM) dédiées au développement des EnR pour démultiplier les
 projets développés, dans une démarche de concertation ou d’association des
 territoires.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous adressons les
 secteurs suivants : photovoltaïque, agrivoltaïsme, éolien terrestre,
 hydro-électricité, éolien en mer posé et flottant, accompagnement de
 l’émergence des projets innovants, comme l’hydrogène décarboné ou le stockage.
 Les modalités de financement diffèrent selon les projets : prise de
 participation minoritaire en fonds propres et quasi-fonds propres dans les
 structures de portage, co-investissement dans les SEM, etc. Contactez-nous pour
 que nous puissions étudier ensemble l’accompagnement le plus approprié pour
 vous.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=energies_renouvelables_psat</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-energies-renouvelables/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>19/11/2020</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G121" s="1" t="inlineStr">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>89520</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une offre pour la rénovation des bâtiments publics de centre-ville</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ____________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ____________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Plan 1000 écoles devient le Plan 2000 bâtiments publics !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez lancer un projet de réhabilitation ou de rénovation énergétique des bâtiments publics de centre-ville de votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;extension du programme Action Coeur de Ville, la Banque des Territoires accompagne les collectivités locales pour éradiquer les &amp;#34;
+ &lt;em&gt;
+  passoires thermiques
+ &lt;/em&gt;
+ &amp;#34; et respecter les nouvelles normes environnementales (décret tertiaire, ...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Education et renforcement des compétences
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renov_bp_centre_ville_otat</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6d90-obtenir-une-offre-pour-la-renovation-des-ecol/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>87184</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de nouvelles antennes du Conservatoire national des arts et métiers (CNAM) dans les territoires</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
-[...12 lines deleted...]
- ________________________________________________________________________
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
- ________________________________________________________________________
-[...14 lines deleted...]
-&lt;/p&gt;&lt;ul&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Les offres de formation sont essentielles pour renforcer l&amp;#039;attractivité d&amp;#039;un territoire et le revitaliser.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose ainsi un accompagnement financier pluridimensionnel, du financement d&amp;#039;ingénierie à l&amp;#039;investissement en fonds propres ou quasi-fonds propres sur le portage immobilier et/ou sur la structure de formation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_antennes_cnam_psat</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le
+  &lt;a href="https://regions.cnam.fr/actualites/au-coeur-des-territoires-lancement-de-la-deuxieme-vague-1189569.kjsp"&gt;
+   CNAM
+  &lt;/a&gt;
+ &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
-[...48 lines deleted...]
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0bf3-obtenir-de-nouvelles-antennes-du-cnam-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G122" s="1" t="inlineStr">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>87183</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction de bornes IRVE et de stations GNV et hydrogène</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Financement d’infrastructures de recharge et avitaillement</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...7 lines deleted...]
- ________________________________________________________________________
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
- ________________________________________________________________________
-[...21 lines deleted...]
-      <c r="N122" s="1" t="inlineStr">
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un acteur public (collectivité
+territoriale, etc.), privé (opérateur de flottes, de recharge, etc.) ou un maître
+d’ouvrage (SEM locale, énergéticien, etc.) et vous souhaitez financer la
+construction de bornes de recharge collectives pour véhicules électriques, de
+stations d’avitaillement d’hydrogène ou GNV ? La Banque des Territoires peut
+vous aider à financer ce type de projet, selon certains critères.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Par ses investissements, la Banque des
+Territoires vise à permettre à chacun, sur tout le territoire, de pouvoir se
+déplacer en limitant son impact sur l’environnement. Pour cela, l’offre
+Infrastructures de recharge et avitaillement se compose de 3 volets pour
+financer plusieurs types d’infrastructures : les bornes IRVE, les stations GNV
+et les stations hydrogène.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Si votre projet respecte les critères de la
+Banque des Territoires, l’établissement propose différentes modalités
+d’investissement : sous forme d’investissement en fonds propres et quasi-fonds
+propres, de co-investissement dans la société de projet (SPV) ou encore sous
+forme de prêt mezzanine.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Transports collectifs et optimisation des trafics routiers
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X122" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=IRVE_GNV_psat</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;moto_decarbonee_psat"&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;IRVE_GNV_psat" rel="noopener" target="_blank"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-bornes-irve/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>87182</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'agriculture urbaine</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires investit dans les acteurs de l&amp;#039;économie sociale et solidaire portant des projets d&amp;#039;agriculture urbaine, en faveur d&amp;#039;une alimentation durable, de la végétalisation des espaces urbains, de l&amp;#039;impact social et de la mise en place de circuits courts de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de développer l&amp;#039;agriculture urbaine La Banque des Territoires vous propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement de Territoires Conseils, un co-financement d&amp;#039;études d&amp;#039;ingénierie en amont ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un investissement en fonds propres et/ou quasi-fonds propres.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Alimentation
+Agriculture et agroalimentaire
+Emploi</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Agri_argumentaire_psat</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e400-developper-lagriculture-urbaine-agriculture-u/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>50518</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d’hébergements et d’équipements touristiques</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Financement de projets d’équipements et d’hébergements touristiques</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+êtes porteur d’un projet lié à l’hébergement ou aux équipements touristiques en
+tant que collectivité locale ou encore acteur du développement touristique ?
+Vous êtes à la recherche d’un financement pour développer l’attractivité d’un
+territoire, les capacités d’hébergement touristique, l’animation culturelle du
+patrimoine, le déploiement de solutions digitales pour développer le e-tourisme
+ou encore pour porter des projets promouvant un  tourisme durable et inclusif ? La Banque des
+Territoires peut investir et financer votre  projet touristique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre d’investissement concerne les
+projets portant sur :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’hébergement
+touristique &lt;/li&gt;&lt;li&gt;les
+équipements touristiques, de loisirs, culturel, événementiel et de bien-être ;&lt;/li&gt;&lt;li&gt;les
+services numériques dans le tourisme.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires intervient en
+tant qu’investisseur en fonds propres et devient actionnaire minoritaire dans
+les sociétés qui développent le projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires peut aussi
+accompagner la réalisation des projets touristiques via son offre de
+financement sur la ressource fonds d’épargne.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Equipement public
+Bâtiments et construction
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projets-equipements-hebergements-touristiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_tourisme_psat</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/hebergement-et-equipements-touristiques/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2020</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>50516</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Garantir les opérations financières et les projets importants</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Optimisez vos opérations bancaires</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose plusieurs solutions pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sécuriser les opérations financières importantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir les projets contre le risque de défaillance.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans cette optique, la Banque des Territoires peut notamment proposer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une caution bancaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des garanties financières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un engagement par signature.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/offre-virement-prelevement-SEPA?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=outils_securisation_bancaire</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aefd-obtenir-une-garantie-pour-les-projets-damenag/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2020</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>50515</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets des EPL et des opérateurs des collectivités</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Financement des EPL et satellites des collectivités</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des services bancaires visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Répondre à un besoin de trésorerie ponctuel ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financer vos opérations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Couvrir les risques pouvant survenir dans le cadre d&amp;#039;une activité d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces services bancaires concernent les projets suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Démarrage d&amp;#039;opérations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de travaux d&amp;#039;aménagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin d&amp;#039;un préfinancement de subventions ou d&amp;#039;un prêt à long terme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un portage foncier ou d&amp;#039;une acquisition immobilière ou foncière.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=epl_operateurs_cl_at</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/452d-trouver-un-financement-pour-les-entreprises-p/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2020</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>50514</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser la gestion des opérations bancaires</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Optimisez vos prestations bancaires</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions de gestion des opérations bancaires permettant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De simplifier et d&amp;#039;accélérer le paiement et l&amp;#039;encaissement (en remplacement des chèques et espèces) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De garantir un suivi optimisé et sécurisé des opérations bancaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Le virement pour les paiements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose 3 types de virement bancaire permettant de transférer des fonds entre le compte du donneur d&amp;#039;ordre et du bénéficiaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Virement SEPA ponctuel ou permanent ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Virement Urgent ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Virement International.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Le prélèvement pour les paiements et les encaissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prélèvement SEPA permet de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Payer des factures plus facilement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des paiements récurrents de manière automatique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collecter des fonds auprès de vos débiteurs.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/offre-virement-prelevement-SEPA?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=offre_vp_sepa_psat</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z122" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/financer-vehicules-motorisation-decarbonee/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c128-gerer-lensemble-de-vos-operations-bancaires-p/</t>
         </is>
       </c>
       <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC122" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE122" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF122" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG122" s="1" t="inlineStr">
         <is>
-          <t>20/05/2020</t>
+          <t>03/07/2020</t>
         </is>
       </c>
       <c r="AH122" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:34" customHeight="0">
       <c r="A123" s="1">
-        <v>41742</v>
+        <v>50513</v>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Financer des services de mobilité durable en ville et en périphérie</t>
+          <t>Obtenir un conseil financier et un réaménagement de la dette</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Financement des services de mobilité durable</t>
+          <t>Prêts long terme</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
+Association</t>
         </is>
       </c>
       <c r="H123" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Ingénierie financière</t>
         </is>
       </c>
       <c r="K123" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...26 lines deleted...]
-et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
+ La Banque des Territoires vous conseille dans la gestion de votre dette afin d&amp;#039;optimiser vos capacités d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous bénéficiez d&amp;#039;une réponse sur mesure apportée par nos spécialistes, permettant de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Reprofiler votre dette de façon à accroître vos marges de manœuvre financières afin de réaliser de nouvelles opérations.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimiser la gestion de votre trésorerie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer une gestion active de votre dette en diversifiant les différents index de taux d&amp;#039;intérêt.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N123" s="1" t="inlineStr">
         <is>
-          <t>Information voyageur, billettique multimodale
-[...3 lines deleted...]
-Modes actifs : vélo, marche et aménagements associés</t>
+          <t>Appui méthodologique</t>
         </is>
       </c>
       <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S123" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Usage / valorisation</t>
         </is>
       </c>
       <c r="U123" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V123" s="1" t="inlineStr">
         <is>
-          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=reamenagement_dette_psat</t>
         </is>
       </c>
       <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
-   Rendez-vous sur le site de la Banque des Territoires
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z123" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a878-obtenir-un-conseil-financier-et-un-reamenagem/</t>
         </is>
       </c>
       <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE123" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF123" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG123" s="1" t="inlineStr">
         <is>
-          <t>20/05/2020</t>
+          <t>03/07/2020</t>
         </is>
       </c>
       <c r="AH123" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:34" customHeight="0">
       <c r="A124" s="1">
+        <v>50283</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Investir en Fonds propres ou quasi fonds propres</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires encadre juridiquement et financièrement les collectivités territoriales et les SEM qui souhaitent développer des projets impactant pour le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des territoires opère en fonds propres et quasi fonds propres mais peu également faire intervenir d&amp;#039;autres ressources.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Transition énergétique
+Bâtiments et construction
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=fondspropres_qfp_at</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dcdd-financer-un-projet-territorial-en-fonds-propr/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>50281</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements dans les EHPAD et les résidences services</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’immobilier de santé et médico-social</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose plusieurs solutions pour financer les projets favorisant le maintien à domicile des personnes âgées et le développement de services nécessaires aux personnes dépendantes. Elles s&amp;#039;adressent aux projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire au moins 90 appartements en Résidence Services Senior (RSS), dont au moins 10 % de la surface est occupée par des locaux communs de services ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construire des EHPAD d&amp;#039;au moins 84 lits* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;accueil de jour et les espaces Alzheimer au sein des EHPAD*.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des investissements directs en fonds propres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des investissements en quasi-fonds propres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des crédits d&amp;#039;ingénierie préalables à l&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * Sous réserve d&amp;#039;autorisation de l&amp;#039;Agence Régionale de Santé (ARS) et du Conseil départemental.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-immobilier-sante-medico-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_ehpad_rss_psat</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6931-developper-loffre-dhebergement-et-de-services/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>50278</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Visualiser le déploiement du numérique à l'école</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires met à votre disposition eCarto, un outil développé de manière collaborative par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Caisse des Dépôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Ministère de l&amp;#039;Éducation nationale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ eCarto vous permet de prendre connaissance du déploiement du numérique éducatif au sein des 63 000 établissements scolaires français. Pour cela, il se base sur les données en open data relatives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À la connectivité des établissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux ressources ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et aux expérimentations.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_ecole_psat</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/27c6-obtenir-un-outil-permettant-de-visualiser-le-/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>50277</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Equiper les collectivités en Très haut débit</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G124" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Lancé en février 2013, le Plan France Très haut débit vise à couvrir l&amp;#039;intégralité du territoire en très haut débit, c&amp;#039;est-à-dire proposer un accès à Internet performant à l&amp;#039;ensemble des logements, des entreprises et des administrations.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre, la Banque des Territoires accompagne les collectivités locales dans leurs projets de développement numérique.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elle soutient l&amp;#039;investissement public local, en cofinançant des projets d&amp;#039;initiatives publiques ou privées.
  &lt;/li&gt;
  &lt;li&gt;
   Elle investit dans les services numériques et solutions digitales innovantes pour les territoires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=THD_CL_psat</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c8a6-equiper-toutes-les-collectivites-en-tres-haut/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-      <c r="A125" s="1">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>50276</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Construire ou acquérir des logements sociaux avec le prêt Locatif à Usage Social</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Prêt Locatif à Usage Social (PLUS) : financer les opérations de production et construction de logements</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G125" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires finance vos projets de construction et d&amp;#039;acquisition de logements locatifs sociaux avec ou sans travaux d&amp;#039;amélioration avec son offre de prêt PLUS.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PLUS permet le financement de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La construction de logements sociaux à usage locatif ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de locaux en vue de leur transformation en logements locatifs sociaux ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition par la formule de vente en état futur d&amp;#039;achèvement (VEFA) ;
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;opérations de logements en structure collective destinés à des personnes âgées, des personnes handicapées, des étudiants et des jeunes actifs.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Handicap
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T125" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ope_prod_plus_psat</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d74-trouver-une-offre-de-pret-dediee-au-financeme/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC125" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG125" s="1" t="inlineStr">
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH125" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-      <c r="A126" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>50274</v>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une offre de prêt dédiée au financement des opérations de production de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Prêt PLAI</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G126" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose aux organismes de logements sociaux, aux collectivités territoriales et aux organismes à gestion désintéressée le prêt PLAI.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PLAI, soit Le Prêt Locatif Aidé d&amp;#039;Intégration, est une offre de prêt dédiée au financement des opérations de production de logements locatifs sociaux. Cette offre permet le financement de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La construction de logements locatifs sociaux  ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de logements ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de locaux pour les transformer en logements locatifs sociaux ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition par la formule VEFA (vente en état futur d&amp;#039;achèvement) ;
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;opérations de logements en structure collective destinés à des personnes âgées, des personnes handicapées, des étudiants ou des jeunes actifs ;
  &lt;/li&gt;
  &lt;li&gt;
   La construction et l&amp;#039;acquisition-amélioration de centres d&amp;#039;hébergements d&amp;#039;urgence et d&amp;#039;insertion (CHU, CHRS et CADA) qui répondent aux normes du logement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Handicap
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T126" s="1" t="inlineStr">
+      <c r="T129" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plai?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ope_prod_plai_psat</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/78aa-financer-des-operations-de-production-de-loge/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC126" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG126" s="1" t="inlineStr">
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH126" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="127" spans="1:34" customHeight="0">
-      <c r="A127" s="1">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>50271</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Sécuriser les prêts des bailleurs sociaux avec la garantie financière des collectivités en ligne</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Services aux garants</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G127" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lorsqu&amp;#039;un bailleur social souscrit un prêt auprès de la Banque des Territoires pour financer la construction de logements sociaux, la collectivité où est implanté le projet est appelée à fournir une garantie financière. Ce prérequis est indispensable pour assurer la stabilité et la pérennité du modèle français de financement du logement social.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un service digitalisé de garantie, pour faciliter les échanges entre bailleurs et collectivités. Notre périmètre couvre les étapes dès l&amp;#039;envoi du contrat par la Banque des Territoires aux bailleurs, jusqu&amp;#039;à l&amp;#039;envoi de la délibération de garantie par les bailleurs à la Caisse des Dépôts.
 &lt;/p&gt;
 &lt;p&gt;
  Cette plateforme permet ainsi d&amp;#039;être le point de départ pour la mise en relation entre bailleurs et collectivités, d&amp;#039;avoir accès à l&amp;#039;information concernant les garanties à tout moment, de connaître en temps réel l&amp;#039;évolution du statut de la garantie, et de centraliser tous les documents dans un seul et même endroit.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://youtu.be/HWHe89FZopk"&gt;
   &lt;strong&gt;
    Le parcours digitalisé de garantie en vidéo
   &lt;/strong&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/services-aux-garants?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=services_garants_psat</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/63e2-accompagner-les-collectivites-dans-la-prise-d/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC127" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG127" s="1" t="inlineStr">
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH127" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="128" spans="1:34" customHeight="0">
-      <c r="A128" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
         <v>50263</v>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Financer les projets de valorisation énergétique des ressources</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Financement pour la valorisation énergétique des ressources</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G128" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H128" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
 acteur financier et vous portez un projet de valorisation énergétique des
 ressources ? Vous souhaitez bénéficier du soutien d&amp;#039;un tiers de confiance en
 tant qu’investisseur dans les projets, faisant le lien entre industriels,
 collectivités et territoires ? Répartir au mieux les risques industriels et
 commerciaux ? Bénéficier d&amp;#039;une expertise éprouvée permettant d’élaborer des
 montages innovants, économiquement équilibrés ? Créer des emplois directs et
 indirects, réduire les émissions de CO&lt;sub&gt;2&lt;/sub&gt; ? Générer des revenus issus
 de ressources locales ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des
 Territoires finance les projets de valorisation énergétique des ressources au
 meilleur prix, en facilitant l’acceptabilité des projets et en soutenant
 l’innovation. Nous accompagnons par exemple les projets de réseaux de chaleur
 et de froid, de centrales biomasse et de chaufferies collectives, de
 géothermie, de valorisation des déchets et du biogaz.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement des
 projets de valorisation énergétique des ressources est principalement réalisé
 via une prise de participation minoritaire en fonds propres et quasi-fonds
 propres dans les sociétés de portage des projets, aux côtés d’un ou plusieurs
 partenaires disposant de compétences techniques et financières reconnues dans
 leur domaine, notamment dans le cadre de délégation du service public. Le
 financement peut également porter sur la capitalisation (fonds propres et
 quasi-fonds propres) d’un opérateur territorial dédié aux énergies (SEM par
 exemple), ayant des projets de valorisation énergétique de ressources. &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V128" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-valorisation-energetique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=valorisation_ener_psat</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-valorisation-energetique-ressources/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB128" s="1" t="inlineStr">
+      <c r="AB131" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC128" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG128" s="1" t="inlineStr">
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH128" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="129" spans="1:34" customHeight="0">
-      <c r="A129" s="1">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
         <v>50262</v>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement de projets citoyens d'énergie renouvelable (ENRCIT)</t>
         </is>
       </c>
-      <c r="D129" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Financement des énergies renouvelables</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G129" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités dans le développement de projets d&amp;#039;énergie renouvelable associant les citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligible, le projet doit :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être détenu à au moins 40 % par un collège de citoyens/collectivités
  &lt;/li&gt;
  &lt;li&gt;
   porter sur l&amp;#039;énergie photovoltaïque ou éolienne
  &lt;/li&gt;
  &lt;li&gt;
   être d&amp;#039;au moins 1 MW
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;offre comprend une prise de participation minoritaire en fonds propres dans des projets en développement. Les parts seront ensuite cédées aux acteurs territoriaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires, grâce à son partenariat avec l&amp;#039;Ademe, fournit également des outils pédagogiques pour aider les collectivités et les citoyens dans leur projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N132" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S132" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T129" s="1" t="inlineStr">
+      <c r="T132" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V132" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=enrcit_psat</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y132" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z132" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/86b8-accompagner-le-developpement-des-projets-dene/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC129" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG129" s="1" t="inlineStr">
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH129" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-      <c r="A130" s="1">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>50028</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G130" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T133" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB130" s="1" t="inlineStr">
+      <c r="AB133" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC130" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG130" s="1" t="inlineStr">
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="AH130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="131" spans="1:34" customHeight="0">
-      <c r="A131" s="1">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>50024</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une offre adaptée aux acteurs de l’Economie Sociale et Solidaire</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Accompagner et financer les acteurs de l’économie sociale et solidaire</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G131" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités et les structures de l&amp;#039;Economie Sociale et Solidaire (association, coopérative, mutuelle, entreprise sociale) qui jouent un rôle actif dans l&amp;#039;accompagnement des personnes fragiles et le développement social et économique du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires intervient en :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   accompagnement des acteurs de l&amp;#039;ESSS par les Dispositifs Locaux d&amp;#039;Accompagnement (DLA)
  &lt;/li&gt;
  &lt;li&gt;
   investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet ou intermédiés via les outils financiers créés ou abondés par la Banque des Territoires
  &lt;/li&gt;
  &lt;li&gt;
   ingénierie de projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Santé
 Education et renforcement des compétences
 Tiers-lieux
 Emploi</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T134" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/offres/accompagnement-financement-acteurs-ESS?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projets_sociaux_solidaires_oat#segment-1307</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e8a2-soutenir-le-developpement-des-acteurs-de-leco/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC131" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG131" s="1" t="inlineStr">
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="AH131" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-      <c r="A132" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>50023</v>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour ses projets de développement territorial</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Ingénierie territoriale</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G132" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L132" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un service d&amp;#039;accompagnement aux communes portant un projet de développement territorial. Pour cela, nous mettons à votre disposition une équipe d&amp;#039;experts dont la mission est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous apporter un appui méthodologique pour simplifier la conception et la réalisation des projets ;
  &lt;/li&gt;
  &lt;li&gt;
   Décrypter les évolutions réglementaires et institutionnelles ;
  &lt;/li&gt;
  &lt;li&gt;
   Vous aider à réfléchir en amont de la concrétisation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Economie sociale et solidaire
 Paysage</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S132" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V132" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_projets_dev_territorial_psat</t>
         </is>
       </c>
-      <c r="X132" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z132" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2511-etre-accompagne-par-des-experts-du-developpem/</t>
         </is>
       </c>
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC132" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG132" s="1" t="inlineStr">
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="AH132" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="133" spans="1:34" customHeight="0">
-      <c r="A133" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>49784</v>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter les friches urbaines et reconquérir des emprises foncières pour recomposer le tissu urbain</t>
         </is>
       </c>
-      <c r="C133" s="1" t="inlineStr">
+      <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G133" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités locales et les EPL d&amp;#039;aménagement dans leur projet de réhabilitation de friches urbaines polluées ou désaffectées pour favoriser le redéveloppement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre s&amp;#039;articule  autour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;investissement en fonds propres et quasi fonds propres dans les sociétés de projet.
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte aménageurs ou opératrices
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;interventions intermédiées à travers les fonds de dépollution
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M133" s="1" t="inlineStr">
+      <c r="M136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les références de notre offre sur la
  &lt;a href="https://www.banquedesterritoires.fr/investissement-dans-la-requalification-des-friches" rel="noopener" target="_blank"&gt;
   site de la Banque des Territoires.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Friche
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T133" s="1" t="inlineStr">
+      <c r="T136" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=amenagement_immo_psat</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f6c-rehabiliter-les-friches-urbaines-et-reconquer/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC133" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG133" s="1" t="inlineStr">
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="AH133" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="134" spans="1:34" customHeight="0">
-      <c r="A134" s="1">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>49783</v>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
         </is>
       </c>
-      <c r="C134" s="1" t="inlineStr">
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Soutien aux programmes Action Cœur de Ville</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G134" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -22813,3319 +23435,2550 @@
   Traiter des friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études de structuration du montage juridique, économique et financier ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
  &lt;/li&gt;
  &lt;li&gt;
   Assurer un accompagnement en ingénierie sur les projets identifiés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Commerces et services
 Innovation, créativité et recherche
 Equipement public
 Réhabilitation
 Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T134" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB134" s="1" t="inlineStr">
+      <c r="AB137" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC134" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG134" s="1" t="inlineStr">
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="AH134" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="135" spans="1:34" customHeight="0">
-      <c r="A135" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>49782</v>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Promouvoir le développement économique du centre-ville en développant le commerce local</t>
         </is>
       </c>
-      <c r="D135" s="1" t="inlineStr">
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités dans leur volonté d&amp;#039;évolution et de redynamisation de leur centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre projet concerne la création de commerces de proximité et / ou la création d&amp;#039;une société de portage d&amp;#039;immeuble intégrant des commerces, la Banque des Territoires vous propose :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un accompagnement en ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   du conseil à la structuration de sociétés de portage d&amp;#039;immeubles
  &lt;/li&gt;
  &lt;li&gt;
   un investissement en fonds propres et quasi fonds propres dans les sociétés immobilières ad hoc qui donnent à bail les murs de magasin aux exploitants
  &lt;/li&gt;
  &lt;li&gt;
   un investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte opératrices d&amp;#039;un projet « commerces ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T135" s="1" t="inlineStr">
+      <c r="T138" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=dev_eco_centreville_psat</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bca7-promouvoir-le-developpement-economique-du-cen/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB135" s="1" t="inlineStr">
+      <c r="AB138" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC135" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-      <c r="A136" s="1">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
         <v>49781</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Financer l’immobilier d’entreprise et d’aménagement au sein des territoires</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’entreprise</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G136" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
+      <c r="H139" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Vous
 êtes porteur d’un projet d’immobilier d’entreprise et d’aménagement en tant que
 collectivité locale, artisan, TPE, créateur d’entreprise, travailleur
 indépendant, start-up ou encore investisseur ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Vous êtes à la recherche
 d’un financement pour développer l’attractivité commerciale d’un territoire,
 l’offre immobilière tertiaire de bureaux, le commerce de proximité, l’économie
 de centre-ville ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires &lt;/span&gt;&lt;span&gt;peut&lt;span&gt;
 investir dans les projets d’aménagement et d’immobilier d’activité au meilleur
 prix, en facilitant l’acceptabilité des projets et en soutenant l’innovation.&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’offre
 d’investissement concerne les projets portant sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’aménagement, le foncier et le redéveloppement
 immobilier ;&lt;/li&gt;&lt;li&gt;l’immobilier industriel ;&lt;/li&gt;&lt;li&gt;l’immobilier tertiaire ; &lt;/li&gt;&lt;li&gt;l’immobilier et l’exploitation de
 tiers-lieux ; &lt;/li&gt;&lt;li&gt;l’immobilier de logistique urbaine ; &lt;/li&gt;&lt;li&gt;les autres aménagements et
 immobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La Banque
 des Territoires intervient au cas par cas ou via des foncières (privées ou
 SEM), dans des opérations immobilières de construction ou de réhabilitation des
 bâtiments avec des objectifs de forte valeur ajoutée et une qualité
 environnementale exemplaire.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Artisanat
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T136" s="1" t="inlineStr">
+      <c r="T139" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=amenagement_immo_etp_psat</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y139" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z139" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/immobilier-d-entreprise-et-l-amenagement/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC136" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG136" s="1" t="inlineStr">
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="AH136" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-      <c r="A137" s="1">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
         <v>49549</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Investir dans le développement d'une dynamique territoriale autour de l’alimentation durable</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Financement de l’alimentation durable et de la transition agricole</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G137" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
+      <c r="H140" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne le développement des circuits courts alimentaires de proximité sur le territoire et les Projets Alimentaires Territoriaux (PAT) avec :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet qui ont pour objectif un impact social et environnemental fort
  &lt;/li&gt;
  &lt;li&gt;
   la possibilité de mobiliser des crédits d&amp;#039;ingénierie  en amont, jusqu&amp;#039;à 10% du montant de l&amp;#039;investissement prévu.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N140" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Consommation et production</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T137" s="1" t="inlineStr">
+      <c r="T140" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V140" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Territoire_alim_durable_psat</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z140" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eaba-investir-dans-les-projets-de-re-territorialis/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC137" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG137" s="1" t="inlineStr">
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
         <is>
           <t>29/06/2020</t>
         </is>
       </c>
-      <c r="AH137" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="138" spans="1:34" customHeight="0">
-      <c r="A138" s="1">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
         <v>48333</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la rénovation du patrimoine remarquable</t>
         </is>
       </c>
-      <c r="C138" s="1" t="inlineStr">
+      <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Ingénierie territoriale</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G138" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un accompagnement des projets de rénovation du patrimoine remarquable. Vous pouvez y prétendre si vous remplissez les deux conditions suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez identifier les pratiques appropriées de restauration responsable et durable du bâti, tout en favorisant la performance énergétique des bâtiments ;
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez réaliser au moins une opération d&amp;#039;amélioration du bâti et de performance énergétique sur votre patrimoine remarquable, à condition que celle-ci respecte sa valeur architecturelle, culturelle et technique.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires s&amp;#039;associe à Sites et Cités Remarquables de France pour cofinancer :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une étude de connaissance du patrimoine bâti remarquable ;
  &lt;/li&gt;
  &lt;li&gt;
   Une étude des besoins en efficience énergétique du bâtiment ;
  &lt;/li&gt;
  &lt;li&gt;
   Les audits de préconisation visant à garantir une restauration combinant préservation du patrimoine et performance énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_renov_pat_remarquable_psat</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68d0-etre-accompagner-dans-la-renovation-du-patrim/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB138" s="1" t="inlineStr">
+      <c r="AB141" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC138" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG138" s="1" t="inlineStr">
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
         <is>
           <t>23/06/2020</t>
         </is>
       </c>
-      <c r="AH138" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="139" spans="1:34" customHeight="0">
-      <c r="A139" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>45613</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Faciliter le développement commercial et l’attractivité économique des cœurs de ville</t>
         </is>
       </c>
-      <c r="C139" s="1" t="inlineStr">
+      <c r="C142" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G139" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires aide les collectivités à la mise en place de foncières dédiées à la revitalisation des cœurs de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre vous accompagne dans les opérations de restructuration immobilière des commerces et dans la création de locaux d&amp;#039;activités. Elle se caractérise par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un soutien en ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   des prises de participations en fonds propres et quasi-fonds propres
  &lt;/li&gt;
  &lt;li&gt;
   le renforcement en fonds propres et quasi-fonds propres de SEM et filiales de SEM intégrant une activité de foncière de redynamisation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Crea_foncieres_locale_ps</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b76-developper-des-foncieres-locales-repondant-a-/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB139" s="1" t="inlineStr">
+      <c r="AB142" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC139" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG139" s="1" t="inlineStr">
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>09/06/2020</t>
         </is>
       </c>
-      <c r="AH139" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="140" spans="1:34" customHeight="0">
-      <c r="A140" s="1">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
         <v>45610</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Financer des opérations situées dans les quartiers en veille active</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
+      <c r="C143" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Prêt Projet Urbain pour soutenir la politique de la ville</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G140" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez lancer des opérations de construction, de rénovation ou de transformation d&amp;#039;infrastructures ou d&amp;#039;équipements publics dans des quartiers de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne dans le financement de ces projets de développement localisés dans les quartiers en veille active.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N143" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espace public
 Réhabilitation
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T140" s="1" t="inlineStr">
+      <c r="T143" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V143" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/pret-ppu-pret-projet-urbain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ppu_quartier_veille_active_psat</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z143" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d38f-financer-vos-operations-situees-dans-les-quar/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC140" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG140" s="1" t="inlineStr">
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
         <is>
           <t>09/06/2020</t>
         </is>
       </c>
-      <c r="AH140" s="1" t="inlineStr">
-[...522 lines deleted...]
-      </c>
       <c r="AH143" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:34" customHeight="0">
       <c r="A144" s="1">
-        <v>50514</v>
+        <v>16244</v>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Optimiser la gestion des opérations bancaires</t>
+          <t>Financer vos projets de construction, rénovation et transformation des bâtiments éducatifs</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>EduRénov</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Optimisez vos prestations bancaires</t>
+          <t>Edu Prêt pour soutenir vos investissement dans l'école de demain</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
-        <is>
-[...1038 lines deleted...]
-      <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H150" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   🚩
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Vous êtes une
 collectivité territoriale ou un groupement, une entreprise publique locale
 (SEM, SPL,…), un établissement public local (OPH et EPSMS) ou un établissement
 public national ? L&amp;#039;Edu Prêt est une solution de financement proposée par la
 Banque des Territoires pour accompagner la modernisation des bâtiments
 scolaires et périscolaires. Ce prêt permet aux collectivités de financer leurs
 projets d&amp;#039;acquisition, de construction et de rénovation avec des conditions
 avantageuses.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Grâce à l&amp;#039;Edu
 Prêt, vous pouvez bénéficier :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;D’un
      taux bonifié pour les opérations les plus vertueuses.&lt;/li&gt;
  &lt;li&gt;De
      prêts à taux compétitif, quelle que soit la nature de votre projet.&lt;/li&gt;
  &lt;li&gt;D’un
      taux fixe, rendu possible par le partenariat entre la Banque des
      Territoires et la BEI.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Que votre
 projet concerne des écoles, collèges, lycées ou équipements périscolaires comme
 les internats et espaces culturels, l&amp;#039;Edu Prêt vous offre une solution sur
 mesure. L’objectif est d’assurer des financements accessibles et pérennes pour
 soutenir la qualité et l’efficacité énergétique des infrastructures éducatives.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Si vous
 souhaitez en savoir plus, vous pouvez consulter la page dédiée à l&amp;#039;Edu Prêt et
 découvrir comment structurer votre projet avec un accompagnement adapté.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N150" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O150" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S150" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T150" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V150" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/edu-pret-investir-dans-les-projets-du-secteur-educatif</t>
         </is>
       </c>
-      <c r="X150" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y150" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z150" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c660-edu-pret/</t>
         </is>
       </c>
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB150" s="1" t="inlineStr">
+      <c r="AB144" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC150" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG150" s="1" t="inlineStr">
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>12/12/2019</t>
         </is>
       </c>
-      <c r="AH150" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="151" spans="1:34" customHeight="0">
-      <c r="A151" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>312</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui en expertise sur les thématiques de transitions écologique et énergétique et d'aménagement durable</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les questions d&amp;#039;environnement, d&amp;#039;énergie, de mobilité et d&amp;#039;aménagement urbain sont au cœur du développement de votre territoire.
+La Banque des territoires mobilise de l&amp;#039;ingénierie en faveur d&amp;#039;un développement durable des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le chemin vers des territoires plus durables et plus résilients comporte de nombreux défis, dont celui de disposer d&amp;#039;une ingénierie adéquate. Nous pouvons mobiliser des experts pour vous accompagner dans l&amp;#039;identification de vos enjeux, notamment de vulnérabilité, mais aussi dans la mise en lumière de vos atouts imaginer avec vous les pistes d&amp;#039;actions et quantifier les moyens à mobiliser.
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse de vous proposer un appui à l&amp;#039;élaboration d&amp;#039;une stratégie globale de transition ou de mobiliser une expertise précise (énergie, littoral, changement climatique, biodiversité...), nos experts vous accompagnent dans vos démarches.
+&lt;/p&gt;
+&lt;p&gt;
+ Elément essentiel de toute stratégie d&amp;#039;aménagement durable, la mise en œuvre d&amp;#039;une stratégie foncière est indispensable afin de créer les conditions de la réussite de nombreuses politiques publiques, qu&amp;#039;il s&amp;#039;agisse de développement économique, de production de logements ou encore de la protection d&amp;#039;espaces remarquables. Nos experts peuvent vous appuyer dans le choix des outils réglementaires, financiers et opérationnels mobilisables. Nous pouvons également vous aider à identifier les acteurs locaux et nationaux mobilisables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/accompagnement-pour-lelaboration-dune-strategie-de-transition-ecologique</t>
+        </is>
+      </c>
+      <c r="W145" s="1" t="inlineStr">
+        <is>
+          <t>https://mon-compte.banquedesterritoires.fr/#/contact/form/produit/47021</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ffe7-expertise-transition-ecologique-energetique-e/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>41742</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Financer des services de mobilité durable en ville et en périphérie</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Financement des services de mobilité durable</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
+entreprise publique locale, une société ou un acteur financier privé et vous
+souhaitez participer au développement de services de mobilité durable ? La
+Banque des Territoires met à disposition des solutions de financement pour vous
+accompagner dans votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Solutions d’autopartage, service de vélos
+partagés, covoiturage courte distance, ou encore corporate venture au profit de
+jeunes entreprises innovantes : l’accompagnement de la Banque des Territoires
+peut se faire sur différents types de projets, en fonction de leur éligibilité.
+L’objectif est ainsi de développer des alternatives à la possession d’un véhicule
+et à l’autosolisme, libérer de l’espace urbain utilisé pour le stationnement de
+véhicules et réduire l’empreinte carbone.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement de ces solutions de mobilité
+durable est toutefois conditionné à des prérequis et des objectifs spécifiques,
+comme la justification territoriale du projet ou encore la réduction du volume
+de véhicules en circulation en agglomération. La Banque des Territoires met à
+disposition de nombreuses compétences et expertises pour étudier votre projet
+et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T146" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
+   Rendez-vous sur le site de la Banque des Territoires
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>41744</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d’infrastructure de transport durable</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Financement d’infrastructures de transport durable</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
+entreprise publique locale, ou une société ou un acteur financier privé, et
+vous souhaitez trouver des financements pour un projet d’infrastructure de
+transport durable ? La Banque des Territoires peut vous accompagner dans votre
+projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Cette offre de financements vous permet de
+construire, régénérer, moderniser ou réaliser la maintenance d’infrastructures
+de transport durable, autour de trois grands types de projet : les marchés de
+partenariat pour les voiries, les routes et les ponts, les ports de commerce
+maritimes et fluviaux, et le stationnement en gestion déléguée. En fonction de
+critères identifiés, la Banque des Territoires peut proposer plusieurs modes de
+financement à même de vous aider à développer une mobilité durable, via des
+prises de participation, co-investissements, etc. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T147" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transport_durable_psat</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;infra_transport_durable_psat"&gt;
+   Rendez-vous sur le site de la Banque des Territoires
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructure-transport-durable/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>41743</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’acquisition de véhicules à motorisation décarbonée</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Financement de véhicules à motorisation décarbonée</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+autorité organisatrice de mobilité (AOM), une entreprise publique locale (EPL)
+ou une entreprise privée avec flotte de véhicules et vous souhaitez acquérir
+des véhicules à motorisation décarbonée ? La Banque des Territoires vous
+accompagne pour trouver le financement le plus adéquat à votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous vous permettons ainsi de renouveler ou
+acquérir une flotte de véhicules roulants propres, comme des véhicules
+particuliers ou utilitaires électriques, des autobus et autocars électriques ou
+hydrogène, des scooters électriques, des vélos à assistance électrique (VAE),
+du matériel roulant ferroviaire, d’autre matériel de transport durable ou des
+transports guidés (téléphérique, télécabine, monorail).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Plusieurs modalités de financement sont proposées
+pour vous aider à mener à bien votre projet d’achat de véhicules décarbonés,
+comme la prise de participation minoritaire, ou bien via des plateformes
+spécifiques suivant le matériel concerné (Oblibus, Movivolt, Neot Green
+Mobility, Territrains). Pour bénéficier de ces financements, votre projet doit
+répondre à plusieurs impératifs, comme une réduction des émissions de CO&lt;sub&gt;2&lt;/sub&gt;/km
+supérieure à 60%, une réduction des particules, une diminution de la dépendance
+aux hydrocarbures, ou le renforcement de la souveraineté énergétique. &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=moto_decarbonee_psat</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;moto_decarbonee_psat"&gt;
+   Rendez-vous sur le site de la Banque des Territoires
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-vehicules-motorisation-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>30505</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir des investissements grâce aux titres participatifs</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Titres Participatifs</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de la loi ELAN qui permet aux partenaires et bailleurs sociaux de se doter de titres participatifs en fonds propres, la Banque des Territoires intervient aux côtés des organismes en tant qu&amp;#039;investisseur. Un dispositif sécurisé et personnalisable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=titres_participatifs_psat</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vos contacts régionaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1df4-titres-participatifs-a-impact-social-emis-par/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2020</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
         <v>973</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Investir dans la rénovation des bâtiments grâce au dispositif Intracting</t>
         </is>
       </c>
-      <c r="C151" s="1" t="inlineStr">
+      <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie
 EduRénov</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Offre Intracting</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G151" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
 Avance récupérable</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes une collectivité locale, un établissement d&amp;#039;enseignement supérieur, de santé ou un syndicat d&amp;#039;énergie et vous souhaitez réaliser des travaux de rénovation énergétique de vos bâtiments publics ? Le dispositif Intracting peut contribuer à les réaliser via des avances remboursables si vos travaux contribuent à une amélioration des performances énergétiques et génèrent des économies d&amp;#039;énergie avec un temps de retour court (moins de 13 ans).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif concerne donc les travaux permettant de réaliser des économies d&amp;#039;énergie à court-terme sur des équipements tels que le chauffage, l&amp;#039;éclairage, la ventilation etc.
 &lt;/p&gt;
 &lt;p&gt;
  Les économies réalisées sont affectées au remboursement des avances, voire au financement de nouveaux projets.
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;un bout à l&amp;#039;autre du projet (conseils et ingénierie, financement, réalisation et mise à disposition d&amp;#039;un outil de suivi et de pilotage des consommations énergétiques), la Banque des territoires vous accompagne en tant que tiers de confiance. Le dispositif Intracting dispose de nombreux avantages tels qu&amp;#039;un apport jusqu&amp;#039;à 100% du besoin ou encore la possibilité de remboursement retardé si les économies d&amp;#039;énergies attendues ne sont pas réalisées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N150" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O150" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T151" s="1" t="inlineStr">
+      <c r="T150" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U150" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V151" s="1" t="inlineStr">
+      <c r="V150" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/investissement-dans-la-renovation-des-batiments-dispositif-intracting?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=in</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y150" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z150" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4e6-investissement-dans-la-renovation-des-batimen/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB151" s="1" t="inlineStr">
+      <c r="AB150" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC151" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG151" s="1" t="inlineStr">
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
         <is>
           <t>28/03/2019</t>
         </is>
       </c>
-      <c r="AH151" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="152" spans="1:34" customHeight="0">
-      <c r="A152" s="1">
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
         <v>555</v>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Proposer un appui juridique et financier aux petites collectivités</t>
         </is>
       </c>
-      <c r="C152" s="1" t="inlineStr">
+      <c r="C151" s="1" t="inlineStr">
         <is>
           <t>France Ruralités</t>
         </is>
       </c>
-      <c r="D152" s="1" t="inlineStr">
+      <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Rural consult</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G152" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
+      <c r="H151" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une petite collectivité de moins de 5 000 habitants, ou une intercommunalité de moins de 50 000 habitants et vous vous posez des questions sur des sujets juridiques ou financiers concernant votre collectivité ? La Banque des Territoires met à disposition un service de renseignements juridiques et financiers.
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons une réponse personnalisée aux questions que vous nous adressez, soit via notre plateforme, soit directement par téléphone au 0970 808 809 (du lundi au vendredi de 9h à 19h, prix d&amp;#039;un appel local). Nous vous proposons ainsi un accompagnement dans la prise en main d&amp;#039;outils de prospective, en matière de commande publique, ou encore des temps de sensibilisation sur des thématiques budgétaires et financières.
 &lt;/p&gt;
 &lt;p&gt;
  Nous mettons aussi à disposition
  &lt;a href="https://www.banquedesterritoires.fr/liste-des-questions-reponses-srjf?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;ressources&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;srjf_qrj"&gt;
   une base de 1 000 questions/réponses
  &lt;/a&gt;
  déjà posées par d&amp;#039;autres collectivités. Des webinaires sont également organisés régulièrement pour aborder des sujets autour du développement territorial, en s&amp;#039;appuyant notamment sur des retours d&amp;#039;expérience et le partage de nos experts territoriaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
+      <c r="N151" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Accès aux services
 Citoyenneté
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P152" s="1" t="inlineStr">
+      <c r="P151" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U152" s="1" t="inlineStr">
+      <c r="U151" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V152" s="1" t="inlineStr">
+      <c r="V151" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/rural-consult?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rural_consult_cat</t>
         </is>
       </c>
-      <c r="X152" s="1" t="inlineStr">
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le service de renseignements juridiques et financiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un service gratuit disponible par téléphone :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   0970 808 809
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 19h (prix d&amp;#039;un appel local)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous avez une question ?
   &lt;/strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/srjf/47168"&gt;
    Ecrivez-nous
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z152" s="1" t="inlineStr">
+      <c r="Z151" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f991-service-de-renseignements-juridiques-et-finan/</t>
         </is>
       </c>
-      <c r="AA152" s="1" t="inlineStr">
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC152" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG152" s="1" t="inlineStr">
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH152" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="153" spans="1:34" customHeight="0">
-      <c r="A153" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>554</v>
       </c>
-      <c r="B153" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C153" s="1" t="inlineStr">
+      <c r="C152" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G153" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L153" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N153" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -26141,977 +25994,1004 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O153" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T153" s="1" t="inlineStr">
+      <c r="T152" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U153" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V153" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X153" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z153" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB153" s="1" t="inlineStr">
+      <c r="AB152" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC153" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG153" s="1" t="inlineStr">
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH153" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="154" spans="1:34" customHeight="0">
-      <c r="A154" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
         <v>551</v>
       </c>
-      <c r="B154" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Financer des opérations de renouvellement urbain et d'aménagement</t>
         </is>
       </c>
-      <c r="C154" s="1" t="inlineStr">
+      <c r="C153" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D154" s="1" t="inlineStr">
+      <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G154" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H154" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L154" s="1" t="inlineStr">
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires soutient le développement des quartiers prioritaires de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Une offre de financement est apportée aux projets visant la construction, la rénovation ou la transformation des équipements et infrastructures publics dans ces quartiers, mais aussi le développement de services de proximité et la requalification économique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N154" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O154" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S154" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T154" s="1" t="inlineStr">
+      <c r="T153" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U154" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>Communes des quartiers prioritaires de la politique de la ville</t>
         </is>
       </c>
-      <c r="V154" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pru-am-pret-renouvellement-urbain-amenagement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ppv_pruam_psat</t>
         </is>
       </c>
-      <c r="X154" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y154" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z154" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/301e-pret-renouvellement-urbain-amenagement/</t>
         </is>
       </c>
-      <c r="AA154" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC154" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG154" s="1" t="inlineStr">
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH154" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="155" spans="1:34" customHeight="0">
-      <c r="A155" s="1">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
         <v>547</v>
       </c>
-      <c r="B155" s="1" t="inlineStr">
+      <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Financer des centres d'hébergement et d'insertion en faveur des personnes démunies</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Prêt Logement d’Urgence (PLU) : financer des logements destinés aux plus démunis</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G155" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H155" s="1" t="inlineStr">
+      <c r="H154" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L155" s="1" t="inlineStr">
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous soutient financièrement dans vos projets en faveur des personnes démunies. Nous proposons un financement en prêt sur fonds d&amp;#039;épargne dédié avec le prêt PLU.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus peuvent concerner des travaux d&amp;#039;humanisation et de réhabilitation, voire la construction ou l&amp;#039;acquisition de foncier pour des centres d&amp;#039;hébergement et d&amp;#039;insertion (CHU, CHRS, CADA, LHSS, CPH, hôtels sociaux, centres de stabilisation, ...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N154" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Citoyenneté</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
+      <c r="O154" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
+      <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T155" s="1" t="inlineStr">
+      <c r="T154" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U155" s="1" t="inlineStr">
+      <c r="U154" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V155" s="1" t="inlineStr">
+      <c r="V154" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plu?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=hbg_insertion_plu_psat</t>
         </is>
       </c>
-      <c r="X155" s="1" t="inlineStr">
+      <c r="X154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y155" s="1" t="inlineStr">
+      <c r="Y154" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z155" s="1" t="inlineStr">
+      <c r="Z154" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5055-pret-locatif-durgence/</t>
         </is>
       </c>
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="AA154" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC155" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG155" s="1" t="inlineStr">
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH155" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="156" spans="1:34" customHeight="0">
-      <c r="A156" s="1">
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
         <v>546</v>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’implantation de logements sociaux sur votre territoire avec le prêt Gaïa</t>
         </is>
       </c>
-      <c r="D156" s="1" t="inlineStr">
+      <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Prêt Gaïa : favoriser l’implantation du logement social</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G156" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H155" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L156" s="1" t="inlineStr">
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne dans le financement de vos acquisitions foncières et opérations de viabilisation dédiées aux logements sociaux sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre se décline à long et à court terme.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le Gaia à court terme est destiné au portage et à la constitution de réserves foncières, afin d&amp;#039;y réaliser à terme des logements sociaux dans une proportion minimale de 25% du programme immobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Le Gaïa à long-terme sert à financer l&amp;#039;acquisition d&amp;#039;un terrain à condition que celui-ci soit mis à bail, au bénéfice d&amp;#039;organismes réalisant des logements sociaux ou des opérations d&amp;#039;accession sociale à la propriété, dans un délai maximal de 2 ans suite à la signature du contrat de prêt.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O156" s="1" t="inlineStr">
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S156" s="1" t="inlineStr">
+      <c r="S155" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T156" s="1" t="inlineStr">
+      <c r="T155" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U156" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V156" s="1" t="inlineStr">
+      <c r="V155" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-gaia-acquisition-foncier-implantation-logement-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gaia_ols_psat</t>
         </is>
       </c>
-      <c r="X156" s="1" t="inlineStr">
+      <c r="X155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
+      <c r="Y155" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z156" s="1" t="inlineStr">
+      <c r="Z155" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9571-pret-gaia-long-terme/</t>
         </is>
       </c>
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB156" s="1" t="inlineStr">
+      <c r="AB155" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC156" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG156" s="1" t="inlineStr">
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
         <is>
           <t>07/03/2019</t>
         </is>
       </c>
-      <c r="AH156" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="157" spans="1:34" customHeight="0">
-      <c r="A157" s="1">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
         <v>544</v>
       </c>
-      <c r="B157" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Financer des projets immobiliers pour des populations spécifiques</t>
         </is>
       </c>
-      <c r="D157" s="1" t="inlineStr">
+      <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G157" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H157" s="1" t="inlineStr">
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K157" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer un projet immobilier pour des populations spécifiques (construction, acquisition, réhabilitation, ...) ?
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un financement en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts avec son offre de prêts PHARE.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets immobiliers peuvent être :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des établissements et services médico-sociaux destinés aux personnes handicapées ou âgées,
  &lt;/li&gt;
  &lt;li&gt;
   des logements en structure collective pour jeunes,
  &lt;/li&gt;
  &lt;li&gt;
   des institutions pour l&amp;#039;aide sociale à l&amp;#039;enfance et la protection judiciaire de la jeunesse,
  &lt;/li&gt;
  &lt;li&gt;
   des aires permanentes d&amp;#039;accueil et des terrains familiaux locatifs pour les gens du voyage.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Personnes âgées
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité</t>
         </is>
       </c>
-      <c r="O157" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S157" s="1" t="inlineStr">
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T157" s="1" t="inlineStr">
+      <c r="T156" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U157" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V157" s="1" t="inlineStr">
+      <c r="V156" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_specifiques_psat</t>
         </is>
       </c>
-      <c r="X157" s="1" t="inlineStr">
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f17f-pret-habitat-amelioration-restructuration-ext/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2019</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>154419</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets territoriaux de court et moyen terme des entreprises publiques locales grâce au prêt EPL</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour les Entreprises Publiques Locales</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes une entreprise publique locale (sociétés d&amp;#039;économie mixte locales, sociétés publiques locales, SEM à opération unique) et vous souhaitez trouver des financements ? La Banque des Territoires vous accompagne pour couvrir un besoin ponctuel de trésorerie liée à votre activité, démarrer des opérations, combler un besoin de liquidité, financer des travaux d&amp;#039;aménagement, de construction ou encore réaliser des acquisitions immobilières.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions de financement pour vos projets territoriaux flexibles et adaptés à votre activité. Avec l&amp;#039;autorisation de découvert, vous pouvez bénéficier d&amp;#039;un montant déplafonné pour une durée de 3 à 12 mois. Vous pouvez également financer vos opérations avec nos prêts court ou moyen terme toujours sans plafond, et pouvant aller jusqu&amp;#039;à 15 ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme/pret-epl-entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=epl_psat</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z157" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f17f-pret-habitat-amelioration-restructuration-ext/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7b0f-financer-les-projets-territoriaux-de-court-et/</t>
         </is>
       </c>
       <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB157" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC157" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE157" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF157" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG157" s="1" t="inlineStr">
         <is>
-          <t>07/03/2019</t>
+          <t>17/11/2023</t>
         </is>
       </c>
       <c r="AH157" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
-[...124 lines deleted...]
-          <t>11/07/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>