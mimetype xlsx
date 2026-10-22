--- v0 (2026-07-15)
+++ v1 (2026-10-22)
@@ -484,51 +484,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>163880</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Etude, recherche, innovation et connaissance environnementale</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -688,51 +688,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>163879</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Gérer la ressource en eau, une approche quantitative</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -880,51 +880,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>163878</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1092,51 +1092,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>163877</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Protéger la ressource en eau et l'alimentation en eau potable</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Protection de la ressource en eau et alimentation en eau potable</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1305,51 +1305,51 @@
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>163876</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aménager le territoire avec et pour l'eau</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Politique territoriale</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1479,51 +1479,51 @@
           <t>Gestion des inondations</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>163875</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les pressions d'origine agricole</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Lutte les pressions d'origine agricole</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1700,51 +1700,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>163874</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Gérer l'eau et la nature dans les villes et les villages</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Eau et nature en ville et village</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1906,51 +1906,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>163869</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les pollutions d'origine domestique</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les pollutions d'origine domestique</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2102,51 +2102,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>18/11/2024</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>119761</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
@@ -2343,51 +2343,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>119762</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économiques hors agricole</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
@@ -2563,48 +2563,48 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>