--- v0 (2026-03-19)
+++ v1 (2026-11-03)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH26"/>
+  <dimension ref="A1:AH27"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -285,52 +285,51 @@
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>164774</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Accompagner les projets de solidarité et de coopération internationales</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Solidarité et coopération internationales</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-Association</t>
+Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Min : 60 Max : 80</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Adour-Garonne, grâce au dispositif institué par la loi Oudin-Santini, participe à l&amp;#039;aide publique au développement française en matière d&amp;#039;eau et d&amp;#039;assainissement. En soutenant financièrement des associations françaises ou collectivités territoriales de son bassin, l&amp;#039;agence de l&amp;#039;eau contribue à l&amp;#039;amélioration  l&amp;#039;accès à l&amp;#039;eau, à l&amp;#039;assainissement et à l&amp;#039;hygiène dans les pays en développement ainsi que la mise en place de cadres institutionnels de gouvernance de l’eau. Par son action, elle contribue aux Objectifs de Développement Durable, notamment l’ODD 6, et soutient les engagements du Pacte de Paris sur l’eau et le changement climatique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/solidarite-cooperation-internationales"&gt;Solidarité et coopération internationales | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence soutient des actions visant à réduire le nombre de personnes n’ayant pas accès à une eau potable salubre, à un assainissement de base ou à des services d’hygiène, en priorité dans les Pays les Moins Avancés (PMA).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence soutient la promotion et le développement de la GIRE, dans le contexte du changement climatique, en appuyant l’étude, la mise en place et le développement de cadres institutionnels visant ou contribuant à la gestion durable, intégrée et concertée des ressources en eau à l’échelle territoriale adaptée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence contribue en France et à l’international, au plaidoyer en faveur de l’accès universel à l’eau et à l’assainissement et valorise la solidarité internationale et notamment ale dispositif institué par la loi “Oudin-Santini”. Elle soutient l’a action extérieure des collectivités et accompagne les acteurs publics et privés pour les informer, former et sensibiliser. Les financements concernent des initiatives de formation, de communication, d’animation et l’organisation d’événements pour mobiliser la communauté internationale, nationale et locale autour des défis liés à l’eau. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence accompagne les interventions d’urgence et post-urgence en cas de catastrophes naturelles majeures à fort impact humanitaire. Cette aide vise à rétablir rapidement l’accès à l’eau potable, à l’assainissement et à des conditions d’hygiène dignes pour les populations les plus démunies.&lt;br /&gt;Les actions financées incluent la fourniture ou la reconstruction de services, de matériels et d’infrastructures liés à l’eau et à l’assainissement, ainsi que des initiatives pour améliorer les pratiques d’hygiène ou accompagner la reconstruction.&lt;br /&gt;&lt;/p&gt;</t>
@@ -347,51 +346,51 @@
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Peuvent être bénéficiaires des aides de l’Agence : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les projets de solidarité EAH &lt;/strong&gt;: les collectivités territoriales et leurs groupements exerçant ou non la compétence 
 Eau et assainissement, les syndicats intercommunaux du 
 bassin Adour-Garonne, mais aussi les associations et ONG 
 ayant leur siège ou une implantation pérenne en France et 
 disposant d’une expérience avérée dans les projets EAH &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets de développement de la Gestion Intégrée 
 des Ressources en Eau (GIRE)&lt;/strong&gt; : les personnes morales de 
 droit public ou privé dont les compétences et activités 
 concourent au développement de la GIRE &lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’Animation et la sensibilisation &lt;/strong&gt;: les personnes 
 morales de droit public ou privé dont les compétences et 
-l’expérience sont en adéquation avec les objectifs attendus &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les aides d’urgence&lt;/strong&gt; : les ONG spécialisées en opérations d’urgence, dont l’intervention est validée par le ministère de l’Europe et des affaires étrangère&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/62-24-Coope%CC%81ration%20internationale_0.pdf"&gt;62-24-Coopération internationale_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+l’expérience sont en adéquation avec les objectifs attendus &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les aides d’urgence&lt;/strong&gt; : les ONG spécialisées en opérations d’urgence, dont l’intervention est validée par le ministère de l’Europe et des affaires étrangère&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Solidarit%C3%A9%20et%20coop%C3%A9ration%20internationale.pdf</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
@@ -418,83 +417,80 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>164773</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les fonctionnalités des écosystèmes aquatiques, humides et littoraux ainsi que leur biodiversité</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Restauration et gestion des milieux, habitats et écosystèmes</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...2 lines deleted...]
-Association</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La préservation et la restauration des milieux aquatiques, des habitats et des écosystèmes est l’une des priorités de l’agence de l’eau Adour-Garonne. &lt;/p&gt;&lt;p&gt;Les aides financières et l’accompagnement de l’Agence visent à soutenir des projets permettant d’atténuer les effets du changement climatique et de renforcer la résilience des écosystèmes.&lt;/p&gt;&lt;p&gt;Les approches préventives sont à privilégier à travers la valorisation des services rendus par les SfN (Solutions fondées sur la Nature) et leurs co-bénéfices pour les territoires. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/restauration-gestion-milieux-aquatiques-habitats-ecosystemes"&gt;Restauration et gestion des milieux aquatiques, des habitats et des écosystèmes | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Exemples d&amp;#039;opérations financées :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études, suivis &lt;/li&gt;&lt;li&gt;Animations territoriales ou thématiques &lt;/li&gt;&lt;li&gt;Opérations de communication ou de sensibilisation &lt;/li&gt;&lt;li&gt;Mise en œuvre d’une stratégie foncière &lt;/li&gt;&lt;li&gt;Actions contenues dans un programme pluriannuel 
@@ -518,51 +514,51 @@
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
       <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
       <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONDITIONS D’ATTRIBUTION 
 PRINCIPALES :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Réponse aux objectifs de l’Agence 
  Maîtrise d’ouvrage à une échelle hydrographique adaptée 
 aux enjeux « eau, milieux aquatiques et biodiversité 
 aquatique »
  Diagnostic territorial intégrant les effets du changement 
 climatique
  Mobilisation des moyens techniques, financiers (notamment taxe GEMAPI) et des partenariats privés et publics 
-nécessaires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/58-24-Milieux%20aquatiques_0.pdf"&gt;eau-grandsudouest.fr/sites/default/files/2025-01/58-24-Milieux aquatiques_0.pdf&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+nécessaires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
       <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Restauration%20et%20gestion%20des%20milieux%20aquatiques%20et%20%C3%A9cosyst%C3%A8mes.pdf</t>
         </is>
       </c>
       <c r="W3" s="1" t="inlineStr">
@@ -590,51 +586,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>164772</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les micropolluants</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les micropolluants</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -746,89 +742,89 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>164771</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une gestion quantitative équilibrée de la ressource et les projets multi-usages</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser-et-eduquer-aux-enjeux-de-leau</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Avance récupérable</t>
+          <t>Avance récupérable
+Subvention</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence promeut une gestion équilibrée de la ressource en eau en soutenant des projets multi-usages profitant aux milieux naturels et à plusieurs secteurs, tels que par exemple : l’eau potable, l’irrigation, l’industrie, le soutien des débits des cours d’eau ou le tourisme. &lt;/p&gt;&lt;p&gt;Ces initiatives visent à réduire les prélèvements sur le milieu naturel, particulièrement en période d’étiage, grâce à des infrastructures adaptées ou à la réalimentation des cours d’eau. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/gestion-quantitative-ressource-economies-eau-pour-tous-usages"&gt;Gestion quantitative de la ressource et économies d&amp;#039;eau pour tous les usages | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions financées incluent des études pour mieux appréhender les besoins et les ressources, des démarches territoriales pour coordonner les acteurs, ainsi que des travaux visant à améliorer la disponibilité de l’eau.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
@@ -913,3524 +909,3608 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
+        <v>164769</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Réutiliser les eaux non conventionnelles (eaux usées traitées domestiques et industrielles, eaux de pluie, eaux grises...)</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La réutilisation des eaux non conventionnelles, est soutenue par l’agence de l’eau Adour-Garonne. Elle fait partie du mix de solutions permettant de réduire les pressions quantitatives et qualitatives sur la ressource en eau, afin de préserver les milieux aquatiques et les usages dans un contexte de changement climatique. Elle permet de valoriser des eaux déjà utilisées ou collectées, après un traitement adapté si nécessaire, pour répondre à divers besoins.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reutilisation-eaux-non-conventionnelles"&gt;Réutilisation des eaux non conventionnelles | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les actions financées incluent :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études d’opportunité visant à identifier les meilleurs scénarios combinant usages / ressources possibles à une échelle pertinente (territoire, filière, etc.) tout en évaluant leur impact sur les cours d’eau.&lt;/li&gt;&lt;li&gt;Les études de faisabilité pour analyser de façon détaillée les enjeux et les risques liés aux projets envisagés : enjeux technico-économiques, environnementaux, sanitaires, réglementaires, sociétaux, gouvernance&lt;/li&gt;&lt;li&gt;Les travaux de réutilisation des eaux non conventionnelles (exemples : réutilisation des eaux en sortie de station d’épuration domestiques ou industrielles pour des usages agricoles, urbains, industriels, environnementaux, récupération des eaux de pluie de toiture ou les eaux grises d’un bâtiment pour arroser les espaces verts ou alimenter les toilettes, opérations collectives pour équiper les particuliers en récupérateurs d’eau de pluie ou pour l’abreuvement du bétail, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_R%C3%A9utilisation%20des%20eaux%20non%20conventionnelles.pdf</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/partager-les-connaissances-environnementales/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>164768</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Partager les connaissances environnementales</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Adour-Garonne accompagne les initiatives visant à diffuser les données environnementales liées aux milieux aquatiques. Cet accompagnement concerne la production de rapports annuels d’analyse des données couvrant tous les types de masses d’eau, la mise à jour des fiches « Avis station », ainsi que la création de supports de communication dédiés, tels que des plaquettes, des synthèses ou des vidéos, pour mieux informer et sensibiliser.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/61-24-Etudes%20et%20recherche-Innovation%20et%20connaissances_0.pdf"&gt;61-24-Etudes et recherche-Innovation et connaissances_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_%20RS_partage%20des%20connaissances.pdf</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-etudes-de-connaissances-environnementales/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>164767</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études de connaissances environnementales</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Connaissance environnementale - les études</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...5 lines deleted...]
-      <c r="H7" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 60</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;Agence accompagne les études générales pour mieux comprendre l’état et les dynamiques des milieux naturels. Cette aide permet d’anticiper les évolutions environnementales afin d’éclairer les politiques publiques et d’optimiser la gestion des ressources naturelles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q7" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE%20THEMATIQUE_RS_%C3%A9tudes%20de%20connaissances%20environnementales.pdf</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-la-connaissance-environnementale-grace-aux-observatoires/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>164766</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Améliorer la connaissance environnementale grâce aux observatoires</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Connaissance environnementale - les observatoires</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne
+Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence soutient la collecte, l’organisation et la mise à disposition des données environnementales sur les milieux aquatiques. Cette aide permet de suivre l’état des milieux, les pressions exercées et les usages économiques. Les actions financées incluent la création de bases de données, la rédaction de rapports annuels, l’analyse des résultats, et le renseignement de fiches « avis station » pour tous types de masses d’eau.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_RS_observatoires.pdf</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-la-connaissance-environnementale-grace-aux-reseaux-de-surveillance-de-la-qualite-des-milieux/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E9" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>164765</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la connaissance environnementale grâce aux réseaux de surveillance de la qualité des milieux</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de surveillance</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...39 lines deleted...]
-      <c r="O9" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient et renforce la surveillance des masses d’eau, qu’il s’agisse des rivières, lacs, estuaires, eaux souterraines ou du littoral. Elle finance des réseaux de mesures pour appliquer les cadres réglementaires nationaux et de bassin, notamment ceux liés à la Directive-Cadre sur l’Eau (DCE) et à la Directive-Cadre Stratégie pour le Milieu Marin (DCSMM).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
-        </is>
-[...181 lines deleted...]
-cours a minima)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T10" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
       <c r="V10" s="1" t="inlineStr">
         <is>
-          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20Potable_Prot%C3%A9ger%20les%20captages.pdf</t>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_r%C3%A9seaux%20de%20surveillance%20des%20milieux.pdf</t>
         </is>
       </c>
       <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
       <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
       <c r="Z10" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lapproche-integree-de-leau-a-la-bonne-echelle-territoriale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-linnovation-1/</t>
         </is>
       </c>
       <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
+          <t>26/03/2025</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>164306</v>
+        <v>164764</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Favoriser l’approche intégrée de l’eau à la bonne échelle territoriale</t>
+          <t>Favoriser l'innovation</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Gestion territoriale</t>
+          <t>Innovation</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
-        <is>
-[...1180 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’innovation est nécessaire pour apporter les réponses les plus pertinentes possibles aux défis climatiques et enjeux émergents des territoires. L’Agence de l’eau Adour-Garonne soutient le développement et l’expérimentation de solutions nouvelles, en les confrontant à la réalité du terrain et des utilisateurs finaux des solutions, tout en apportant une expertise scientifique pour leur évaluation. &lt;/p&gt;&lt;p&gt;Le partage d’expériences et la diffusion des connaissances sont privilégiés.&lt;/p&gt;&lt;p&gt;Des études préalables ou d’évaluation de solutions nouvellement développées peuvent également être accompagnées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/innovation-recherche-appliquee-etudes-generales"&gt;Innovation, recherche appliquée et études générales | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q18" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conditions d&amp;#039;attribution principales : &lt;/p&gt;&lt;p&gt;Toute personne publique ou privée contribuant aux objectifs cités.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Innovation.pdf</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-linnovation/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>164761</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités gestionnaires de l’assainissement, des eaux pluviales et de l’eau potable par l'intermédiaire des structures départementales</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Appui technique départemental</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence de l’eau agit pour la gestion durable de l’eau et la préservation des milieux aquatiques grâce à une politique d’assistance technique et d’animation développée en partenariat avec les Départements. &lt;/p&gt;&lt;p&gt;Ainsi, elle soutient la mise à disposition auprès des collectivités, notamment en milieu rural, de compétences spécialisées des services techniques territoriaux départementaux pour leur apporter un soutien en ingénierie technique, juridique, administrative et financière.&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides-financieres/appui-technique-departemental"&gt;Appui technique départemental | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Peuvent bénéficier des aides de l’Agence les structures en 
 charge de l’assistance technique départementale dans les 
 domaines concernés : services des conseils départementaux, agences techniques départementales, syndicats 
 mixtes départementaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/AE_FICHES-THEMATIQUES_APPUI_TECHNIQUE_DEPARTEMENTAL.pdf</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-le-lien-entre-les-politiques-de-leau-et-de-lamenagement-du-territoire/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>164760</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Renforcer le lien entre les politiques de l’eau et de l’aménagement du territoire</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Eau et urbanisme</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H20" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets d’urbanisme de planification ou opérationnels 
 devront prendre en compte les effets du changement climatique, en particulier ceux portant sur la gestion quantitative 
 de la ressource en eau, dans un objectif de sobriété des 
 usages.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/eau-urbanisme"&gt;Eau et urbanisme | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau finance par exemple  : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les partenariats avec un acteur de l&amp;#039;urbanisme, &lt;/li&gt;&lt;li&gt;la sensibilsation et la communication, &lt;/li&gt;&lt;li&gt;les études Volet Eau SCOT/PLUi&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Espace public
 Paysage</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires pour les opérations relevant des missions 
 « Eau et Urbanisme » portées par des acteurs de l’urbanisme 
 (hors étude diagnostic SCoT/PLUi) : Agence d’urbanisme, 
 Conseil d’architecture d’urbanisme et de l’environnement 
 (CAUE), Association de professionnels de l’urbanisme, 
-Conseil départemental.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/60-24-Gestion%20territoriale_0_0_0.pdf"&gt;60-24-Gestion territoriale_0_0_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S20" s="1" t="inlineStr">
+Conseil départemental.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20et%20urbanisme.pdf</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reduire-les-apports-de-macrodechets-dans-les-milieux-dans-le-domaine-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>164759</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Réduire les apports de macrodéchets dans les milieux dans le domaine de l'assainissement</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Assainissement des collectivités</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...3 lines deleted...]
-      <c r="H21" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de réduction des apports de macrodéchets dans 
 les cours d’eau concourent à maîtriser et réduire le plus en 
 amont possible les pollutions domestiques émises par les 
 systèmes de collecte, en particulier par temps de pluie, 
 pour préserver les milieux aquatiques et les usages de l’eau 
 associés.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/assainissement-collectivites"&gt;Assainissement des collectivités | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau finance par exemple : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;l&amp;#039;animation, formation, sensibilisation&lt;/li&gt;&lt;li&gt;les dispositifs de rétention des 
 déchets flottants sur réseau 
 unitaire ou réseau d’eaux usées 
 domestique&lt;/li&gt;&lt;li&gt;les dispositifs de rétention des 
 déchets flottants sur réseau 
 d’eau pluviale stricte&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;BÉNÉFICIAIRES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les études, toute personne morale publique ou privée 
 exerçant ou allant exercer tout ou partie des compétences 
 assainissement collectif et/ou assainissement non collectif et/ou gestion des eaux pluviales, ou toute personne 
 publique ou privée dont le projet sera jugé pertinent par 
 l’Agence de l’Eau au regard des objectifs de sa politique 
 d’intervention &lt;/li&gt;&lt;li&gt;Pour les travaux, tout maître d’ouvrage public ou privé 
 gestionnaire de services publics d’assainissement et/ou 
 de gestion des eaux pluviales ou toute personne publique 
 ou privée dont le projet sera jugé pertinent par l’Agence de 
 l’Eau au regard des objectifs de sa politique d’intervention &lt;/li&gt;&lt;li&gt;Pour les opérations d’investissement, le maître d’ouvrage 
 doit justifier d’un prix minimum pour le service public 
 d’assainissement collectif de 2,00 €TTC/m3 (sauf exception) et avoir renseigné les indicateurs réglementaires dans 
-l’observatoire national des services d’eau et d’assainissement (SISPEA&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/52-24-Re%CC%81duction%20des%20pollutions%20domestiques%20et%20pluviales-P12_0.pdf"&gt;52-24-Réduction des pollutions domestiques et pluviales-P12_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S21" s="1" t="inlineStr">
+l’observatoire national des services d’eau et d’assainissement (SISPEA&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-03/FICHE-THEMATIQUE_Assainissement_R%C3%A9duction%20des%20apports%20de%20macrod%C3%A9chets.pdf</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reduire-les-emissions-de-micropolluants-et-de-microplastiques/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>164757</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’accompagnement des services publics d'assainissement</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Assainissement des collectivités : études techniques, financières et de planification</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...6 lines deleted...]
-      <c r="H22" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études techniques, financières et de planification jouent 
 un rôle essentiel pour anticiper les impacts du changement 
 climatique. À la lumière des possibles évolutions des débits 
 des milieux récepteurs, elles permettent d’ajuster et d’adapter les infrastructures existantes et de proposer les plans 
 d’actions ambitieux nécessaires à la préservation des milieux 
 aquatiques et des usages de l’eau associés.&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/assainissement-collectivites"&gt;Assainissement des collectivités | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans ce cadre, l&amp;#039;Agence finance les études d’opportunité de transfert de compétences, les études d’ingénierie financière déterminant une trajectoire de prix de l’eau adaptée. &lt;br /&gt;Elle accompagne les études de planification de type « schéma directeur » comportant une réflexion sur l’impact du changement climatique sur l’hydrologie future et sur l’urbanisation, et intégrant un volet financier sur la trajectoire du prix de l’eau. &lt;br /&gt;Elle soutient également toutes les études techniques ciblées apportant des solutions spécifiques aux acteurs du domaine concerné.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;BÉNÉFICIAIRES : Pour les études, toute personne morale publique ou privée 
 exerçant ou allant exercer tout ou partie des compétences 
 assainissement collectif et/ou assainissement non collectif et/ou gestion des eaux pluviales, ou toute personne 
 publique ou privée dont le projet sera jugé pertinent par 
 l’Agence de l’Eau au regard des objectifs de sa politique 
-d’intervention.&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/52-24-Re%CC%81duction%20des%20pollutions%20domestiques%20et%20pluviales-P12_0.pdf"&gt;52-24-Réduction des pollutions domestiques et pluviales-P12_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S22" s="1" t="inlineStr">
+d’intervention.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-03/FICHE-THEMATIQUE_Assainissement_Etudes.pdf</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-4/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>164754</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Développer les partenariats avec les filières professionnelles et les entreprises</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Opérations collectives partenariales dans le domaine industriel</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...4 lines deleted...]
-      <c r="H23" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence soutient le développement d’actions collectives en associant les entreprises d’un territoire ou d’un secteur d’activité pour agir à une échelle pertinente en faveur de la réduction des pollutions toxiques ou organiques et des économies d’eau.  &lt;br /&gt;Elle encourage également la création de partenariats pour renforcer la coordination et l’efficacité des initiatives. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q23" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
 (exemple : entreprise, collectivité, association, syndicat) 
 exerçant une activité économique à caractère industriel, 
 commercial et artisanal ou en lien avec de telles activités 
 (hors secteur agricole et élevage (ou assimilé) traité dans la 
 politique de lutte contre les pollutions agricoles).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;s’inscrire dans le cadre d’une opération collective sectorielle ou territoriale regroupant un nombre significatif 
 d’établissements générant une pression significative sur 
 les masses d’eau ou perturbant la préservation des usages 
 (eau potable, baignade, conchyliculture et pêche à pied) 
 incluant une animation globale par une structure compétente &lt;/li&gt;&lt;li&gt;s’inscrire dans un programme global de dépollution et 
 d’économie d’eau des entreprises intégrant la trajectoire 
 prospective d’adaptation au changement climatique &lt;/li&gt;&lt;li&gt;pour les entreprises raccordées, intégrer une mise à jour 
 du règlement d’assainissement et des autorisations de 
 raccordement et s’assurer de la réalisation de démarches 
-préventives de réduction des pollutions à la source&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/53-24-Re%CC%81duction%20pollutions%20industries_0.pdf"&gt;53-24-Réduction pollutions industries_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S23" s="1" t="inlineStr">
+préventives de réduction des pollutions à la source&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Industries_Op%C3%A9rations%20collectives.pdf</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 - franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 - marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-gestion-integree-des-eaux-pluviales-y-compris-la-desimpermeabilisation-dans-le-domaine-industriel/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>24/03/2025</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>164753</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Développer la gestion intégrée des eaux pluviales dans le domaine industriel</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...4 lines deleted...]
-      <c r="H24" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 80</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence encourage l’infiltration de l’eau dans le sol et la gestion durable des eaux pluviales. Elle soutient le développement de la gestion intégrée des eaux pluviales en particulier avec des solutions fondées sur la nature (SFN) et en favorisant la désimperméabilisation des sols. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opérations favorisant l’infiltration et la gestion des eaux pluviales &lt;/p&gt;&lt;p&gt;Projets permettant d&amp;#039;accroître la désimperméabilisation des sols&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Artisanat
 Industrie
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q24" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
 (entreprise, collectivité, association, syndicat, …) exerçant 
 une activité économique à caractère industriel, commercial 
 et artisanal ou en lien avec de telles activités (hors secteur 
 agricole et élevage (ou assimilé) traité dans la politique de 
 lutte contre les pollutions agricoles). &lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;être portés par une structure créée depuis plus de 2 ans 
 (sauf s’il y a continuité d’activité) &lt;/li&gt;&lt;li&gt;pour les études préalables aux travaux, prendre en compte 
 l’impact du changement climatique &lt;/li&gt;&lt;li&gt;mettre en jeu des surfaces supérieures ou égales à 700 m2
 de bâtiments ou zones artisanales déjà existantes et utiliser majoritairement des solutions fondées sur la nature sur 
-plus de 50 % des surfaces ou des volumes concernés&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/53-24-Re%CC%81duction%20pollutions%20industries_0.pdf"&gt;53-24-Réduction pollutions industries_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S24" s="1" t="inlineStr">
+plus de 50 % des surfaces ou des volumes concernés&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Industries_GIEP.pdf</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-lefficience-la-sobriete-et-les-economies-deau-en-agriculture/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>24/03/2025</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>164752</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Promouvoir l'efficience, la sobriété et les économies d'eau en agriculture</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les pressions des activités agricoles  (réduction des pollutions et prélèvement,  sobriété) et accompagnement des filières</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Promouvoir l’efficience, la sobriété et les économies d’eau en 
 agriculture, grâce notamment à la transition agroécologique. &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la gestion collective et la compréhension de 
 l’impact des prélèvements agricoles sur un périmètre 
 cohérent (cela inclut des actions de type installation d’outils 
 pour suivre et gérer les prélèvements et des équipements 
 hydrauliques. Les OUGC peuvent aussi remplir les missions 
 de gestion collective : base de données interopérable et 
 mise en œuvre d’actions de gestion de la ressource notamment en période de crise et de restrictions. Des études sur 
 les autorisations pluriannuelles (AUP) peuvent être accompagnées si l’OUGC s’engage à élaborer, avec l’EPTB ou une 
 structure similaire, un chemin de retour à l’équilibre partagé 
 et conduit les actions précitées.) &lt;/li&gt;&lt;li&gt;Maîtriser les prélèvements et les consommations 
 agricoles. L’Agence finance des actions de type : 
  • amélioration du pilotage et de l’efficience de l’irrigation 
 (par ex : achat collectif de matériels hydroéconomes) 
  • actions d’accompagnement individuel pour réduire 
 la consommation d’eau 
  • actions de sensibilisation aux économies d’eau, formations 
  • prestations de conseil collectif auprès des usagers
  • engagement de diagnostics de réseaux collectifs, d’études 
 et d’expérimentations en faveur de programmes d’économies d’eau &lt;/li&gt;&lt;li&gt;Faire évoluer les pratiques agricoles et les systèmes 
 d’exploitation pour une meilleure résilience face au 
 changement climatique (les actions se traduisent par la 
 mise en œuvre d’un programme de transition agroécologique, le développement des MAEC, la structuration de 
 réseaux d’échange sur des pratiques économes en eau et 
 le conseil individuel dans le cadre de démarches de gestion 
 quantitative.) &lt;/li&gt;&lt;li&gt;Réduire la pression des prélèvements, notamment en 
 période d’étiage, en les déplaçant vers des ressources 
 moins sensibles ou en les compensant (l’Agence finance 
 des actions de type : aménagement / optimisation des 
 ouvrages agricoles existants ou création de nouvelles 
 infrastructures de stockage, à condition qu’elles soient 
 intégrées dans un PTGE validé et approuvé par la CLE du 
 SAGE, si elle existe.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/gestion-quantitative-ressource-economies-eau-pour-tous-usages"&gt;Gestion quantitative de la ressource et économies d&amp;#039;eau pour tous les usages | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sur le thème agricole, cette contribution est déployée par exemple 
 par la mise en œuvre de :
  la mobilisation des potentialités de l’agroécologie
  un meilleur pilotage de l’irrigation et la mise en place de matériels hydroéconomes
  l’engagement d’études et d’expérimentations en faveur de programmes ambitieux d’économies d’eau
  une amélioration de la connaissance et la gestion collective des prélèvements agricoles
  un accompagnement de conseils collectifs et individuels effectués 
 dans une approche globale (gestion de la ressource, économies d’eau, 
 pratiques agroécologiques, restauration de la qualité de l’eau et économies d’énergie)
  la création / aménagements d’ouvrages de stockage&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q25" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires sont les collectivités, les agriculteurs et leurs groupements, les entreprises, les associations ainsi que toutes personnes morales légitimes à porter ces projets. Pour l’achat collectif de matériels hydroéconomes, il convient de s’engager à réaliser a minima 10 % d’économies d’eau de prélèvement. Concernant la création et/ou l’aménagement d’ouvrages, les principales conditions d’éligibilité sont les suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;être réalisé au bénéfice d’un périmètre élémentaire priori- taire identifié dans la carte C9 du SDAGE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;la réalisation d’une étude d’impact intégrant les effets du changement climatique, s’assurant des capacités prévi- sibles de remplissage de l’ouvrage et du maintien ou de la reconquête du bon état des masses d’eau de la zone d’influence du projet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;l’engagement du territoire dans la transition agroécologique et les engagements individuels des agriculteurs irrigants l’engagement à effectuer la régularisation règlementaire des volumes de prélèvements substitués&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le recouvrement total de la part du maître d’ouvrage des coûts de fonctionnement de l’ouvrage auprès des usagers et aussi, sauf exception, de l’amortissement de la part non subventionnée&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-03/FICHE-THEMATIQUE_GQ_Sobri%C3%A9t%C3%A9%20et%20%C3%A9conomies%20d%27eau%20en%20agriculture.pdf</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-les-experimentations-et-la-diffusion-de-connaissances-dans-le-domaine-agricole/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>24/03/2025</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>164750</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner les filières agricoles à bas niveaux d'impacts, de l'amont à l'aval</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les pressions des activités agricoles  (réduction des pollutions et prélèvement,  sobriété) et accompagnement des filières</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...6 lines deleted...]
-      <c r="H26" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les initiatives soutenues par l’Agence visent à accompagner les filières 
 agricoles à Bas Niveau d’Impact (BNI), dont l’agriculture biologique, 
 résilientes et compatibles avec la préservation de l’eau et des milieux 
 dans un contexte de changement climatique, en garantissant 
 le maintien voire l’augmentation des performances et de la valeur 
 ajoutée des productions agricoles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/agriculture-accompagnement-filieres-agricoles"&gt;Agriculture et accompagnement des filières agricoles | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les filières à bas niveau d’impacts sont des filières favorables pour l’eau et 
 les milieux par :
  la réduction de l’utilisation de produits phytopharmaceutiques de 
 synthèse et la fertilisation minérale et organique
  la limitation de l’érosion
  l’amélioration de la structure et du fonctionnement des sols 
  l’augmentation de la longueur de rotations de culture
  le développement des économies d’eau et la rationalisation 
 des usages
  la préservation des infrastructures agroécologiques. 
 Ces filières mobilisent les leviers de l’agroécologie&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toute personne publique ou privée disposant des compétences juridiques et techniques pour mettre en œuvre des 
 actions répondant aux objectifs peut bénéficier, directement 
-ou indirectement, des aides de l’Agence&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/54-24-%20Pollutions%20agricoles_0_0.pdf"&gt;54-24- Pollutions agricoles_0_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S26" s="1" t="inlineStr">
+ou indirectement, des aides de l’Agence&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Agriculture%20et%20fili%C3%A8res_Accompagner%20les%20fili%C3%A8res%20bas%20niveaux%20d%27impacts%20de%20l%27amont%20%C3%A0%20l%27aval.pdf</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-filieres-agricoles-pour-favoriser-les-pratiques-compatibles-avec-la-preservation-des-captages-et-des-milieux/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>164309</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et optimiser les services d’alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Captages, sécurisation de l’alimentation en eau  potable et économies d’eau</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence participe à l’amélioration et l’optimisation des services d’alimentation en eau potable sur tout le bassin Adour-Garonne. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/eau-potable"&gt;Eau potable | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;l’agence appuie les collectivités pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le regroupement des collectivités dans des structures intercommunales à la bonne échelle de gouvernance et de gestion permettant d’assurer la pérennité, &lt;/li&gt;&lt;li&gt;la sécurité sanitaire et la qualité du service conformément aux dispositions législatives.&lt;/li&gt;&lt;li&gt;le renforcement de la connaissance patrimoniale des infrastructures de production et de distribution d’eau potable&lt;/li&gt;&lt;li&gt;la sécurisation de la qualité sanitaire de l’eau distribuée en finançant des travaux de potabilisation, garantissant ainsi à tous un accès à une eau conforme aux normes de santé publique.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires sont : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les études et l’assistance technique, toute personne 
+publique ou privée dont le projet sera jugé pertinent par 
+l’agence de l’Eau au regard des objectifs de sa politique 
+d’intervention &lt;/li&gt;&lt;li&gt;pour les travaux : tout maître d’ouvrage public ou privé 
+gestionnaire de services publics d’eau potable
+ les organismes publics de recherche &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les principales conditions d’éligibilité sont : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études et les travaux doivent concerner une intercommunalité (syndicat, EPCI…) regroupée à la bonne échelle 
+de gouvernance et de gestion permettant la pérennité 
+technique et financière du service d’eau potable &lt;/li&gt;&lt;li&gt;Pour les travaux, les collectivités doivent :
+ justifier d’un prix minimum de la part eau potable de 
+2 €TTC/m3
+ avoir renseigné les indicateurs réglementaires dans l’observatoire national des services d’eau et d’assainissement 
+(SISPEA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20Potable_Am%C3%A9liorer%20le%20service%20d%27alimentation%20en%20eau%20potable.pdf</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/economiser-leau-potable/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>164307</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Protéger les captages d'eau potable</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence agit pour protéger la ressource en eau et améliorer la qualité de l’eau brute captée face aux impacts du changement climatique. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/eau-potable"&gt;Eau potable | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Elle finance des actions telles que : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en place de périmètres de protection&lt;/li&gt;&lt;li&gt;La réalisation d’études (hydrogéologiques, délimitation aire d’alimentation, …)&lt;/li&gt;&lt;li&gt;l’animation de projets&lt;/li&gt;&lt;li&gt;Des investissements (travaux de protection ou de création de captages)&lt;/li&gt;&lt;li&gt;Des acquisitions foncières.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle soutient également des études visant à évaluer la vulnérabilité des ressources et à élaborer des plans d’actions préventifs, notamment en lien avec la réduction des pollutions diffuses.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;BÉNÉFICIAIRES &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les études et l’assistance technique, toute personne 
+publique ou privée dont le projet sera jugé pertinent par 
+l’Agence de l’Eau au regard des objectifs de sa politique 
+d’intervention &lt;/li&gt;&lt;li&gt;Pour les travaux : tout maître d’ouvrage public ou privé 
+gestionnaire de services publics d’eau potable &lt;/li&gt;&lt;li&gt;Pour les acquisitions foncières : les collectivités territoriales 
+et leurs groupements ou structure de gestion foncière
+ Les organismes publics de recherche
+Les collectivités devront être regroupées à une échelle 
+intercommunale et avoir officiellement pris la compétence
+« protection de la ressource ». &lt;/li&gt;&lt;li&gt;Pour les travaux, les collectivités doivent :
+ justifier d’un prix minimum de la part eau potable de 
+2 €TTC/m3
+ avoir renseigné les indicateurs réglementaires dans l’observatoire national des services d’eau et d’assainissement 
+(SISPEA)
+ disposer d’un arrêté préfectoral de DUP (procédure en 
+cours a minima)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20Potable_Prot%C3%A9ger%20les%20captages.pdf</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lapproche-integree-de-leau-a-la-bonne-echelle-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>164306</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’approche intégrée de l’eau à la bonne échelle territoriale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion territoriale</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les territoires pour réduire leur vulnérabilité face au changement climatique est l’une des priorités de l’agence de l’eau Adour-Garonne. L’aide de l’Agence vise à soutenir des démarches globales intégrant l’ensemble des actions nécessaires pour protéger ou restaurer les masses d’eau.&lt;/p&gt;&lt;p&gt;L’Agence soutient des projets pour accompagner l’élaboration et la mise en œuvre de contrats 
+« Eau et Climat » permettant de contractualiser sur des 
+durées pluriannuelles les actions territoriales de gestion 
+intégrée avec un programme de mesures d’adaptation et 
+d’atténuation au changement climatique adaptées au territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/demarches-territoriales-gestion-integree"&gt;Démarches territoriales de gestion intégrée | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Accompagner la structuration de la gouvernance intégrée ; &lt;/li&gt;&lt;li&gt;Améliorer la connaissance intégrée des territoires en 
+prenant compte des prospectives ; &lt;/li&gt;&lt;li&gt;Accompagner l’animation territoriale multithématiques ; &lt;/li&gt;&lt;li&gt;Assurer la promotion de la gestion intégrée de l’eau.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Animation et mise en réseau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs 
+groupements et associations. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les maîtres d’ouvrage doivent consulter la CLE du SAGE 
+lorsqu’elle existe et associer l’EPTB ou la structure assimilée 
+intervenant à l’échelle de la stratégie territoriale de sous 
+bassin géographique ; &lt;/li&gt;&lt;li&gt;Pour le renouvellement d’une démarche territoriale un 
+contrat « Eau et Climat » devra être établi.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Gestion%20territoriale.pdf</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-3/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>164305</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Economiser et recycler l’eau des activités industrielles et de l'artisanat</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les pressions des activités  économiques hors agriculture (réduction des  pollutions, économies d’eau et eaux pluviales)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’eau encourage les entreprises à économiser l’eau, à développer des solutions de recyclage dans leurs activités et à installer des systèmes en circuit fermé pour limiter les prélèvements en eau. &lt;br /&gt;Elle incite les entreprises à adopter des démarches prospectives de sobriété et développement durable. &lt;br /&gt;Elle soutient également des études de connaissance des enjeux quantitatifs des prélèvements intégrant les impacts du changement climatique sur la ressource en eau.&lt;br /&gt;Enfin, l’Agence finance des projets de réutilisation des eaux non conventionnelles comme les eaux usées traitées, eaux de pluie ou eaux de piscine.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Démarches prospectives et diagnostics, 
+études avant travaux &lt;/li&gt;&lt;li&gt;Travaux d’efficience et économie d’eau 
+(mise en circuit fermé, collecte et 
+recyclage des eaux pluviales…) &lt;/li&gt;&lt;li&gt;Travaux de transfert de prélèvements 
+vers des ressources moins sensibles&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+exerçant une activité économique à caractère industriel, 
+commercial et artisanal ou en lien avec de telles activités 
+(hors secteur agricole et élevage sauf aquaculture). &lt;/p&gt;&lt;p&gt;Les projets devront permettre une économie de prélèvement 
+d’eau d’au moins 10% du volume total annuel moyen prélevé 
+dès lors que celui-ci est supérieur à 5 000 m3 ou une économie supérieure à 500 000 m3.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/Fiche%20th%C3%A9matique_Industries_Economiser%20et%20recycler%20l%27eau.pdf</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-2/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>164304</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les pollutions des activités industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La réduction des pollutions industrielles et artisanales est un objectif essentiel de l’agence de l’eau Adour-Garonne pour préserver la qualité de l&amp;#039;eau. &lt;/p&gt;&lt;p&gt;Pour répondre à cet enjeu, les aides proposées par l’Agence soutiennent des actions permettant de garantir un bon état écologique de l’eau. Elles prennent également en compte les impacts du changement climatique et l’émergence de nouvelles pollutions. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Agence finance des opérations visant à :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réduire/supprimer les pollutions à la source ; &lt;/li&gt;&lt;li&gt;Traiter les effluents ; &lt;/li&gt;&lt;li&gt;Maîtriser les risques de pollutions accidentelles et rejets 
+pluviaux ; &lt;/li&gt;&lt;li&gt;Développer les partenariats ; &lt;/li&gt;&lt;li&gt;Encourager les démarches de développement durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Artisanat
+Industrie
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+(à  titre d’exemple : entreprise, collectivité, association, 
+syndicat) exerçant une activité économique à caractère 
+industriel, commercial et artisanal ou en lien avec de telles 
+activités (hors secteur agricole et élevage (ou assimilé) traité 
+dans la politique de lutte contre les pollutions agricoles). &lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; s’inscrire dans un programme global de dépollution 
+comprenant une réflexion en termes d’économie d’eau 
+à l’échelle de l’établissement en identifiant les actions 
+réalisables et les réductions déjà effectives en intégrant 
+la trajectoire prospective d’adaptation au changement 
+climatique, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; être portés par une structure créée depuis plus de 2 ans 
+(sauf s’il y a continuité d’activité), &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; aboutir à une réduction de la pression du rejet sur la masse 
+d’eau et vérifier que le rejet projeté est compatible avec 
+l’objectif d’état de la masse d’eau réceptrice ou avec les 
+usages sensibles, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; pour les établissements générant des pollutions ponctuelles 
+(rejet au milieu naturel), &lt;/span&gt;s’inscrire dans un projet individuel 
+visant à respecter ou à aller au-delà de la réglementation 
+ou s’intégrer dans une opération collective partenariale, &lt;/li&gt;&lt;li&gt; pour les opérations concernant le traitement des micropolluants, les études pilotes et leurs résultats permettant 
+d’évaluer les filières de traitement doivent être validés par 
+un tiers expert indépendant et les traitements doivent être 
+issus d’études pilotes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/Fiche%20th%C3%A9matique_Industries_R%C3%A9duction%20des%20pollutions.pdf</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 - franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 - marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-1/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>164303</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les filières agricoles pour favoriser les pratiques compatibles avec la préservation des captages et des milieux</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les pressions des activités agricoles  (réduction des pollutions et prélèvement,  sobriété) et accompagnement des filières</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les initiatives soutenues par l’agence visent à réduire la vulnérabilité des systèmes agricoles et des milieux, par le déploiement des 
+pratiques agroécologiques pour diminuer les intrants et préserver 
+la qualité de l’eau et de la biodiversité et par la promotion des 
+démarches territoriales de préservation des ressources en eau.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/agriculture-accompagnement-filieres-agricoles"&gt;Agriculture et accompagnement des filières agricoles | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour cela, elle finance des opérations visant à :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adopter et diffuser des pratiques et des systèmes de 
+production agroécologiques &lt;/li&gt;&lt;li&gt;Promouvoir les démarches territoriales de préservation 
+des ressources en eau, adossées à des gouvernances 
+multi partenariales, par l’élaboration et la mise en œuvre 
+des démarches territoriales fondée sur l’animation territoriale, l’établissement et le suivi de plans d’actions 
+ambitieux, l’accompagnement technique et financier des 
+agriculteurs mobilisant les différents dispositifs existants 
+(CAB, MAEC, PSE, aides aux investissements, etc), la mise 
+en place d’une stratégie foncière &lt;/li&gt;&lt;li&gt;Améliorer la connaissance, sa diffusion et mettre en 
+œuvre l’expertise et les appuis techniques nécessaires 
+aux acteurs de terrain (études et expérimentations, conseil 
+collectif)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toute personne publique ou privée disposant des compétences juridiques et techniques pour mettre en œuvre des 
+actions répondant aux objectifs peut bénéficier, directement 
+ou indirectement, des aides de l’Agence&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Agriculture%20et%20fili%C3%A8res_Favoriser%20les%20pratiques%20compatibles%20avec%20la%20pr%C3%A9servation%20des%20captages%20et%20des%20milieux.pdf</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>164302</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Collecter et traiter les eaux usées et les eaux pluviales</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient des projets pour réduire les pollutions domestiques en temps sec et en 
+temps de pluie grâce à une approche territoriale intégrée, 
+reposant sur une planification hiérarchisée et globale. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/assainissement-collectivites"&gt;Assainissement des collectivités | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour cela, elle finance des opérations visant à :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;fiabiliser la collecte et le traitement des eaux usées avant leur restitution au milieu naturel (améliorer les réseaux de collecte, les branchements, et fiabiliser le transfert des eaux usées vers les outils épuratoires, créer, améliorer, réhabiliter les stations d’épuration, accompagner les filières de gestion des sous-produits spécifiques et mutualisées, &lt;/li&gt;&lt;li&gt;déployer l’autosurveillance et les diagnostics permanents.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Traiter les eaux pluviales collectées pour préserver certains usages particuliers &lt;/li&gt;&lt;li&gt;Traiter les pollutions ponctuelles liées aux activités portuaires.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;BÉNÉFICIAIRES &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les travaux, tout maître d’ouvrage public ou privé 
+gestionnaire de services publics d’assainissement et/ou de 
+gestion des eaux pluviales ou toute personne publique ou 
+privée dont le projet sera jugé pertinent par l’Agence de l’Eau 
+au regard des objectifs de sa politique d’intervention ; &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Pour les opérations d’investissement, le maître d’ouvrage doit 
+justifier d’un prix minimum pour le service public d’assainissement collectif de 2,00 € TTC/m3 (sauf exception) et avoir 
+renseigné les indicateurs réglementaires dans l’observatoire 
+national des services d’eau et d’assainissement (SISPEA) ; &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Les travaux de traitement des eaux usées domestiques 
+et sous-produits de l’épuration doivent permettre d’aboutir à une réduction globale de la pression domestique, 
+y compris en cas d’augmentation des flux à traiter ; &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Les conventions spéciales de déversement signées avec 
+les établissements raccordés au système d’assainissement 
+devront être fournies ; &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Pour les opérations concernant la collecte des eaux usées 
+(neuf ou réhabilitation), le bénéficiaire s’engage à respecter 
+la charte qualité de pose des réseaux d’assainissement.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
       <c r="T26" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
       <c r="V26" s="1" t="inlineStr">
         <is>
-          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Agriculture%20et%20fili%C3%A8res_Accompagner%20les%20fili%C3%A8res%20bas%20niveaux%20d%27impacts%20de%20l%27amont%20%C3%A0%20l%27aval.pdf</t>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Assainissement_Collecte%20et%20traitement%20des%20eaux%20us%C3%A9es%20et%20pluviales.pdf</t>
         </is>
       </c>
       <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
       <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
       <c r="Z26" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-filieres-agricoles-pour-favoriser-les-pratiques-compatibles-avec-la-preservation-des-captages-et-des-milieux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-gestion-integree-des-eaux-pluviales-et-renaturer-les-villes-et-villages-1/</t>
         </is>
       </c>
       <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
-          <t>24/03/2025</t>
+          <t>04/02/2025</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>164299</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Développer la gestion intégrée des eaux pluviales et renaturer les villes et villages</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Développer la gestion intégrée des eaux  pluviales et renaturer les villes et villages</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient des projets pour améliorer la gestion des eaux pluviales et restaurer la qualité des sols en milieu urbain. &lt;/p&gt;&lt;p&gt;Cette aide permettra de favoriser la gestion de l’eau et la biodiversité en milieu 
+urbain, afin de réduire la vulnérabilité de l’espace 
+urbain dans un contexte de changement climatique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif de ces aides est de soutenir les projets qui contribuent à l’adaptation au changement climatique et qui permettent :
+ la restauration et la préservation des milieux aquatiques 
+et de la biodiversité
+ le développement de la gestion intégrée des eaux pluviales 
+en particulier avec des Solutions fondées sur la Nature 
+(SfN) favorisant la création d’îlots de fraîcheur en ville et 
+la désimperméabilisation des sols&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/gestion-eaux-pluviales-renaturation-villes-villages"&gt;Gestion des eaux pluviales et renaturation des villes et villages | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Agence de l&amp;#039;eau finance la création d’îlots de fraîcheur, la désimperméabilisation, la végétalisation et la récupération des eaux pluviales. Des travaux d’infiltration, de stockage et de désartificialisation sont également éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Pour la gestion intégrée des eaux pluviales : &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;les travaux portés par les collectivités territoriales 
+doivent s’inscrire dans une stratégie d’urbanisation locale 
+cohérente avec la gestion durable et intégrée des eaux 
+pluviales et la renaturation de l’espace urbain
+ les actions d’animation doivent concerner des structures 
+intercommunales ou des regroupements d’intercommunalités
+ les surfaces de gestion intégrée mises en jeu doivent être 
+supérieures ou égales à 700 m² sauf pour les opérations 
+dites « vertueuses » et celles concernant les cours d’établissements scolaires
+ les projets doivent concerner des bâtiments et des zones 
+urbanisées déjà existantes. Les opérations concernant des 
+particuliers sont portées par des collectivités dans le cadre 
+d’opérations groupées &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Pour la restauration des milieux aquatiques et humides : &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;la structure GEMAPI compétente doit être associée à la 
+définition des travaux de restauration des cours d’eau et 
+des zones humides&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_GIEP%20et%20renaturation%20villes%20et%20villages.pdf</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-gestion-integree-des-eaux-pluviales-et-renaturer-les-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>