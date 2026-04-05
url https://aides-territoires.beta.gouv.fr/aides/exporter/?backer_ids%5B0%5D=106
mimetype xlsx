--- v0 (2026-02-02)
+++ v1 (2026-04-05)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA107"/>
+  <dimension ref="A1:AH106"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,6767 +225,14726 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>164157</v>
+        <v>164105</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer des technologies propres</t>
+          <t>Créer un premier système d'assainissement collectif</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...913 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
-[...1197 lines deleted...]
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="J18" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT / Zonage FRR / Forfait branchement</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M18" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles :
 &lt;br /&gt;• La construction de la station de traitement ou le raccordement à une station de traitement 
 intercommunale des eaux usées existante ;
 &lt;br /&gt;• La construction d’une unité de traitement des boues, en cas de traitement poussé et du stockage sur 
 site de longue durée ou de traitement visant à une valorisation « matière » ou énergétique des boues ;
 &lt;br /&gt;• La construction des ouvrages de transfert, de transport, de rejet permettant d’assurer le regroupement 
 des points de rejet et la suppression de points de rejets directs d’eaux usées non traitées au milieu 
 récepteur &lt;br /&gt;• Les travaux de réhabilitation des réseaux et d’amélioration de la collecte, nécessaires au bon 
 fonctionnement de l’ouvrage épuratoire ;
 &lt;br /&gt;• Les travaux d’élimination des eaux claires parasites dans la limite des besoins fonctionnels imposés par 
 le système d’assainissement ;
 &lt;br /&gt;• Les travaux de mise en conformité des branchements privatifs au réseau d’assainissement, de 
 déraccordement et de gestion à la parcelle des eaux pluviales situés en zonage d’assainissement 
 collectif, à condition d’être réalisés sous maîtrise d’ouvrage publique. Ces aides sont possibles 
 uniquement dans le cadre de programmes globaux de création d’un premier système d’assainissement 
 engagés au cours du 11e ou du 12e Programme d’intervention ;
 &lt;br /&gt;• Les installations de réutilisation d’eaux usées traitées, si elles présentent un intérêt avéré pour la 
 reconquête du bon état ou pour la gestion de la ressource en eau dans les conditions décrites dans la 
 fiche thématique « gestion quantitative de la ressource en eau » ;
 &lt;br /&gt;• Les dispositifs qui évitent le rejet au milieu naturel de macro-déchets ;
 &lt;br /&gt;• La construction d’une zone de rejet végétalisée et l’aménagement du point de rejet en aval de la station 
 de traitement des eaux usées ;
 &lt;br /&gt;• La construction d’installations de traitement des sous-produits de l’épuration autres que les boues 
 d’épuration et les matières de vidange. &lt;/p&gt;&lt;p&gt;Afin d’éviter les coûts disproportionnés et d’encourager la recherche de solutions présentant le meilleur 
 compromis technico-économique, les projets éligibles relatifs à la création d’un « premier » système 
 d’assainissement collectif ne doivent pas dépasser le coût unitaire de 15 000 € HT par branchement, sauf 
 conditions particulières exceptionnelles justifiant un dépassement de cette valeur, qu’il appartient au maître 
 d’ouvrage de démontrer, notamment au regard de l’intérêt environnemental du projet et de l’impossibilité de 
 recourir à une solution technique alternative.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R18" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations situées en 
 zone d’assainissement 
 collectif, et en 
 déclinaison d’un avant-projet global&lt;/li&gt;&lt;li&gt;Mise en place d’un 
 traitement spécifique du 
 phosphore sur une 
 station de traitement 
 située sur une masse 
 d’eau dégradée par le 
 phosphore&lt;/li&gt;&lt;li&gt;Zone de rejet végétalisée&lt;/li&gt;&lt;li&gt;Mise en conformité 
 groupée de 
 branchements privatifs 
 sous maîtrise d’ouvrage 
-publique&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S18" s="1" t="inlineStr">
+publique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-realisation-detudes-1/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>14/01/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E19" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>164333</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les réseaux d'assainissement- Travaux de gestion du temps de pluie  - Autosurveillance</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Les travaux de mise en place d’équipements d’autosurveillance sur des déversoirs d’orage des réseaux 
+relevant d’une obligation règlementaire ou dont les déversements engendrent un impact sanitaire ou 
+environnemental avéré, dans le respect des exigences du guide pour l’autosurveillance du bassin Rhin-Meuse de février 2016 ;
+&lt;br /&gt;• Les travaux de mise en place d’équipements d’autosurveillance de points caractéristiques du réseau ;&lt;br /&gt;• Les travaux de mise en place d’équipements d’autosurveillance sur des déversoirs d’orage situés en tête 
+de station de traitement des eaux usées et sur les points d’entrée et de sortie des stations de traitement 
+existantes non équipées de moins de 2 000 EH. &lt;/p&gt;&lt;p&gt;L’aide à l’autosurveillance des réseaux est conditionnée à la mise en œuvre d’une démarche de diagnostic 
+permanent.
+&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans la limite des travaux 
+nécessaires suite à l&amp;#039;étude 
+de définition.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-reseaux-dassainissement-travaux-de-gestion-du-temps-de-pluie-gestion-integree-et-nature-en-ville/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>164328</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement - Amélioration des systèmes d'assainissement - Hygiénisation des boues</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence /  Zone FRR</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et expérimentations visant à rechercher des solutions techniques permettant d’optimiser la 
+valorisation ou le traitement de boues non hygiénisées ;
+&lt;br /&gt;• Au cas par cas, sur la base d’une analyse de sa pertinence par l’Agence de l’eau et le cas échéant sur avis 
+de l’Organisme Indépendant des Producteurs de Boues (OIPB) : &lt;br /&gt;o La mise en place d’équipements fixes qui permettraient de pérenniser une filière dans les 
+conditions requises par la règlementation (ex : chaulage de boues liquides in situ par 
+l’installation d’agitateurs adaptés, ...) ;
+&lt;br /&gt;o La création ou la mise à niveau des filières « boues » des stations d’épuration existantes pour les 
+rendre hygiénisantes, même en cas de restructuration lourde (ajout d’une installation de 
+chaulage, d’une plate-forme de stockage ou d’un silo pour permettre d’isoler et de mieux traiter 
+les boues, ...) ;
+&lt;br /&gt;o Les mises à niveau des filières « boues » industrielles existantes et le traitement séparé des eaux 
+de process et sanitaires du site ou communales, afin d’assurer leur épandage sans hygiénisation 
+en cas d’interdiction lors d’une crise sanitaire. &lt;/p&gt;&lt;p&gt;L’aide finale destinée aux industriels sera versée dans les limites de l’encadrement communautaire des aides 
+d’État. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adaptation des filières de 
+traitement des boues 
+pour les rendre 
+hygiénisantes, essais et 
+expérimentations 
+innovants &lt;/p&gt;&lt;p&gt;Mise à niveau de filières 
+« boues » pour les rendre 
+hygiénisantes (silo, plateforme de stockage pour 
+isoler et mieux traiter les 
+boues, ajout d’une 
+installation de 
+chaulage, ...)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opération de séparation 
+des eaux de process d’un 
+site industriel, des 
+effluents sanitaires du site 
+ou communaux, afin 
+d’assurer leur épandage 
+sans hygiénisation en cas 
+d’interdiction lors d’une 
+crise sanitaire&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-amelioration-des-systemes-dassainissement-rehabilitation-filiere-boues-traitement-sous-produits/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>164329</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence /  Zone FRR / PAOT</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La construction des ouvrages de transfert, de transport, de rejet permettant d’assurer le regroupement 
+des points de rejets, et la suppression de points de rejets directs d’eaux usées non traitées au milieu 
+récepteur ;
+&lt;/li&gt;&lt;li&gt; Les travaux de réhabilitation des réseaux et d’amélioration de la collecte en zone desservie par un réseau 
+de collecte des eaux usées ;
+&lt;/li&gt;&lt;li&gt; Les travaux d’élimination des eaux claires parasites dans la limite des besoins fonctionnels imposés par 
+le système d’assainissement ;
+&lt;/li&gt;&lt;li&gt; Les travaux de mise en conformité des branchements privatifs au réseau d’assainissement, de 
+déraccordement et de gestion à la parcelle des eaux pluviales situés en zonage d’assainissement 
+collectif, à condition d’être réalisés sous maîtrise d’ouvrage publique. Ces aides sont possibles 
+uniquement dans le cadre de programmes globaux à l’échelle du système d’assainissement ; elles sont 
+cumulables avec les aides à la déconnexion des eaux pluviales en terrain privé, selon les modalités de la 
+fiche thématique « Eau et Nature en Ville et Village » ;
+&lt;/li&gt;&lt;li&gt;Les dispositifs qui évitent le rejet au milieu naturel de macro-déchets ;
+&lt;/li&gt;&lt;li&gt;Les travaux de mise en place d’une gestion dynamique des réseaux.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Elimination d’Eaux Claires 
+Parasites (ECP) dans la 
+limite des besoins 
+fonctionnels d’un 
+système d’assainissement &lt;/p&gt;&lt;p&gt;Amélioration de la 
+collecte en zone 
+desservie&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Unicité des points de 
+rejet en zone desservie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-amelioration-des-systemes-dassainissement-hygienisation-des-boues/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>164327</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement - Amélioration des systèmes d'assainissement - Réhabilitation filière boues - traitement sous produits</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT / Zone FRR</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En complément du 
+plafond MPe relatif à la 
+réhabilitation d’une 
+station de traitement des 
+eaux usées domestiques&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-amelioration-des-systemes-dassainissement-rehabilitation-filiere-boues/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>164330</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement - Réutilisation des eaux usées traitées</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_gestion_quantitative..pdf?Archive=263810208109&amp;File=Fiche_thematique_gestion_quantitative__pdf</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Station existante 
+réhabilitée ou création 
+d’un 1er système 
+d’assainissement&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réduction des flux 
+polluants rejetés 
+pertinents pour la 
+reconquête du bon état 
+et dans les conditions 
+précisées dans la fiche 
+« gestion quantitative de 
+la ressource en eau »&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-assainissement-non-collectif-1/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>164326</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement - Amélioration des systèmes d'assainissement - Réhabilitation filière boues</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT / Zone FRR</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En complément du 
+plafond MPe relatif à la 
+réhabilitation d’une 
+station de traitement des 
+eaux usées domestiques&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-amelioration-des-systemes-dassainissement-rehabilitation-station-eaux-usees/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>164332</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement - Réduction des rejets de phosphore</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement Contribuer aux politiques publiques&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions additionnelles 
+concourant à la 
+réduction des flux de 
+phosphore rejetés et 
+prévus dans un plan 
+global de réduction des 
+rejets de phosphore, &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-effluents-non-domestiques/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>164331</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement - Économies d'énergie</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Taux "travaux amélioration" éligibles sinon 20%</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Système 
+d’assainissement 
+existant réhabilité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux d’adaptation 
+concourant à une 
+maîtrise énergétique 
+dans le cadre d’un projet 
+éligible&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-reutilisation-des-eaux-usees-traitees/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>164098</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour développer et améliorer les systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d’eau 
+et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et 
+nouveaux polluants rejetés dans les
+réseaux d’assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les 
+communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d’assainissement au 
+changement climatique et développer la 
+station d’épuration du futur par 
+l’innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des 
+compétences des collectivités vers une 
+gestion patrimoniale pour des 
+performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux 
+réglementaires nationaux et locaux liés 
+aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribution aux politiques 
+publiques : objectifs DCE, DERU et au Plan d&amp;#039;adaptation et d&amp;#039;atténuation au changement climatique du bassin Rhin-Meuse&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de gouvernance/structuration des compétences des collectivités/ingénierie financière (en 
+dehors des études portant sur le mode de gestion du service, régie, délégation ou choix des 
+délégataires) ; &lt;/p&gt;&lt;p&gt;• La programmation d’un plan d’actions de travaux d’assainissement pour la gestion du temps sec et du 
+temps de pluie jusqu’au programme d’opérations : assistance à maîtrise d’ouvrage, schéma directeur, 
+diagnostic d’aide à la décision initial, les études de stratégie financière associées ; les études diagnostic 
+des systèmes d’assainissement et schémas directeurs sont accompagnés sous réserve de l’engagement 
+d’une étude du potentiel de déconnexion des surfaces actives du bassin versant urbain concerné par 
+les ouvrages ; &lt;/p&gt;&lt;p&gt;• Les études de diagnostic périodique et permanent ; &lt;/p&gt;&lt;p&gt;• Les études préalables et diagnostics réalisés dans le cadre de l’action nationale de recherche de 
+substances dangereuses pour l’eau et les études préalables à une opération groupée de maîtrise des 
+pollutions toxiques déversées dans les réseaux d’assainissement par des activités économiques 
+raccordées ; &lt;/p&gt;&lt;p&gt;• Les études de diagnostic énergétique d’une station de traitement des eaux usées (dans le cadre d’une 
+réhabilitation d’une station d’épuration urbaine éligible), ou d&amp;#039;un système d&amp;#039;assainissement, comme 
+volet d’une étude diagnostique globale ; &lt;/p&gt;&lt;p&gt;• Les études avant-travaux (études préliminaires, étude d’avant-projet, et de projet) et études 
+d’investigation complémentaires nécessaires pour un projet éligible (topographie, études de sol, 
+diagnostic de zone humide, dossier réglementaire au titre de loi sur l’eau, …) ; &lt;/p&gt;&lt;p&gt;• Les études en phase travaux/réception (études nécessaires au suivi et à la réception des travaux, 
+contrôles externes, rapport final de bon fonctionnement, …)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. Lorsque le bénéficiaire peut réaliser l’étude par ses moyens propres, une aide est 
+accordée selon les modalités détaillées dans la fiche relative à la politique d’intervention dédiée. Sont exclues 
+les prestations d’assistance à la maîtrise d’ouvrage réalisées dans ce cadre. &lt;/p&gt;&lt;p&gt;Pour les aides à la mise en conformité des branchements, les études de maîtrise d’œuvre de conception 
+-Avant-projet, Projet- et associées, nécessaires au choix des particuliers ne sont pas intégrées au forfait d’aide 
+dans le cas d’une maîtrise d’ouvrage publique, ainsi que les études diagnostiques et de programmation. Les 
+études de maîtrise d’œuvre de réalisation (Dossier de Consultation des Entreprises à Assistance Apportée 
+au maître de l&amp;#039;ouvrage lors des opérations de Réception) et études associées sont intégrées au forfait d’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des investissements ou actions éligibles, sauf pour les études diagnostiques ou schémas directeurs.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. Lorsque le bénéficiaire peut réaliser l’étude par ses moyens propres, une aide est 
+accordée selon les modalités détaillées dans la fiche relative à la politique d’intervention dédiée. Sont exclues 
+les prestations d’assistance à la maîtrise d’ouvrage réalisées dans ce cadre. &lt;/p&gt;&lt;p&gt;Pour les aides à la mise en conformité des branchements, les études de maîtrise d’œuvre de conception 
+-Avant-projet, Projet- et associées, nécessaires au choix des particuliers ne sont pas intégrées au forfait d’aide 
+dans le cas d’une maîtrise d’ouvrage publique, ainsi que les études diagnostiques et de programmation. Les 
+études de maîtrise d’œuvre de réalisation (Dossier de Consultation des Entreprises à Assistance Apportée 
+au maître de l&amp;#039;ouvrage lors des opérations de Réception) et études associées sont intégrées au forfait d’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-realisation-detudes/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>164141</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études dans l'optique de limiter la dépendance à l’eau, restaurer les débits des cours d’eau et la recharge des nappes</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;• Toutes les études de programmation, les études diagnostiques, les études avant travaux et les études 
+en phase travaux permettant de répondre aux enjeux précités (limiter notre dépendance à l’eau dans 
+une optique de sobriété, restaurer les débits des cours d’eau et la recharge des nappes, partager les 
+ressources en eau) ;
+&lt;br /&gt;• Le niveau d’exigence des études de détermination des « volumes prélevables » est à réhausser dans les 
+secteurs à enjeu vis-à-vis de la ressource en eau en investiguant les interactions entre hydro(géo)logie, 
+fonctionnement des milieux, usages et prospective climatique&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont éligibles dès lors qu’elles : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne contreviennent pas aux principes 
+généraux à respecter ; &lt;/li&gt;&lt;li&gt;Interviennent à une échelle pertinente 
+(exemple : bassin versant de 
+surface, secteur significatif d’une eau 
+souterraine, …) si elles relèvent d’un enjeu 
+multi-usage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_gestion_quantitative..pdf?Archive=263810208109&amp;File=Fiche_thematique_gestion_quantitative__pdf</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-partage-des-ressources-en-eau-reut/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>164289</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Aides aux changement de systèmes, assolements, pratiques - Investissements</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides peuvent concerner l’ensemble des dispositifs permettant d’accompagner la mise en œuvre de 
+systèmes, d’assolements et de pratiques réduisant significativement, voire supprimant, les pollutions d’origine 
+agricole. Peuvent être éligibles à l’aide de l’Agence de l’eau, selon leur pertinence, les dispositifs permettant de 
+favoriser le développement :
+&lt;br /&gt;• De l’herbe ;
+&lt;br /&gt;• De l’agriculture biologique ;
+&lt;br /&gt;• De l’agroforesterie ;
+&lt;br /&gt;• De cultures sans ou à très bas niveau d’impact sur la ressource en eau associé, le cas échéant, à un critère 
+« bas besoin en eau » sur les secteurs en tension quantitative sur la ressource en eau ;
+&lt;br /&gt;• De techniques culturales limitant les intrants et les transferts de nitrates et/ou de pesticides vers la 
+ressource en eau.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une liste d’investissements éligibles répondant aux objectifs de la politique d’interventions sera établie par 
+l’Agence de l’eau et comportera notamment les matériels de désherbage alternatifs à l’utilisation de pesticides, 
+de compostage, de gestion de précision des effluents d’élevage de type I (C/N &amp;gt;8) et de destruction des CIPAN 
+(Cultures Intermédiaires Pièges A Nitrates). &lt;/p&gt;&lt;p&gt;Spécifiquement, sur les aires d’alimentation des captages et ponctuellement certaines zones à enjeux de 
+maintien des prairies (territoires où sont déployés des Plans Herbe), seront éligibles différents types de matériels 
+de prairies permettant l’entretien, la récolte, le séchage spécifique de l’herbe ou le pâturage. &lt;/p&gt;&lt;p&gt;Les listes de matériels éligibles et les conditions d’accès aux aides seront définies dans le cadre de la gouvernance 
+régionale. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Le taux de référence de l’aide pour les investissements est fixé à 40 %. Il peut être optimisé jusqu’à une 
+valeur maximale de 60 % avec l’application de bonifications permis par l’encadrement communautaire, 
+intégrant notamment la prime « jeune agriculteur », la prime « agriculture biologique » ou encore pour 
+la mise en œuvre de projets collectifs ; &lt;/p&gt;&lt;p&gt;• Le taux de référence de l’aide pour les paiements pour services environnementaux est fixé à 80 %.
+Il peut être optimisé jusqu’à :
+&lt;br /&gt;o Une valeur maximale de 90 % pour les maitres d’ouvrages de taille moyenne (de l’ordre de 
+80 000 habitants) ;
+&lt;br /&gt;o Une valeur maximale de 100 %, spécifiquement sur les aires d’alimentation de captages, pour 
+les paiements pour services environnementaux visant le « soutien aux agriculteurs engagés dans 
+l’agriculture biologique ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-etudes/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>164296</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Filières agricoles</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’intervention de l’Agence de l’eau sur des projets relatifs aux « filières agricoles » est conditionnée à :
+&lt;br /&gt;• L’existence d’un lien avec les territoires prioritaires définis à l’article 1, notamment les aires 
+d’alimentation de captages sensibles et/ou stratégiques à préserver, les bassins versants de cours d’eau 
+fortement impactées par les pollutions agricoles, les milieux humides, les zones à enjeux érosion, … ;
+&lt;br /&gt;• La garantie de leur efficacité sur la ressource en eau ciblant la valorisation de cultures et systèmes à bas 
+niveau d’impact sur la ressource en eau, de par une absence ou une utilisation très limitée des intrants 
+agricoles de synthèse (fertilisants, produits phytosanitaires) mais aussi une réduction des besoins en eau 
+des cultures ;
+&lt;br /&gt;• L’assurance d’une pérennisation des changements de pratiques, voire de pratiques existantes.
+Une étude de faisabilité technique et économique intégrant l’évaluation du gain environnemental sur la 
+ressource en eau sera réalisée et conditionnera l’attribution de l’aide. &lt;/p&gt;&lt;p&gt;Les aides peuvent concerner l’appui au développement de filières agricoles en lien avec la protection de la 
+ressource en eau, les différentes étapes nécessaires pour conforter et garantir la solidité de la filière, de 
+l’exploitation à la transformation des produits issus de filières respectueuses de la ressource en eau, et leur 
+promotion via des études, animation et investissements. &lt;/p&gt;&lt;p&gt;L’intervention de l’Agence de l’eau sur ce volet n’est en aucun cas une aide économique à une production 
+agricole mais bien une aide à un projet environnemental intégrant cette dimension « filière ». &lt;/p&gt;&lt;p&gt;Le principe d’intervention privilégié est celui de l’appel à projets avec un co-portage avec la Région Grand Est.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les projets liés au 
+développement de filières 
+favorable à la protection et à la 
+restauration de la ressource en 
+eau, telles que l’herbe, 
+l’agriculture biologique, les 
+cultures sans ou à très bas 
+niveau d’impact sur la ressource 
+en eau associé, le cas échéant, à 
+un critère « bas besoin en eau » 
+sur les secteurs en tension 
+quantitative sur la ressource.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-reduction-des-transferts-vers-la-ressource-en-eau-mise-en-place-de-zones-tampons/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>164291</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Aides aux changement de systèmes, assolements, pratiques - PSE</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’eau pourra soutenir les projets de paiements pour services environnementaux au sein des 
+territoires prioritaires tels que définies à l’article 1 pour le maintien et le développement des surfaces en herbe, 
+de cultures biologiques et de cultures à bas niveau d’impact sur les ressources en eau. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau fixera les règles d’application de ce dispositif à la fois en termes d’indicateurs permettant de 
+caractériser les services environnementaux rendus et de secteurs où ceux-ci pourront être mis en œuvre. &lt;/p&gt;&lt;p&gt;Elle soutiendra le portage de ces opérations par des collectivités compétentes pour l’enjeu environnemental 
+identifié. Chaque programme identifiera, pour un territoire donné, et en fonction des services 
+environnementaux visés, une liste d’indicateurs qui permettra annuellement d’évaluer les services rendus.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Le taux de référence de l’aide pour les investissements est fixé à 40 %. Il peut être optimisé jusqu’à une 
+valeur maximale de 60 % avec l’application de bonifications permis par l’encadrement communautaire, 
+intégrant notamment la prime « jeune agriculteur », la prime « agriculture biologique » ou encore pour 
+la mise en œuvre de projets collectifs ; &lt;/p&gt;&lt;p&gt;• Le taux de référence de l’aide pour les paiements pour services environnementaux est fixé à 80 %.
+Il peut être optimisé jusqu’à :
+&lt;br /&gt;o Une valeur maximale de 90 % pour les maitres d’ouvrages de taille moyenne (de l’ordre de 
+80 000 habitants) ;
+&lt;br /&gt;o Une valeur maximale de 100 %, spécifiquement sur les aires d’alimentation de captages, pour 
+les paiements pour services environnementaux visant le « soutien aux agriculteurs engagés dans 
+l’agriculture biologique ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-aides-aux-changement-de-systemes-assolements-pratiques-maec/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>164292</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Aides aux changement de systèmes, assolements, pratiques - Autres dispositifs</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 100</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des aides, concernant des projets de mise en œuvre collective de pratiques agricoles respectueuses de la 
+ressource en eau, peuvent être accordées (notamment sous forme de prestation agro-environnementale). Dans 
+ce cadre, l’ensemble des dispositifs répondant aux objectifs de la politique d’intervention sont susceptibles 
+d’être rendu éligibles. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau pourra, par ailleurs, utiliser d’autres dispositifs, conformes aux réglementations en vigueur, 
+permettant de protéger la ressource, en particulier les captages d’eau potable, contre les pollutions d’origine 
+agricole. &lt;/p&gt;&lt;p&gt;Le portage de ces opérations par des collectivités sera recherché et privilégié&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Le taux de référence de l’aide pour les investissements est fixé à 40 %. Il peut être optimisé jusqu’à une 
+valeur maximale de 60 % avec l’application de bonifications permis par l’encadrement communautaire, 
+intégrant notamment la prime « jeune agriculteur », la prime « agriculture biologique » ou encore pour 
+la mise en œuvre de projets collectifs ; &lt;/p&gt;&lt;p&gt;• Le taux de référence de l’aide pour les paiements pour services environnementaux est fixé à 80 %.
+Il peut être optimisé jusqu’à :
+&lt;br /&gt;o Une valeur maximale de 90 % pour les maitres d’ouvrages de taille moyenne (de l’ordre de 
+80 000 habitants) ;
+&lt;br /&gt;o Une valeur maximale de 100 %, spécifiquement sur les aires d’alimentation de captages, pour 
+les paiements pour services environnementaux visant le « soutien aux agriculteurs engagés dans 
+l’agriculture biologique ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-aides-aux-changement-de-systemes-assolements-pratiques-pse/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>164290</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Aides aux changement de systèmes, assolements, pratiques - MAEC</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’eau pourra soutenir les projets agro-environnementaux et climatiques au sein des territoires 
+prioritaires tels que définis à l’article 1 pour la conversion à l‘agriculture biologique, la mise en herbe et des 
+mesures d’arrêt des pesticides. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau fixera les règles d’application de ce dispositif à la fois en termes de mesures éligibles et de 
+secteurs où celles-ci pourront être mises en œuvre. Elle soutiendra particulièrement le portage de ces opérations 
+par des collectivités. Chaque programme, ciblé sur un projet territorial, fixera des objectifs de résultats en 
+fonction des problèmes existants et des indicateurs permettant d’en suivre l’efficacité.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Le taux de référence de l’aide pour les investissements est fixé à 40 %. Il peut être optimisé jusqu’à une 
+valeur maximale de 60 % avec l’application de bonifications permis par l’encadrement communautaire, 
+intégrant notamment la prime « jeune agriculteur », la prime « agriculture biologique » ou encore pour 
+la mise en œuvre de projets collectifs ; &lt;/p&gt;&lt;p&gt;• Le taux de référence de l’aide pour les paiements pour services environnementaux est fixé à 80 %.
+Il peut être optimisé jusqu’à :
+&lt;br /&gt;o Une valeur maximale de 90 % pour les maitres d’ouvrages de taille moyenne (de l’ordre de 
+80 000 habitants) ;
+&lt;br /&gt;o Une valeur maximale de 100 %, spécifiquement sur les aires d’alimentation de captages, pour 
+les paiements pour services environnementaux visant le « soutien aux agriculteurs engagés dans 
+l’agriculture biologique ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-aides-aux-changement-de-systemes-assolements-pratiques-investissements/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>164297</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Opérations foncières</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets fonciers concourant à l’atteinte des objectifs de reconquête et de préservation de la ressource en 
+eau sont éligibles. Il peut s’agir d’acquisition de terrain ou de toute autre opération permettant la gestion ou la 
+maîtrise du foncier jugée pertinente pour lutter contre les pollutions agricoles ou contre l’érosion voire dans une 
+perspective de reconstitution des milieux naturels (selon les modalités inscrites dans la fiche thématique 
+« milieux naturels »), notamment les échanges parcellaires et le portage du foncier. Une maîtrise d’ouvrage par 
+les collectivités sera à privilégier. &lt;/p&gt;&lt;p&gt;Ces opérations foncières peuvent concerner l’achat de terrains, la mise en place d‘Obligations Réelles 
+Environnementales (ORE) ou de Baux Ruraux Environnementaux (BRE), l’ensemble des frais associés (bornage, 
+frais SAFER, frais de portage), … &lt;/p&gt;&lt;p&gt;Les aides relatives aux opérations foncières sont conditionnées à la mise en œuvre pérenne de pratiques 
+générant peu ou pas de pollution sur les terrains considérés&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le taux de référence de l’aide pour les opérations foncières s’intégrant dans des démarches de protection de 
+captages est fixé à 80 %&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-filieres-agricoles/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>164227</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Études</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I19" s="1" t="inlineStr">
         <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études préalables, permettant la définition, l’évaluation et le suivi, nécessaires à la mise en œuvre d’un projet 
+de lutte contre les pollutions de la ressource en eau issues des activités agricoles sont éligibles.
+&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, pour justifier la cohérence et la pérennité des solutions retenues, les études préalables s’appuieront 
+sur des critères de coût-efficacité pour comparer différents scenarii proposés. &lt;/p&gt;&lt;p&gt;La réalisation d’une étude préalable, d’évaluation, de suivi des opérations peut être une condition d’aide pour 
+certaines actions. &lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :
+&lt;br /&gt;• Les études et expérimentations concernant les organismes génétiquement modifiés et les variétés 
+tolérantes aux herbicides et autres pesticides ;
+• Les études et expérimentations ne visant que la substitution d’un produit phytosanitaire par un autre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études nécessaires à la mise en 
+œuvre et au suivi d’un projet de 
+lutte contre les pollutions de la 
+ressource issues des activités 
+agricoles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le taux de référence de l’aide pour les études est fixé à 70 %.
+Il peut être optimisé jusqu’à une valeur maximale de 80 % pour les études et maîtrises d’œuvre liées aux projets 
+relatifs au développement de filières agricoles sans ou à très bas niveau d’impact sur la ressource en eau et aux 
+opérations foncières concourant à l’atteinte des objectifs de reconquête et de préservation de la ressource en 
+eau&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-consultation-du-public/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>164295</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Réduction des transferts vers la ressource en eau - système irrigué</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’eau pourra accompagner la mise en place de démarches hydro-économes permettant de limiter 
+les transferts de polluants agricoles dans le respect des conditions mentionnées dans la fiche thématique relative 
+aux aides en matière de gestion quantitative de la ressource en eau et dans le cadre d’appels à projet spécifiques 
+dédiés. &lt;/p&gt;&lt;p&gt;Les aides de l’Agence de l’eau pourront concerner la mise en œuvre d’expérimentations favorisant une irrigation 
+sobre et raisonnée visant à réduire les excès et pertes d’eau.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les projets 
+d’expérimentations favorisant 
+une irrigation sobre et 
+raisonnée. &lt;/p&gt;&lt;p&gt;Sont éligibles les investissements 
+liés au pilotage et à la régulation 
+de l’irrigation et les 
+investissements économes en 
+eau (sous certaines conditions)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-reduction-des-transferts-vers-la-ressource-en-eau/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>164294</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Réduction des transferts vers la ressource en eau - Mise en place de zones tampons</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides peuvent concerner la limitation des pollutions par l’aménagement du territoire, par la mise en place 
+de zones tampons, de type dispositifs de remédiation, boisement des zones à risques, talus, haies, etc. Une mise 
+en cohérence des enjeux de préservation des milieux naturels et de réduction des pollutions diffuses sera 
+recherchée. Les aides pour la mise en place de zones tampons en vue de réduire les transferts vers la ressource 
+en eau sont conditionnées à la réalisation d’une étude préalable. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Est éligible la mise en place de 
+zones tampons, telles que les 
+bandes enherbées, les haies, les 
+talus permettant d’assurer une 
+fonction d’interception des 
+transferts de contaminant 
+d’origine agricole vers les milieux 
+aquatiques&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-reduction-des-pollutions-ponctuelles/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>164293</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Réduction des pollutions ponctuelles</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides de l’Agence de l’eau seront mises en œuvre dans le cadre des dispositifs notifiés à la Commission 
+européenne. &lt;/p&gt;&lt;p&gt;Les aides accordées par l’Agence de l’eau seront conformes aux montants plafonds et zonages définis par 
+l’autorité administrative de gestion de ce dispositif. 
+Le cas échéant, l’Agence de l’eau pourra cibler ses aides à la gestion des effluents d’élevage dans certaines zones 
+prioritaires spécifiques.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le taux de référence de l’aide pour les investissements est fixé à 40 %. Il peut être optimisé jusqu’à une valeur 
+de 60 % avec l’application de bonifications permis par l’encadrement communautaire, intégrant notamment la 
+prime « jeune agriculteur » ou la prime « agriculture biologique ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-aides-aux-changement-de-systemes-assolements-pratiques-autres-dispositifs/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>27637</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Mener des missions d'animation</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif des aides à l'animation</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence | forfait</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mener des missions d&amp;#039;animation territoriale portées par les maitres d&amp;#039;ouvrages locaux&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;animation sectorielle ou territoriale portées par les structures professionnelles, associatives ou institutionnelles&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;assistance technique et d&amp;#039;expertise portées par des conseils départementaux et des organismes indépendants des producteurs de boues ou d&amp;#039;autres partenaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les missions d’animation correspondant :
+&lt;br /&gt;• À l’animation des Schémas d’Aménagement et de Gestion des Eaux (SAGE) et des contrats territoriaux, 
+de leur émergence à leur mise en œuvre opérationnelle ;
+&lt;br /&gt;• Aux actions visant à faire émerger et réaliser des programmes d’actions/travaux ;
+&lt;br /&gt;• Aux actions de conseil et d’accompagnement technique et/ou administratif collectifs des acteurs 
+locaux à mobiliser pour impulser et accompagner le changement de pratiques y compris au travers de 
+l’innovation ;
+&lt;br /&gt;• Aux actions de développement de réseaux professionnels et d’animation d’un travail en réseau pour 
+développer des partenariats avec les acteurs locaux pour favoriser la cohérence et l’efficacité des 
+politiques et pour interpeller les politiques connexes (aménagement du territoire, urbanisme, 
+agriculture, santé, …) par les objectifs et ambitions des politiques de gestion de l’eau et de transition 
+écologique ;
+&lt;br /&gt;• Aux actions de structuration et coordination de filières économiques, d’économie circulaire, 
+d’opérations collectives ou groupées favorisant la pérennité de la reconquête des milieux aquatiques ;
+&lt;br /&gt;• Aux actions de communication, d’éducation et de sensibilisation du public ;
+&lt;br /&gt;• Aux actions visant à accompagner la montée en compétence ou structuration de la maîtrise d’ouvrage 
+et à la doter de moyens techniques et administratifs pour initier et assurer la conduite des projets, une 
+dynamique dans un territoire ou la qualité des performances des services public d’eau et 
+d’assainissement ;
+&lt;br /&gt;• À la mise en œuvre de l’assistance technique aux communes ou établissements publics de coopération 
+intercommunale (telle que prévue par l’article L.3232-1-1 du code général des collectivités territoriales (SATE et SATESE) et autres accords cadre ou locaux, …) ;
+&lt;br /&gt;• Au suivi et à l’expertise de la valorisation agricole des sous-produits issus de l’épuration, en vue de 
+garantir la qualité et la sécurité de la filière.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rendez-vous sur le site de l&amp;#039;Agence de l&amp;#039;eau Rhin-Meuse pour obtenir des informations relatives aux conditions d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Dispositif_des_aides_a_l%E2%80%99animation_-_FICHE_THEMATIQUE.pdf?Archive=264987908216&amp;File=Dispositif%5Fdes%5Faides%5Fa%5Fl%E2%80%99animation%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse
+ &lt;/li&gt;&lt;li&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b6-aide-animation/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2020</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>164106</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter des stations d'eaux usées</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT / Zone FRR</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M19" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La réhabilitation des stations de traitement des eaux usées, sont éligibles :
 &lt;br /&gt;• Les travaux sur une station d’épuration existante dédiés à l’amélioration des performances de l’ouvrage, 
 en particulier pour le traitement du phosphore et du temps de pluie, et ayant fait l’objet d’un diagnostic 
 énergétique préalable ;
 &lt;br /&gt;• Les dispositifs qui évitent le rejet au milieu naturel de macro-déchets ;
 &lt;br /&gt;• La mise en place d’un traitement quaternaire et/ou d’un pilote au préalable pour le traitement des 
 micropolluants, pour les stations de traitement des eaux usées de plus de 100 000 EH ; pour les ouvrages 
 de moins de 100 000 EH, ce traitement pourra être éligible au cas par cas sous réserve d’une 
 démonstration de l’impact de ces rejets sur le milieu récepteur ;
 &lt;br /&gt;• Les travaux de mise à niveau de l’autosurveillance des stations de traitement des eaux usées suite à une 
 non-conformité relevée au titre de la DERU ou l’invalidation du dispositif par l’Agence de l’eau ;
 &lt;br /&gt;• La construction d’une unité de traitement des boues ou l’adaptation de la filière existante, en cas de 
 traitement poussé et de stockage sur site de longue durée ou de traitements visant à une valorisation 
 matière ou énergétique des boues ou leur hygiénisation ;
 &lt;br /&gt;• La construction d’installations de traitement des sous-produits autres que les boues d’épuration et les 
 matières de vidange ;
 &lt;br /&gt;• Les installations de réutilisation d’eaux usées traitées, si elles présentent un intérêt avéré pour la 
 reconquête du bon état ou pour la gestion de la ressource en eau, dans les conditions décrites dans la 
 fiche thématique « gestion quantitative de la ressource en eau » ; &lt;br /&gt;• La construction d’une zone de rejet végétalisée et l’aménagement du point de rejet en aval de la station 
 de traitement des eaux usées.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R19" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de réhabilitation 
 d’une station de 
 traitement des eaux 
 usées&lt;/li&gt;&lt;li&gt;Mise en place d’un 
 traitement spécifique du 
 phosphore sur une 
 station de traitement 
 située sur une masse 
 d’eau dégradée par le 
 phosphore&lt;/li&gt;&lt;li&gt;Mise en place d’une unité 
 de traitement des 
 micropolluants&lt;/li&gt;&lt;li&gt;Mise à niveau de 
 l&amp;#039;autosurveillance de la 
 station de traitement 
 suite à une invalidation 
 du dispositif ou pour une 
 station non équipée de 
-taille &amp;lt;2000 EH&lt;/li&gt;&lt;li&gt;Zone de rejet végétalisée&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S19" s="1" t="inlineStr">
+taille &amp;lt;2000 EH&lt;/li&gt;&lt;li&gt;Zone de rejet végétalisée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-creation-dun-premier-systeme-dassainissement/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-      <c r="A20" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>164339</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrage - Etudes, prestations intellectuelles ou d'intérêt général</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>Montant plafond / Forfait journalier</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;S’agissant des études de définition et de programmation réalisées par les moyens propres du bénéficiaire de 
+l’aide, comprises comme études préalables à la phase avant-projet relevant de la maîtrise d’œuvre et recouvrant 
+notamment les analyses de faisabilité ou de préparation des investissements ou actions éligibles ainsi que les 
+études diagnostiques ou de schémas directeurs, elles sont intégrées à l’assiette de dépenses par vérification d’un 
+montant plafond maximum de 370 € par jour de dépenses selon les modalités de la délibération relative aux 
+dispositions communes applicables aux aides du 12e Programme à laquelle s’applique le taux d’aide de référence 
+correspondant à l’étude concernée. À l’aide ainsi déterminée s’ajoute un forfait de 35 € d’aide par jour pour 
+prise en compte des dépenses d’accompagnement, correspondant aux frais courants. &lt;/p&gt;&lt;p&gt; Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses sont repris dans les modalités 
+techniques de déploiement des aides des politiques d’intervention en vigueur du programme. &lt;/p&gt;&lt;p&gt;S’agissant de projets qualifiables d’activités économiques au sens communautaire et conformément aux 
+dispositions des règlements généraux d’exemption par catégories (articles 7 respectifs des R (UE) n°651/2014 
+modifié et R(UE) 2022/2472), le bénéfice du forfait de prise en compte des dépenses d’accompagnement ne 
+peut être accordé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Economie d'énergie et rénovation énergétique
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant plafond de 370 € / j&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail :&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-reseaux-dassainissement-travaux-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>164341</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrage - Travaux</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Montant plafond / Forfait journalier</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;S’agissant des dépenses de personnel, l’assiette de travaux réalisés par les moyens propres du bénéficiaire est 
+déterminée selon les modalités de la délibération relative aux dispositions communes applicables aux aides du 
+12e Programme. &lt;/p&gt;&lt;p&gt;Ces dépenses sont intégrées à l’assiette par vérification d’un montant plafond maximum de 315 € par jour de 
+dépenses justifiées selon les modalités de la délibération relative aux dispositions communes applicables aux 
+aides du 12e Programme à laquelle s’applique le taux d’aide de référence correspondant à l’étude concernée. À l ’aide ainsi déterminée s’ajoute un forfait de 35 € d’aide par jour pour prise en compte des dépenses 
+d’accompagnement, correspondant aux frais courants. &lt;/p&gt;&lt;p&gt; S’agissant des dépenses relatives aux fournitures et autres amortissements de matériels nécessaires à la 
+réalisation des travaux, ils sont justifiés par la production de factures pour les achats externes dédiés au 
+projet dans les conditions prévues au sein des dispositions communes applicables aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses sont repris dans les modalités 
+techniques de déploiement des aides des politiques d’intervention en vigueur du programme. &lt;/p&gt;&lt;p&gt;S’agissant de projets qualifiables d’activités économiques au sens communautaire et conformément aux 
+dispositions des règlements généraux d’exemption par catégories (articles 7 respectifs des R (UE) n°651/2014 
+modifié et R(UE) 2022/2472), le bénéfice du forfait de prise en compte des dépenses d’accompagnement ne 
+peut être accordé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Economie d'énergie et rénovation énergétique
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-etudes-de-maitrise-doeuvre/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>164342</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrages - Actions d'animation</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Forfait journalier / Montant plafond</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;S’agissant des opérations d’animation réalisées par les moyens propres du bénéficiaire et eu égard à la nature 
+du projet, l’Agence de l’eau arrête en opportunité la prise en charge de la mission à l’objectif ou au temps passé. &lt;/p&gt;&lt;p&gt;Pour les missions d’animation prises en charge à l’objectif, le coût unitaire de la tâche à réaliser est multiplié par 
+le nombre de tâches prévisionnelles pour identifier l’assiette de dépenses. &lt;/p&gt;&lt;p&gt;Pour les missions d’animation dont l’assiette est déterminée au temps passé, le montant plafond journalier 
+vérifié est par application d’un montant plafond maximum de 315 € par jour de dépenses justifiées selon les 
+modalités de la délibération relative aux dispositions communes applicables aux aides du 12e Programme à 
+laquelle s’applique le taux d’aide de référence. À l’aide ainsi déterminée s’ajoute un forfait de 35 € d’aide par 
+jour pour prise en compte des dépenses d’accompagnement, correspondant aux frais courants. &lt;/p&gt;&lt;p&gt; Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses sont repris dans les modalités 
+techniques de déploiement des aides de la politique d’intervention en vigueur du programme. &lt;/p&gt;&lt;p&gt;S’agissant de projets qualifiables d’activités économiques au sens communautaire et conformément aux 
+dispositions des règlements généraux d’exemption par catégories (articles 7 respectifs des R (UE) n°651/2014 
+modifié et R(UE) 2022/2472), le bénéfice du forfait de prise en compte des dépenses d’accompagnement ne 
+peut être accordé. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-travaux/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>164343</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrages - Actions de communication, sensibilisation, éducation</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Forfait journalier / Montant plafond</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;S’agissant des actions de communication, de sensibilisation et d’éducation réalisées par les moyens propres du 
+bénéficiaire et eu égard à la nature du projet, l’Agence de l’eau arrête en opportunité la prise en charge de la 
+mission à l’objectif ou au temps passé. &lt;/p&gt;&lt;p&gt;Pour les actions prises en charge à l’objectif, le coût unitaire de la tâche à réaliser est multiplié par le nombre de 
+tâches prévisionnelles pour identifier l’assiette de dépenses. &lt;/p&gt;&lt;p&gt;Pour les actions dont l’assiette est déterminée au temps passé, le montant plafond journalier est vérifié par 
+application d’un montant plafond maximum de 315 € par jour de dépenses justifiées selon les modalités de la 
+délibération relative aux dispositions communes applicables aux aides du 12e Programme à laquelle s’applique 
+le taux d’aide de référence correspondant à l’action concernée. À l’aide ainsi déterminée s’ajoute un forfait de 
+35 € d’aide par jour pour prise en compte des dépenses d’accompagnement, correspondant aux frais courants. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse :&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-actions-danimation/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>164340</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrage - Etudes de maitrise d'oeuvre</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
+la prise en charge et à la justification des actions, 
+études et travaux réalisés par les moyens propres du 
+maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
+de l’assistance à maîtrise d’ouvrage assumées par les 
+moyens propres du bénéficiaire ne sont pas éligibles 
+aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
+l’ensemble des politiques d’intervention du 12e
+Programme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le montant d’assiette de dépenses retenu pour les études préalables à la phase 
+avant-projet, les études nécessaires ou annexes au suivi et à la réception des 
+ouvrages, est limité au maximum à 6 % du coût prévisionnel hors taxe des travaux 
+retenus estimé pour le projet. Le montant retenu au titre de ces prestations est 
+intégré au montant retenu de l’opération de travaux correspondante, dans la 
+limite du montant plafond éventuellement appliqué à cette opération. Ces 
+prestations sont aidées sous la forme d’une subvention, au même taux que celui 
+qui sera appliqué aux travaux concernés.
+Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses 
+sont repris dans les modalités techniques de déploiement des aides des politiques 
+d’intervention en vigueur du programme.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail :&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-etudes-prestations-intellectuelles-ou-dinteret-general/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>28158</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de gestion du temps de pluie</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’aides pour le déraccordement des surfaces actives raccordées aux systèmes d’assainissement 
+ou réseaux pluviaux sont décrites dans la fiche thématique « eau et nature en ville et village ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations de 
+déraccordement des 
+eaux pluviales du 
+système 
+d’assainissement 
+ponctuelles ou 
+opérations réalisées sur 
+l&amp;#039;ensemble d&amp;#039;un bassin 
+versant, d&amp;#039;une 
+opération d&amp;#039;ampleur ou 
+d&amp;#039;une collectivité, dans 
+le cadre d’une 
+démarche globale et 
+d’un plan d’actions de 
+gestion du temps de 
+pluie&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations de 
+déraccordement des 
+surfaces actives 
+raccordées au système 
+d’assainissement, en 
+domaine public ou 
+privé&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a0d-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>27139</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les effluents non domestiques</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action de Recherche de 
+Substances 
+Dangereuses pour 
+l&amp;#039;Environnement (RSDE) 
+en station de 
+traitement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Études préalables à une 
+opération groupée 
+(activités 
+économiques) : l’étude 
+préalable doit 
+permettre de définir s’il 
+y a des enjeux justifiant 
+la mise en place d’une 
+opération collective&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Station de traitement 
+mixte&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diagnostic amont 
+règlementaire, 
+campagnes de mesures 
+sur les réseaux
+&lt;/p&gt;&lt;p&gt;Dans la limite des 
+objectifs de réduction 
+des substances&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Traitement des effluents 
+provenant d&amp;#039;une activité 
+artisanale, industrielle, 
+commerciale ou de 
+services non pris en 
+compte dans la pollution 
+domestique produite par 
+la population non 
+permanente&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf8f-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2020</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>27135</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement grâce à des solutions curatives</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 40</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les solutions curatives : bassins d’orages, déversoirs d’orages, renforcement de collecteurs, traitement 
+des eaux pluviales &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aménagements 
+prioritaires dans la limite 
+des travaux nécessaires 
+pour résorber Un impact 
+avéré hors 
+renforcements 
+hydrauliques et ouvrages 
+de rétention des eaux 
+pluviales strictes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;br /&gt;&lt;/li&gt;&lt;a target="_blank"&gt;&lt;li&gt; agence&amp;#64;eau-rhin-meuse.fr&lt;/li&gt;&lt;/a&gt;&lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a373-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2020</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>164220</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Programme éducatif et de sensibilisation des jeunes et des adultes dans les territoires</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ;&lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les projets d’une durée de trois ans, qui visent à sensibiliser les publics sur les enjeux de la ressource 
+en eau et de la biodiversité : eau et santé, eau et atténuation/adaptation au changement climatique, eau et 
+biodiversité, eau et urbanisme résilient, … favorisant une approche territoriale et présentant un programme 
+s’adressant aux jeunes et adultes. Les modalités de gestion sont régies par la fiche thématique « aides à 
+l’animation ». &lt;/p&gt;&lt;p&gt;La création d’outils et/ou de supports pédagogiques intégrés au programme éducatif sera étudiée au cas par cas 
+selon les modalités des actions d’information et de sensibilisation.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appel à initiatives destiné 
+exclusivement aux associations. &lt;/p&gt;&lt;p&gt;Actions structurées autour des axes 
+définis dans le règlement et ayant pour 
+objectif d’informer, de sensibiliser, 
+d’éduquer les jeunes et les adultes. &lt;/p&gt;&lt;p&gt;Programmation cohérente à moyen 
+terme (trois ans) et selon une approche 
+territoriale facilitant la participation 
+des personnes et permettant 
+également de faire découvrir les 
+richesses des milieux aquatiques et de 
+la biodiversité. &lt;/p&gt;&lt;p&gt;Critères déterminés en cas de 
+dépassement de l’enveloppe 
+financière allouée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>164219</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser, éduquer et informer du public - Appel à projets "classes d'eau"</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Forfait de 600 euros par projet retenu</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
 des ressources en eau et des milieux aquatiques 
 par les acteurs de terrain, les usagers, les jeunes, 
 à la fois dans une dimension globale et locale au 
 plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
 changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
 gestion de l’eau, de transition écologique, 
 d’atténuation et d’adaptation au changement 
 climatique et de préservation de la biodiversité, 
 de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
 parties prenantes dans les projets et soutenir 
 les actions portées par les acteurs locaux dans 
 l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
 en faveur des milieux naturels et de la ressource 
 en eau et participer ainsi à l’émergence de 
 projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un appel à projets destiné aux établissements scolaires du bassin Rhin-Meuse est lancé chaque année. Il s’adresse 
 d’une manière générale aux enseignants des classes du cycle 1 à 3 (de la maternelle à la 6ème). Pour être éligibles, 
 les projets portent principalement sur les enjeux de l’eau et de la biodiversité et répondent aux critères de 
 contenus pédagogiques, budgétaires et administratifs validés conjointement par les services de l’Éducation 
 Nationale et de l’Agence de l’eau. Une fois validé, le projet bénéficie d’une aide forfaitaire de 600 euros qui est 
 affectée aux dépenses nécessaires à la réussite du projet : sorties, intervenants, petits matériels, déplacements. 
 3 projets au maximum seront financés par établissement scolaire par an.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R20" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Projet éducatif en temps scolaire porté 
 par les enseignants, de la maternelle à 
 la 6ème, sur les thèmes définis chaque 
 année. &lt;/p&gt;&lt;p&gt;Validation en collaboration avec les 
 services de l’Éducation nationale et 
 éventuellement avec les autres 
 partenaires associés. &lt;/p&gt;&lt;p&gt;Priorisation possible sur certains 
 territoires avec une éligibilité 
 thématique élargie. &lt;/p&gt;&lt;p&gt;Critères déterminés en cas de 
 dépassement de l’enveloppe 
 financière allouée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X20" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-acquisition-de-donnees/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E21" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>164218</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études en matière de connaissance générale : acquisition de données</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de connaissance générale : études d'intérêt général et acquisition de données</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H21" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K21" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions consistent en la collecte de données (qualité du milieu, pressions, …) dès lors qu’elles répondent aux 
+priorités de l’Agence de l’eau et qu’elles sont recueillies selon un format défini par l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ainsi, peut être citée en exemple la mise en place d’une surveillance des ressources en eau ou des milieux 
+aquatiques permettant d’acquérir, par des organismes tiers, des données brutes tout en s’inscrivant dans une 
+logique de complémentarité avec les réseaux patrimoniaux qui répondent aux obligations nationales et 
+communautaires et qui sont portés par les pouvoirs publics.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le taux d’aide de référence sera de 50 % pour l’acquisition de données et pour le soutien aux études d’intérêt
+général réalisées par des tiers. &lt;/p&gt;&lt;p&gt;Au regard du degré de priorité que représente le projet pour l’Agence de l’eau, le taux d’aide pourra être modulé
+par rapport au taux d’aide de référence, sans toutefois dépasser 80 %. &lt;/p&gt;&lt;p&gt;Ce taux d’aide s’applique sur la base d’un montant retenu par l’Agence de l’eau incluant :
+&lt;br /&gt;• Les prestations intellectuelles en régie ; &lt;br /&gt;• Divers achats spécifiquement liés à la réalisation du projet. L’assiette des achats d’investissement sera
+adaptée en fonction de la durée d’amortissement du bien en regard de la durée du projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_connaissance_generale_etudes_d%E2%80%99interet_general_et_acquisition_de_donnees_-_FICHE_THEMATIQUE.pdf?Archive=264994608217&amp;File=interventions%5Fen%5Fmatiere%5Fde%5Fconnaissance%5Fgenerale%5F%5Fetudes%5Fd%E2%80%99interet%5Fgeneral%5Fet%5Facquisition%5Fde%5Fdonnees%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-etudes-dinteret-general/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L21" s="1" t="inlineStr">
-[...62 lines deleted...]
-      <c r="S21" s="1" t="inlineStr">
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>164188</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité - Trame verte et bleue - Reconquête des habitats</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’eau peut aider les opérations permettant de préserver et restaurer les fonctionnalités des cours 
+d’eau et des milieux naturels associés ainsi que les opérations qui visent à améliorer les potentialités écologiques 
+des canaux :
+&lt;br /&gt;• Si ces opérations sont réalisées sur l’ensemble d’un bassin versant ou d’un tronçon homogène d’un 
+cours d’eau ;
+&lt;br /&gt;• Si ces opérations sont ponctuelles et constituent des chantiers expérimentaux, pilotes ou démonstratifs 
+des bonnes pratiques de gestion, restauration ou renaturation des milieux naturels. Le caractère pilote 
+et/ou démonstratif peut s’apprécier par une innovation technique ou par un potentiel de généralisation 
+de l’opération à une échelle globale et cohérente. &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont ainsi éligibles les opérations suivantes :
+&lt;br /&gt;Au sein des projets globaux :
+&lt;br /&gt;• La gestion sélective et adaptée de la végétation des berges (élagage, coupe, ...) et des encombrements 
+du lit mineur (embâcles) dans le respect des équilibres naturels8 ;
+;
+&lt;br /&gt;• La reconstitution de la ripisylve par plantations d’essences arbustives/arborées indigènes et adaptées, 
+ainsi que par la mise en défens des berges (clôtures) ;
+&lt;br /&gt;• La reconstitution de profils de berges et du lit mineur, en long et en travers, adaptés aux caractéristiques 
+naturelles des cours d’eau (typologie, pente, débit, puissance, transport sédimentaire, ...) : mise en place 
+de lits d’étiage et lits emboîtés, reméandrage, découverture de tronçons enterrés lorsque cette 
+intervention permet une amélioration des fonctionnalités du milieu, ... ;
+&lt;br /&gt;• La préservation voire la restauration d’espaces de mobilité ou de bon fonctionnement ainsi que la 
+restauration voire la création de zones humides alluviales : ces actions pouvant faire l’objet de maîtrise 
+foncière d’espaces latéraux (cf. article 4.2.2) ;
+&lt;br /&gt;• Les mesures de gestion du bassin versant telles que les réimplantations de haies, de freins aux 
+écoulements de surface, de zones tampons, ..., en lien notamment avec le volet de prévention des 
+risques liés aux inondations par débordement de cours d’eau et aux ruissellements du bassin versant 
+ainsi qu’aux programmes de consolidation de la Trame Verte et Bleue (cf. articles 4.4.2 et 4.7). &lt;/p&gt;&lt;p&gt;Au titre des actions ponctuelles :
+&lt;br /&gt;• Des actions permettant de promouvoir des techniques particulières respectueuses des équilibres 
+écologiques ou d’initier des démarches plus globales par effet d’entraînement ;
+&lt;br /&gt;• La diversification des berges sur un faible linéaire et la création de milieux annexes, de type bras mort, 
+sur les voies de navigation, en priorité sur des secteurs en lien fort avec le cours naturel et avec une 
+réelle plus-value environnementale. &lt;/p&gt;&lt;p&gt;Ces projets ponctuels seront examinés au cas par cas en vue de définir leur éligibilité.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de restauration 
+écologique : reméandrage, 
+reconstitution de ripisylve, 
+diversification des écoulements, 
+suppression d’ouvrages, 
+découverture, ...
+Les travaux de protection de 
+berges, curage ou uniquement 
+d’entretien ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U21" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X21" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-especes-exotiques-envahissantes/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>164187</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité - Espèces exotiques envahissantes</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets éligibles concernent les études sommaires de connaissance, de suivi et de gestion d’espèces
+végétales prioritaires sur le bassin Rhin-Meuse définies en lien avec la Stratégie Régionale « Espèces Exotiques
+Envahissantes », d’espèces végétales émergentes10 sur le bassin (identifiées ou potentielles), les opérations de
+limitation d’expansion de ces espèces sur des sites maîtrisables ainsi que les interventions combinées à la
+restauration du milieu (restauration de berges dégradées et reconstitution de ripisylve par exemple). &lt;/p&gt;&lt;p&gt;A l’inverse, les opérations d’entretien régulier de végétation envahissante ayant colonisé des larges zones
+(fauche/arrachage de renouées par exemple) et de régulation d’espèces animales ne sont pas éligibles. Les
+études visant une connaissance fondamentale et approfondie d’une espèce exotique invasive animale ou
+végétale, pour laquelle la colonisation est considérée irréversible sur le bassin Rhin-Meuse, ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;Dans tous les cas, l’éligibilité des projets fera l’objet d’une analyse au cas par cas au regard du meilleur état de
+l’art sur les espèces exotiques envahissantes présentes sur le bassin Rhin-Meuse. Les études, travaux et plans de
+gestion concernant des espèces animales ne sont pas éligibles à des financements.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Végétales prioritaires / émergentes&lt;/strong&gt;&lt;br /&gt;Actions de gestion pour éradiquer
+ou limiter l’expansion d’espèces
+prioritaires sur le bassin Rhin-Meuse (notamment espèces
+émergentes identifiées ou
+potentielles) sur des sites
+maîtrisables ou stratégiques ;
+Travaux de restauration de
+milieux pour lutter contre les
+espèces exotiques envahissantes
+prioritaires.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Végétales déjà implantées&lt;/strong&gt;&lt;br /&gt;Dans le cadre de travaux de
+restauration de milieux pour lutter
+contre les espèces exotiques
+envahissantes. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Animales&lt;/strong&gt;&lt;br /&gt;Non éligible au P12&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-especes-protegees-menacees/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>164186</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Protéger les espèces menacées</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont les actions opérationnelles ciblées dans des plans d’actions nationaux, régionaux, ou
+de bassin en faveur d’espèces emblématiques des milieux aquatiques, humides ou encore prairiaux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes réalisées en régie (voir
+modalités reprises dans la fiche
+relative aux actions, études et
+travaux réalisées par les moyens
+propres du bénéficiaire ; &lt;/li&gt;&lt;li&gt;Etudes réalisées en prestation
+externalisée ; &lt;/li&gt;&lt;li&gt;Travaux réalisés en régie (voir
+modalités reprises dans la fiche
+relative aux actions, études et
+travaux réalisées par les moyens
+propres du bénéficiaire) ; &lt;/li&gt;&lt;li&gt;Travaux réalisés en prestation
+externalisée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-trame-bocagere/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D22" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>164185</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la trame verte - Trame bocagère</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Au titre des nombreux co-bénéfices pour la biodiversité et la gestion de l’eau sur les versants, la mise en place
+d’opérations de plantations agroécologiques, et en particulier la plantation de haies champêtres et diversifiées
+dans un objectif de reconstitution de corridors écologiques est éligible. &lt;/p&gt;&lt;p&gt;Ces opérations peuvent être mises en œuvre en complément des opérations de limitation des ruissellements
+sur les versants. &lt;/p&gt;&lt;p&gt;Dans l’objectif d’un maintien pérenne de ces actions de plantations, sont éligibles :
+&lt;br /&gt;• Les actions d’élaboration de plans de gestion durables des haies (ou assimilées) ;
+&lt;br /&gt;• Et l’ensemble des frais liés à la bonne reprise de ces plantations. &lt;/p&gt;&lt;p&gt;Des plantations, à titre plus ponctuel, peuvent être éligibles, constituant en effet un premier pas d’un réseau
+écologique sur les bassins versants.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Actions ponctuelles de plantations de haies, sans
+lien direct avec la restauration de corridors
+écologiques&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Travaux de plantations réalisés en
+régie (voir modalités reprises dans
+la fiche relative aux actions,
+études et travaux réalisées par les
+moyens propres du bénéficiaire)
+et frais associés ; &lt;/p&gt;&lt;p&gt;- Travaux réalisés en prestation
+externalisée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Actions intégrées dans un programme global
+(restauration de milieux naturels, restauration de la
+trame verte, prévention des risques intégrée à
+l’échelle d’un bassin versant, …)&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Travaux de plantations réalisés en
+régie (voir modalités reprises dans
+la fiche relative aux actions,
+études et travaux réalisées par les
+moyens propres du bénéficiaire)
+et frais associés ;
+&lt;br /&gt;- Travaux réalisés en prestation
+externalisée et frais associés.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-trame-prairiale/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>164184</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la trame verte - Trame prairiale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions ciblées par l’Agence de l’eau visent à maintenir l’ensemble des surfaces prairiales, et en particulier
+les prairies les plus sensibles et les plus remarquables (prairies reconnues d’intérêt écologique), ainsi qu’à
+développer leur potentiel écologique. &lt;/p&gt;&lt;p&gt;Ces actions peuvent être mises en lien avec le panel d’outils disponibles et éligibles définis dans la fiche relative
+aux modalités d’intervention dans le domaine des actions de lutte contre les pollutions d’origine agricole et
+assimilée. &lt;/p&gt;&lt;p&gt;Enfin, afin de renforcer la préservation des surfaces en herbe sur des secteurs ciblés à forts enjeux, l’Agence de
+l’eau accompagne la mise en place de plans « herbe » territorialisés, autour d’une collectivité, des éleveurs et
+des prairies de ce territoire. &lt;/p&gt;&lt;p&gt;Ces secteurs prioritaires sont l’occasion, autour de l’objectif de maintenir les prairies, de mettre en commun
+l’ensemble des outils d’ores et déjà disponibles au travers de cette fiche thématique, ainsi que ceux disponibles
+dans le cadre de la lutte contre les pollutions d’origine agricole et assimilée, pour concilier l’ensemble des enjeux
+locaux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de maîtrise foncière,
+d’études, de travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-plans-deau/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>164183</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la trame bleue - Plans d'eau</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les plans d’eau, qu’ils soient naturels ou artificiels se trouvent aujourd’hui à la croisée des enjeux : biodiversité,
+qualité d’eau, quantité d’eau, activités humaines, … &lt;/p&gt;&lt;p&gt;Considérés à la fois comme des milieux aquatiques (présence d’eau permanente au sein d’une colonne d’eau),
+et des milieux humides (zones de transition entre le milieu aquatique et le milieu terrestre, en particulier au
+niveau des berges), ils sont par ailleurs le support de nombreux usages économiques (industriels, agricoles,
+piscicoles, hydroélectrique, navigation, …) ou de loisirs sur le bassin. Ils subissent, de fait, de nombreuses
+pressions qui altèrent leur morphologie, leur hydrologie, ainsi que la qualité de l’eau. &lt;/p&gt;&lt;p&gt;Les actions accompagnées par l’Agence de l’eau s’inscrivent pleinement dans un objectif de conciliation
+d’usages, en mettant particulièrement l’accent sur la restauration des fonctionnalités de ces milieux particuliers
+et du bon fonctionnement de leur bassin versant, tout en anticipant les effets du changement climatique sur
+ces milieux et sur les activités qui s’y exercent. Les plans d’eau prioritairement visés sont les plans d’eau identifiés
+dans le cadre de la Directive cadre sur l’eau (&amp;gt;50 ha de surface)
+9
+, les étangs patrimoniaux intégrés aux zones
+humides remarquables du Schéma Directeur d’Aménagement et de Gestion des Eaux, les plans d’eau
+stratégiques pour la ressource en eau, … &lt;/p&gt;&lt;p&gt;Afin de pouvoir intervenir durablement sur ces milieux et anticiper leur évolution et les usages futurs, les actions
+de l’Agence de l’eau visent à leur permettre de retrouver un fonctionnement optimal par :
+&lt;br /&gt;• L’identification et la compréhension d’éventuels dysfonctionnements et de leur origine ;
+&lt;br /&gt;• La mise en œuvre d’actions préventives, visant la limitation ou la réduction des causes de ces
+dysfonctionnements ;
+&lt;br /&gt;• La préservation des milieux les plus fonctionnels ;
+&lt;br /&gt;• La renaturation des milieux dégradés ou artificiels. &lt;/p&gt;&lt;p&gt;Ces actions seront conduites en visant à limiter les effets négatifs des plans d’eau sur les cours d’eau (qualité de
+l’eau, température, continuité écologique, invasions biologiques, …) voire en mettant en place une gestion des
+plans d’eau qui permette de contribuer à l’amélioration du fonctionnement des cours d’eau (soutien d’étiage
+par exemple).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;À ce titre, les actions curatives, notamment les actions visant les espèces végétales et/ou algales proliférantes
+(hors espèces exotiques envahissantes (cf. article 4.6.2), ne sont pas éligibles. Seront privilégiées les études et
+actions visant à identifier et lutter contre les dysfonctionnements à l’origine de ces proliférations. &lt;/p&gt;&lt;p&gt;Par ailleurs, et afin d’anticiper toute problématique ultérieure liée notamment au changement climatique, sont
+éligibles les études stratégiques ainsi que les études de gouvernance visant à atteindre dans la durée, un équilibre
+entre enjeux de biodiversité, enjeux de qualité et de quantité d’eau, et enjeux de partage de la ressource.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de maîtrise foncière,
+d’études, de travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-milieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>164182</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la trame bleue - Milieux humides</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les milieux humides sont des atouts précieux pour les territoires. Dépeints depuis des siècles comme des milieux
+hostiles ou encore insalubres, ils sont pourtant le support d’enjeux majeurs et essentiels dans le cycle de l’eau et
+pour la biodiversité. Le frein à leur disparition, le maintien de leurs fonctionnalités, ainsi que leur restauration
+voire leur recréation constitue une priorité pour l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau vise à aider les opérations permettant de restaurer les fonctionnalités des milieux humides et
+de leur aire d’influence, en particulier lorsque ces zones ont été altérées, dégradées ou détruites. &lt;/p&gt;&lt;p&gt;Dans le cadre d’un regard global sur la trame bleue, les actions de restauration ou de création de mares, y
+compris dans le cadre de différents usages sont éligibles et encouragées en vue de la reconstitution d’un réseau
+fonctionnel.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de maîtrise foncière,
+d’études, de travaux &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-prevention-des-risques/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>164177</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la trame bleue - Prévention des risques</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La réduction de la vulnérabilité aux risques d’inondation par débordement de cours d’eau et par ruissellement
+dans le bassin versant, au sens de la protection des biens et des personnes, n’entre pas dans le champ
+d’intervention de l’Agence de l’eau. Toutefois, dans un souci d’approche globale et intégrée des bassins versants, les programmes de gestion des risques qui concilient la régulation hydraulique et la préservation/restauration
+des fonctionnalités des milieux naturels sont éligibles. &lt;/p&gt;&lt;p&gt;Sont ainsi concernées les opérations « mixtes », alliant approches hydraulique et écologique :
+&lt;br /&gt;• Permettant, en priorité, d’intervenir sur les causes des inondations, en particulier sur les
+dysfonctionnements hydrauliques à l’échelle des bassins versants (accélération des écoulements
+amont, point de blocage aval, ...) ;
+&lt;br /&gt;• Contribuant à la réduction des risques et des aléas tout en intégrant la préservation/restauration des
+milieux naturels d’une part et à l’infiltration des eaux dans les sols et nappes phréatiques d’autre part,
+en particulier par l’implantation de haies sur les versants, d’infrastructures naturelles constituant des
+rugosités et freins à l’écoulement, ... ;
+&lt;br /&gt;• Constituant une réponse adaptée à la hauteur des enjeux hydrauliques au regard d’un niveau de risque
+identifié et d’une approche coûts/bénéfices ;
+&lt;br /&gt;• S’inscrivant dans un programme global intégrant les enjeux de préservation et de restauration de la
+fonctionnalité des milieux naturels. &lt;/p&gt;&lt;p&gt;L’éligibilité des projets, et des actions qui en découlent, sera conditionnée à la préservation du milieu,
+particulièrement sur les secteurs en bon état écologique qui présentent un bon fonctionnement
+hydromorphologique et/ou des zones humides remarquables, ainsi qu’à la restauration des écosystèmes
+dégradés dans le périmètre du projet. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau peut soutenir les actions rustiques et diffuses sur les bassins versants permettant de limiter les
+ruissellements, de mieux infiltrer l’eau, ainsi que les ouvrages hydrauliques plus lourds permettant le
+ralentissement dynamique des crues en zone alluviale si ces ouvrages respectent les critères énoncés
+précédemment. &lt;/p&gt;&lt;p&gt;Au titre de la gestion des risques d’inondations et de ruissellements, sont ainsi éligibles les actions :
+&lt;br /&gt;• De reconquête de zones d’expansion naturelles des crues incluant des actions de maîtrise foncière
+(article 4.2.2), de suppression ou de recul/déplacement de digues et merlons, de restauration de milieux
+alluviaux et en particulier de prairies humides, ... ;
+&lt;br /&gt;• De reconstitution de « rugosités » en bordure de cours d’eau ou de fossés ou sur les versants : mise en
+place de bandes enherbées au-delà des mesures règlementaires en vigueur dans ce domaine,
+plantations de haies et ripisylves, création de zones humides tampons, fermeture des drains et
+reconstitution de milieux humides, recul des sorties de drains avec création de zones tampons, ... ; &lt;br /&gt;• De création de zones de ralentissement dynamique des crues par l’aménagement de barrages/digues
+en travers du lit majeur qui utilisent le caractère déjà inondable des terrains en augmentant la capacité
+d’inondation. Les travaux de protection des biens et des personnes rendus nécessaires par ces zones de
+sur-inondation sont également éligibles. &lt;/p&gt;&lt;p&gt;A l’inverse, le champ d’intervention de l’Agence de l’eau ne concerne pas, sauf cas très particuliers évoqués ci-dessus, les actions de protections localisées des biens et des personnes liées aux programmes de gestion des
+inondations (digues latérales, murs de protection à proximité des habitations, ...) ainsi que la création de bassins
+de stockage hydraulique des crues et ruissellements ne reposant pas sur la fonctionnalité des milieux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eligibilité conditionnée à la mise
+en œuvre d’opérations mixtes,
+alliant approches hydraulique et
+écologique&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-continuite-ecologique-aquatique/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>164175</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la trame bleue et préserver la continuité écologique aquatique</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 100</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux éligibles concernent les aménagements en faveur du transport sédimentaire et les dispositifs de
+franchissement pour la faune piscicole en privilégiant des solutions réversibles et rustiques. Les projets éligibles
+devront aboutir à une amélioration des migrations piscicoles, tant à la montaison qu’à la dévalaison, en rapport
+avec les enjeux recensés sur le site en question (espèces cibles, frayères, ...). Les aménagements éligibles sont notamment :
+&lt;br /&gt;• Pour la montaison : les rivières artificielles de contournement, les rampes en enrochements, les passes
+à poissons (à bassins successifs, à échancrures, ...) ; &lt;br /&gt;• Pour la dévalaison : les dispositifs donnant une garantie de résultat quant à l’amélioration des conditions
+de dévalaison piscicole, à examiner au cas par cas selon les solutions techniques proposées. Ces
+dispositifs pour la dévalaison sont accompagnés s’ils sont entrepris sur des ouvrages existants
+uniquement et qui présentent déjà un équipement efficace pour la montaison ou, dans le cas contraire,
+s’ils sont couplés à la mise en place de ce type de dispositif ;
+&lt;br /&gt;• Pour la gestion du transport sédimentaire : les opérations d’amélioration du transport sédimentaire sont
+également éligibles si elles répondent à des enjeux et à des mesures précisément définis et justifiés par
+des études préalables. Les interventions auront pour but de restaurer le fonctionnement naturel du
+cours d’eau : recharge sédimentaire de milieux à l’aval, rééquilibrage de la dynamique du cours d’eau et
+du profil en long, ... En revanche, les aménagements liés au fonctionnement ou à l’entretien des
+ouvrages, qui consistent par exemple en un désengravement ponctuel des retenues ou des organes
+hydrauliques, ou en un remplacement d’ouvrages vétustes permettant déjà le transit sédimentaire, ne
+sont pas éligibles aux aides de l’Agence de l’eau.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aménagements d’ouvrages permanents liés à un franchissement de cours d’eau par une route, un sentier,
+une piste, ..., sont éligibles s’il est démontré que les ouvrages concernés constituent des obstacles significatifs à
+la continuité écologique (buse mal calée, radier de pont générant une chute, ...). Les
+reconstructions/réhabilitations de ce type d’ouvrages, notamment lorsqu’ils visent uniquement l’amélioration
+de la capacité hydraulique ou la rénovation de structures anciennes ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;Pour réduire significativement les impacts des ouvrages sur le milieu, Les travaux éligibles sont :
+&lt;br /&gt;• L’ensemble des techniques (arasement partiel ou complet, échancrure complètement ouverte sur le lit
+mineur, contournement d’ouvrages ou de plans d’eau en barrage par détournement de la majeure
+partie du débit dans le chenal de contournement, ...) qui permettent de limiter significativement voire
+de supprimer les impacts des ouvrages sur le milieu (réduction très sensible de la côte de retenue et
+diminution de manière significative de l’effet de remous hydraulique et sédimentaire en amont) et en
+améliorant leur transparence hydraulique ;
+&lt;br /&gt;• Les mesures d’accompagnement rendues nécessaires par les effets de ces aménagements (baisse du
+niveau d’eau, reprise d’érosion, réaménagement ou confortement d’infrastructures, ...), en amont et en
+aval sur le tronçon de cours d’eau concerné et au sein de son lit majeur.
+Ces opérations seront autant que possible privilégiées par rapport à l’équipement en passe à poissons.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les solutions d’effacement d’ouvrages et les mesures d’accompagnement rendues nécessaires par les effets de
+ces aménagements pourront être financées sur :
+&lt;br /&gt;• Les cours d’eau non classés et ceux classés en liste 1 au titre de l’article L.214-17 du Code de
+l’environnement ;
+&lt;br /&gt;• Les cours d’eau classés en liste 2, sous réserve d’un avis favorable de la police de l’eau, dans le cadre
+réglementaire permis par l’article L.214-17 (obligations relatives à la circulation des poissons migrateurs
+et au transport suffisant des sédiments sur les cours d’eau classés en liste 2 et cas particulier des moulins
+à eau), l’article L.214-3-1 (remise en état de sites), l’article L.211-7 (motifs de sécurité civile) et l’article
+L.214-17-1 (procédures de conciliation) du Code de l’environnement. Ces travaux doivent permettre de
+limiter voire de supprimer les impacts des ouvrages sur les milieux naturels, en privilégiant les solutions d’effacement lorsque leur faisabilité est démontrée et qu’elles constituent les solutions les plus
+intéressantes et efficientes recueillant l’accord des propriétaires des ouvrages.
+Ces opérations seront autant que possible privilégiées par rapport à l’équipement en passe à poissons, et
+notamment sur les ouvrages de faible portée et ne tirant pas d’usage du fait qu’ils font obstacle à l’écoulement
+naturel des eaux : buses, ponceaux, radiers, ouvrages routiers, ...&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre réglementaire
+autorisé&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-reconquete-des-habitats-et-gestion-du-bassin-versant/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>164172</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux prioritaires du bassin versant</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans l’objectif de préservation pérenne des fonctionnalités des milieux prioritaires, que ce soient les milieux les
+plus préservés, ou les milieux ayant bénéficié d’opération de restauration, les opérations de gestion
+conservatoire et d’entretien définies dans un plan de gestion en cours de validité sont éligibles. &lt;/p&gt;&lt;p&gt;À titre d’expérimentation et de retour d’expérience, les opérations de suivi des fonctionnalités des milieux
+humides peuvent également être éligibles, en particulier dans le cadre de méthodologies reconnues à l’échelle
+de bassin ou à l’échelle nationale.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux réalisés en régie (voir
+modalités reprises dans la fiche
+relative aux actions, études et
+travaux réalisées par les moyens
+propres du bénéficiaire) ; &lt;/li&gt;&lt;li&gt;Travaux réalisés en prestation
+externalisée ; &lt;/li&gt;&lt;li&gt;Investissements nécessaires à la
+mise en œuvre des actions du
+plan de gestion.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-preservation-des-milieux-remarquables-1/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>164169</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les milieux dégradés en vue de leur restauration</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les actions de maîtrise foncière (acquisition, bail emphytéotique, obligations réelles
+environnementales, ...) s’inscrivant dans une perspective de reconstitution de milieux, de restauration de leurs
+fonctions écologiques, ou de reconstitution de corridors écologiques. &lt;/p&gt;&lt;p&gt;Sont notamment visées la maîtrise foncière des milieux riverains de cours d’eau pour faciliter les travaux de
+renaturation, d’expansion de crues, la maîtrise foncière de milieux naturels et notamment humides dégradés en
+vue de la restauration de leurs fonctionnalités, la maîtrise foncière des milieux ouverts et particulièrement des
+prairies, présentant des fonctionnalités importantes pour la qualité de l’eau et/ou la biodiversité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Maîtrise foncière pérenne et frais
+associés&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-preservation-des-milieux-remarquables/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>164167</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les milieux remarquables</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 100</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alors que les menaces sur la biodiversité et sur le fonctionnement des écosystèmes se font de plus en plus
+prégnantes, la politique de l’Agence de l’eau en faveur des milieux naturels vise à protéger de façon pérenne les
+milieux aux fonctionnalités préservées, à la qualité écologique reconnue, voire dans certains cas vulnérables ou
+menacés de dégradations, et qui jouent un rôle important dans le fonctionnement du bassin versant. &lt;/p&gt;&lt;p&gt;Ainsi, dans ce cadre, les actions éligibles sont les actions de maîtrise foncière (acquisition, bail emphytéotique,
+obligations réelles environnementales, etc.) et les actions pérennes de maîtrise d’usage visant à préserver :
+En priorité les zones humides remarquables du Schéma Direction d’Aménagement et de Gestion des Eaux
+et les zones humides d’intérêt écologique reconnu (Natura 2000, Espace Naturel Sensible, Réserves Naturelles,
+...), ainsi que leur aire d’influence ; &lt;/p&gt;&lt;p&gt;Les réservoirs de biodiversité de la Trame Verte et Bleue, tels qu’identifiés par des études et diagnostics
+territoriaux (inventaires de zones humides, études de Trame Verte et Bleue, etc.) et documents de planification
+d’échelle régionale à locale (SDAGE, SRADDET, SCOT, PLUi7
+, ...) ; &lt;/p&gt;&lt;p&gt;Ainsi que les milieux plus « ordinaires », ou de grands ensembles fonctionnels rendant des services
+écosystémiques et qui contribuent au bon fonctionnement du bassin versant et à la préservation des ressources
+en eau.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maîtrise foncière pérenne et frais
+associés ; &lt;/li&gt;&lt;li&gt;Maîtrise d’usage pérenne, et frais
+associés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-etudes/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>164166</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études  en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études peuvent être aidées quel que soit leur auteur, qu’elles soient réalisées par un prestataire extérieur ou
+directement par les moyens propres du maître d’ouvrage. &lt;/p&gt;&lt;p&gt;L’ensemble des études nécessaires à la définition, à la conception, à la mise en œuvre et au suivi d’un projet de
+préservation, de restauration ou de renaturation de milieux, et intégrées éventuellement au sein de programme
+de gestion des inondations et/ou des coulées d’eau boueuse, sont éligibles. &lt;/p&gt;&lt;p&gt;En ce sens, les études hydrauliques visant la prévention des inondations/coulées d’eau boueuse peuvent être
+accompagnées lorsqu’elles sont réalisées à l’échelle d’un bassin versant, d’un sous bassin versant ou de secteurs
+suffisamment cohérents pour répondre à cet objectif et lorsqu’elles sont couplées à une étude visant la
+préservation/restauration des milieux naturels. &lt;/p&gt;&lt;p&gt;Par ailleurs, les études de diagnostics territoriaux de trames verte et bleue, ainsi que les inventaires de zones
+humides qui permettent de prendre en compte ces milieux naturels et la biodiversité associée dans la
+planification de l’aménagement du territoire et d’élaborer des programmes d’actions de préservation et de
+restauration sont éligibles. &lt;/p&gt;&lt;p&gt;De même, les études d’élaboration de stratégies foncières, en vue d’identifier les leviers fonciers de préservation
+de milieux naturels sont éligibles.&lt;/p&gt;&lt;p&gt;L’amélioration des connaissances des milieux naturels et de la biodiversité, et en particulier les inventaires et
+diagnostics écologiques préalables à des actions de préservation ou de restauration de milieux, ou encore
+nécessaires à l’élaboration de plans de gestion des milieux humides et des sites naturels sont éligibles. &lt;/p&gt;&lt;p&gt;Dans le cadre de la préservation et de la valorisation de milieux naturels, l’élaboration de plans de gestion et
+d’aménagement/valorisation pédagogique définissant l’intérêt des sites, leur vulnérabilité et la mise en place de
+stratégies de protection, de gestion, de renaturation, voire d’accueil du public, sont éligibles (le soutien aux
+actions d’information et d’accueil du public relève de la fiche thématique « interventions en matière de
+sensibilisation, d’éducation, d’information et de consultation du public »). &lt;/p&gt;&lt;p&gt;Les études concernant la structuration de la maîtrise d’ouvrage et les compétences associées à ces opérations
+(Gestion des Milieux Aquatiques et Prévention des Inondations) sont également éligibles lorsqu’elles visent la
+constitution, le renforcement ou l’élargissement de la maîtrise d’ouvrage, en particulier par l’étude globale des
+enjeux « milieux » associés à un territoire (recensement des linéaires de cours d’eau, des surfaces de zones
+humides, identification des trames vertes et bleues, …) et des forces en présence sur ce territoire (compétences,
+concertation entre partenaires, analyse économique, …).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lorsque différentes options sont à examiner sur des typologies d’actions particulières
+(effacement/aménagement d’ouvrages, lutte contre les inondations, ...), les études préalables devront s’appuyer
+sur des analyses multicritères permettant de comparer les coûts et les bénéfices des différents scénarii proposés
+afin de justifier la cohérence, l’efficacité et la pérennité de la solution retenue.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes réalisées en régie (voir
+modalités reprises dans la fiche
+relative aux actions, études et
+travaux réalisées par les moyens
+propres du bénéficiaire) ; &lt;/li&gt;&lt;li&gt;Etudes réalisées en prestation
+externalisée.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-autres-operations/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>164165</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pressions générées par les activités économiques industrielles et artisanales - Autres opérations</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H22" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="N22" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont par ailleurs éligibles :
+&lt;br /&gt;• Les opérations de protection ou restauration de la biodiversité et solutions fondées sur la nature pour 
+l’adaptation au changement climatique et l’atténuation de ses effets : les solutions de végétalisation 
+(plantations, haies, ...), la création de zones de rejets végétalisées, la gestion écologique des espaces 
+verts, les opérations de préservation et de restauration des milieux naturels sur l’emprise foncière de 
+l’entreprise ;
+&lt;br /&gt;• Les solutions de réductions des consommations énergétiques et de performance environnementale 
+(projet consistant cumulativement en un investissement directement rattachable au petit cycle de l’eau 
+et en un effort de réduction de la consommation énergétique) ;
+&lt;br /&gt;• Les projets de substitution de prélèvement vers des ressources moins fragiles en respectant les 
+conditions édictées dans la fiche « Gestion quantitative de la ressource en eau » ;
+&lt;br /&gt;• Les opérations nécessaires à l’atteinte des objectifs environnementaux fixés par le SDAGE, le Grenelle 
+de l’environnement et le Plan d’adaptation et d’atténuation au changement climatique qui ne sont pas 
+mentionnées aux articles précédents dans la mesure où ils concourent à l’atteinte des objectifs du 12e
+Programme d’intervention de l’Agence de l’eau.
+&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Innovation, créativité et recherche
 Biodiversité
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="S22" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations nécessaires à 
+l’atteinte des objectifs 
+environnementaux fixés par le 
+SDAGE, le Grenelle de 
+l’environnement et le Plan 
+d’adaptation et d’atténuation au 
+changement climatique et qui ne 
+sont pas mentionnées dans les 
+entrées précédentes de ce tableau 
+sont éligibles dans la mesure où elles 
+concourent à l’atteinte des objectifs 
+du 12e Programme d’intervention.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-gestion-integree-des-eaux-pluviales/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-      <c r="A23" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>164164</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Financer des solutions préventives de gestion intégrée des eaux pluviales</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les solutions préventives de gestion des eaux pluviales (gestion intégrée des eaux pluviales), la végétalisation 
+associée à la désimperméabilisation et les plans de gestion écologiques associés sont éligibles dans le respect 
+des conditions édictées dans la fiche « Eau et nature en ville et village ».
+&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le respect des conditions 
+édictées dans la fiche thématique 
+« eau et nature en ville et village ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-prevenir-la-production-de-dechets/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>164162</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir la production de déchets</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 65</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone AFR</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux éligibles sont ceux destinés à réduire les quantités de déchets dangereux pour les milieux aquatiques 
+produits par les entreprises&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux éligibles sont ceux 
+destinés à réduire les quantités de 
+déchets dangereux pour les milieux 
+aquatiques produits par les 
+entreprises&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-economies-deau/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>164161</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux permettant de réduire significativement les volumes d’eau prélevés dans le milieu naturel</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 65</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone AFR</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux permettant de réduire significativement, directement ou indirectement, les volumes 
+d’eau prélevés dans le milieu naturel. En référence aux principes communs d’éligibilité mentionnés ci-avant, ces 
+projets d’économie d’eau doivent, s’inscrire dans les trajectoires de sobriété définies dans le cadre des 
+démarches de gouvernance de l’eau à l’échelle de territoires cohérents (dès lors qu&amp;#039;une structure porteuse de 
+cette gouvernance existe sur le territoire concerné). &lt;/p&gt;&lt;p&gt;Ces projets d’économies d’eau peuvent notamment concerner la Réutilisation des Eaux Usées Traitées (REUT) 
+(*) et des eaux non conventionnelles dans le respect des conditions édictées dans la fiche « Gestion quantitative 
+de la ressource en eau » et de la réglementation afférente en vigueur.&lt;/p&gt;&lt;p&gt; (*) dans les secteurs où cela ne risque pas de perturber les milieux aquatiques&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux permettant 
+de réduire significativement, 
+directement ou indirectement, les 
+volumes d’eau prélevés dans le milieu 
+naturel. Ces volumes d’eau 
+s’apprécient en m3 rapportés à la 
+production avant et après 
+investissement. Ces projets 
+d’économie d’eau doivent s’inscrire 
+dans les trajectoires de sobriété 
+définies dans le cadre des démarches 
+de gouvernance de l’eau à l’échelle de 
+territoires cohérents. &lt;/p&gt;&lt;p&gt;Ces projets économies d’eau peuvent 
+notamment concerner la Réutilisation 
+des Eaux Usées Traitées (REUT) (*) et 
+des eaux non conventionnelles dans le 
+respect des conditions édictées dans la 
+fiche thématique « gestion 
+quantitative de la ressource en eau » et
+de la réglementation afférente en 
+vigueur. &lt;/p&gt;&lt;p&gt;(*) dans les secteurs où cela ne risque 
+pas de perturber les milieux aquatiques&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-rehabilitation-de-sites-pollues-cas-general/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>164160</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Financer des travaux visant à limiter la migration de produits polluants vers et dans les eaux souterraines ou superficielles du fait de pollutions du sol, sous-sol ou sédiments</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H23" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J23" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>Selon encadrement européen en vigueur</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M23" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux éligibles sont, dans un cadre général, ceux visant à limiter la migration de produits polluants vers et 
 dans les eaux souterraines ou superficielles du fait de pollutions du sol, sous-sol ou sédiments. L’éligibilité est 
 subordonnée à la démonstration que le risque de pollution ou l’impact sur la ressource en eau est bien établi. &lt;/p&gt;&lt;p&gt;Les projets de dépollution de friches industrielles dans le cadre spécifique de projets d’aménagements urbains 
 (rentrant dans le champ concurrentiel ou pas) sont soutenus uniquement s’ils sont portés par une maîtrise 
 d’ouvrage publique ou assimilée. &lt;/p&gt;&lt;p&gt;Les projets éligibles sont ceux présentant un enjeu vis-à-vis de la ressource en eau, notamment les projets inscrits 
 aux Programmes de Mesures du SDAGE et déclinés localement dans les Plans d’Action Opérationnels 
 Territorialisés, ou présentant un enjeu local spécifique vis-à-vis de la ressource en eau dûment démontré. 
 L’appréciation de la recevabilité de ce type de projet sera faite au cas par cas, dans des conditions limitatives, 
 ou par appel à projets. &lt;/p&gt;&lt;p&gt;Sans préjudice de la directive 2004/35/CE du Parlement européen et du Conseil (transposée dans le code de 
 l’environnement au Titre VI : Prévention et réparation de certains dommages causés à l&amp;#039;environnement aux 
 articles L.160-1 à L.165-2) ou des autres règles de l’Union applicables en matière de responsabilité pour les 
 dommages environnementaux, lorsque l’entité ou l’entreprise responsable des dommages environnementaux 
 en vertu du droit applicable dans chaque État membre est identifiée, cette entité ou entreprise finance les 
 travaux nécessaires à la prévention et à la réparation des dégradations et contaminations environnementales 
 en application du principe du pollueur-payeur, et aucune aide n’est octroyée pour les travaux que l’entité ou 
 l’entreprise serait légalement tenue de réaliser.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Innovation, créativité et recherche
 Biodiversité
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R23" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux éligibles sont ceux visant à 
 limiter la migration de produits 
 polluants vers et dans les eaux 
 souterraines ou superficielles du fait de 
 pollutions du sol, sous-sol ou 
 sédiments. &lt;/p&gt;&lt;p&gt;L’éligibilité est subordonnée à la 
 démonstration que le risque de 
 pollution ou l’impact sur la ressource 
 en eau est bien établi. &lt;/p&gt;&lt;p&gt;Sans préjudice de la directive 
 2004/35/CE du Parlement européen et 
 du Conseil (transposée dans le code de 
 l’environnement au Titre VI :
 Prévention et réparation de certains 
 dommages causés à l&amp;#039;environnement 
 aux articles L.160-1 à L.165-2) ou des 
 autres règles de l’Union applicables en 
 matière de responsabilité pour les 
 dommages environnementaux, lorsque 
 l’entité ou l’entreprise responsable des 
 dommages environnementaux en vertu 
 du droit applicable dans chaque État 
 membre est identifiée, cette entité ou 
 entreprise finance les travaux 
 nécessaires à la prévention et à la 
 réparation des dégradations et 
 contaminations environnementales en 
 application du principe du pollueur-payeur, et aucune aide n’est octroyée 
 pour les travaux que l’entité ou 
 l’entreprise serait légalement tenue de 
 réaliser.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X23" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-moyens-de-mesure-et-de-controle/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-      <c r="A24" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>164159</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Financer des dispositifs permettant la mesure et le suivi des eaux prélevées, des eaux de process et des flux polluants  ainsi que la surveillance des eaux souterraines</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 65</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone AFR</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux éligibles sont les dispositifs permettant la mesure et le suivi des eaux prélevées, des eaux de process 
+et des flux polluants et les dispositifs permettant la surveillance des eaux souterraines.
+&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses d’analyses ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les dispositifs permettant 
+la mesure et le suivi : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des eaux prélevées, des eaux de 
+process et des flux polluants &lt;/li&gt;&lt;li&gt;La surveillance des eaux souterraines&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_gestion_quantitative..pdf?Archive=263810208109&amp;File=Fiche_thematique_gestion_quantitative__pdf</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-prevention-des-risques-de-pollutions-accidentelles-ou-par-temps-de-pluie/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>164338</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - Économie d'eau</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/li&gt;&lt;li&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/li&gt;&lt;li&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise en place 
+d’installation de 
+récupérateur et de 
+réutilisation d’eau 
+pluviale&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans le cadre d’un projet 
+ponctuel avec approche 
+multifonctionnelle (Gestion 
+Intégrée des Eaux Pluviales 
+&amp;#43; sobriété en eau, …)&lt;/li&gt;&lt;li&gt;Travaux groupés réalisés 
+sous maîtrise d’ouvrage 
+publique permettant de 
+déraccorder des eaux 
+pluviales du réseau &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-deraccordement-des-eaux-pluviales-et-gestion-a-la-parcelle/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>164337</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Déraccordement des eaux pluviales et gestion à la parcelle</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Forfait de 1 000€/branchement</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations de 
+déraccordement des 
+eaux pluviales et de 
+gestion à la parcelle&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise en conformité 
+groupée de branchements 
+privatifs existants sous 
+maîtrise d’ouvrage publique&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-dispositif-cours-decole-bulle-nature/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>164324</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Assurer la distribution de l'eau potable - Acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les opérations permettant de :
+&lt;br /&gt;• Prévenir le risque bactériologique ; &lt;br /&gt;• Respecter les limites de qualité réglementaires en vigueur (hors nitrates et pesticides et hors per- et 
+polyfluoroalkylées PFAS) ; &lt;br /&gt;• Respecter les valeurs de référence de qualité réglementaire en vigueur ; &lt;br /&gt;• Améliorer la connaissance via l’acquisition et la mise en place des équipements d’autosurveillance des 
+ressources en eau, dès lors que cela s’inscrit dans le cadre d’un Plan de Gestion de la Sécurité Sanitaire 
+des Eaux. &lt;/p&gt;&lt;p&gt; En revanche, les travaux mentionnés ci-dessous ne sont pas éligibles :
+&lt;br /&gt;• Le remplacement des branchements en plomb ; &lt;br /&gt;• Les opérations de traitement d’eau (traitement curatif) ou d’évitement comme la recherche de nouvelle 
+ressource ou d’interconnexion visant à restaurer la qualité de l’eau distribuée contaminée par des 
+nitrates ou des pesticides. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le recours à des solutions curatives (interconnexions, traitement de l’eau brute, nouvelle ressource…) visant à 
+restaurer la qualité de l’eau distribuée contaminée par des pesticides et leurs métabolites ou par des PFAS sera 
+examiné de manière dérogatoire, au cas par cas. Le financement de l’Agence de l’eau sera réservé à des cas 
+particulièrement épineux où la surface financière de la collectivité est insuffisante pour assurer une desserte en 
+eau potable aux normes et sous des conditions strictes permettant une reconquête de la qualité en eau brute 
+et dans des formes ne conduisant pas au désengagement des exploitants agricoles pour la mise en œuvre des 
+plans de reconquête de la qualité des captages (cf. les orientations générales du 12e programme)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les équipements 
+d’autosurveillance et 
+d’autocontrôle des ressources en 
+eau dans le cadre d’un Plan de 
+Gestion de la Sécurité Sanitaire 
+des Eaux*.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-assurer-la-distribution-de-leau-potable-travaux-damelioration/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>164320</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Elaborer des PGSSE</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-retablir-la-conformite-de-leau-a-la-limite-de-qualite/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>164317</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Aires d'alimentation de captages</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etudes nécessaires à 
+l’établissement et au suivi d’un 
+plan d’actions de reconquête ou 
+de préservation de la ressource 
+(délimitation de l’aire 
+d’alimentation du captage- AAC 
+et de la zone de protection - ZP-AAC, diagnostic territorial des 
+pressions, suivi renforcé de la 
+qualité sur une période de 3 ans
+renouvelables, ...)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-schema-directeurs-diagnostic-definition-et-programmation-1/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>164314</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Avant travaux</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études nécessaires à la mise en 
+œuvre d&amp;#039;un projet éligible 
+(phases Etudes 
+Préables/AvantProjet/Projet et 
+études annexes nécessaires)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-schema-directeurs-diagnostic-definition-et-programmation/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>164226</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Consultation du public</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-cible/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>164225</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Appel à projets ciblé</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Sur la base du règlement dédié et des modalités de la présente fiche</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action ou initiative que l’Agence de 
+l’eau souhaite faire émerger&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public-2/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>164224</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action de communication co-organisée avec l'agence de l'eau</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action co-organisée avec l’Agence de 
+l’eau&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public-1/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>164223</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement professionnel</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>164222</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement grand public</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J65" s="1" t="inlineStr">
+        <is>
+          <t>ou Forfait de 1 000 euros/j ou 1500 euros/2j</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-aaction-ou-programme-de-sensibilisation-de-communication-dinformation-sur-les-enjeux-de-la-politique-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>164221</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action ou programme de sensibilisation, de communication, d'information sur les enjeux de la politique de l'eau</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau-1/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>164109</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour favoriser l'eau et la nature en ville et village</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J67" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / ou modalités d'interventions milieux / ou modalités d'intervention activités économiques</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/li&gt;&lt;li&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/li&gt;&lt;li&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Les études de gouvernance/structuration des compétences eaux pluviales des collectivités/ingénierie 
+financière (en dehors des études portant sur le mode de gestion du service, régie, délégation ou choix 
+des délégataires) ;
+&lt;br /&gt;• Les études visant la mise en œuvre d’une gestion intégrée des eaux pluviales, études du potentiel de 
+déraccordement des eaux pluviales, et au cas par cas, les études de mise à jour des documents 
+d’urbanisme associés ou tout étude concourant à une bonne prise en compte du Schéma Directeur 
+d’Aménagement et de Gestion des Eaux dans le document d’urbanisme en vigueur ;
+&lt;br /&gt;• Les études visant l’établissement d’un plan d’actions global, règlementaire ou non, adapté à l’enjeu du 
+patrimoine du maitre d’ouvrage ;
+&lt;br /&gt;• Les études pour le diagnostic/schéma directeur, l’acceptation et la gestion écologique des espaces 
+urbains végétalisés et l’intégration de la nature en ville dans le cadre de projets de gestion intégrée de 
+l’eau ;
+&lt;br /&gt;• Les études diagnostic de zones humide et Trames vertes et Bleues ;
+&lt;br /&gt;• Les études de concertation dans le cadre d’un projet de cours d’école « bulle nature » éligible ;
+&lt;br /&gt;• Les études d’Inventaires Historiques Urbains portées par les collectivités ;
+&lt;br /&gt;• Les études allant au-delà du minimum règlementaire et nécessaires à la recherche de solutions plus 
+écologiques (essais de sol, dossiers loi sur l’eau, analyses de pollution, génie pédologique et recréation 
+de techno-sols, …) ;
+&lt;br /&gt;• Les études d’avant-travaux (études préliminaires, étude d’avant-projet, et de projet) ;
+&lt;br /&gt;• Les études en phase travaux/réception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. Lorsque le bénéficiaire peut réaliser l’étude par ses moyens propres, une aide est 
+accordée selon les modalités détaillées dans la fiche dédiée. Sont exclues les prestations d’assistance à la 
+maîtrise d’ouvrage réalisées dans ce cadre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de regroupement 
+des compétences et de 
+structuration de la maîtrise 
+d’ouvrage à l’échelle 
+intercommunale, hors mise 
+en place de délégation de 
+service public/régie&lt;/li&gt;&lt;li&gt;Études diagnostics, 
+schémas directeurs, y 
+compris études 
+d’investigations 
+complémentaires&lt;/li&gt;&lt;li&gt;Études nécessaires à la mise 
+en œuvre d’un projet 
+éligible (phases EP/AVP/PRO 
+et études annexes 
+nécessaires)&lt;/li&gt;&lt;li&gt;Études nécessaires au suivi 
+et à la réception des 
+travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-gestion-du-temps-de-pluie-dans-les-projets-damenagement/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>164158</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques de pollutions accidentelles ou par temps de pluie</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 65</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone AFR</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux éligibles sont ceux visant à prévenir ou à réduire les risques de pollution accidentelle ou de pollution 
+par temps de pluie.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-technologies-propres/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>164157</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Financer des technologies propres</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 65</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone AFR</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Est considéré comme une technologie propre éligible, un investissement de lutte contre la pollution ou 
+contribuant à l’adaptation ou l’atténuation au changement climatique, faisant partie intégrante de la chaine de 
+production.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles, les investissements de 
+lutte contre la pollution ou 
+contribuant à l’adaptation ou 
+l’atténuation au changement 
+climatique, faisant partie intégrante 
+de la chaine de production. &lt;/p&gt;&lt;p&gt;Pour microentreprises concernant la 
+pollution classique : sont éligibles les 
+actions exclusivement groupées sur les 
+secteurs où un enjeu relatif à la 
+pollution classique a été démontré.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-operations-preliminaires-a-lepuration-ou-a-un-raccordement/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>164156</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations préliminaires à l'épuration ou à un raccordement</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 65</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone AFR /</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;- Les travaux qui ont pour objet de 
+rendre l’épuration des effluents plus 
+efficace (prétraitement notamment) ;
+&lt;br /&gt;- Les investissements nécessaires au 
+raccordement des effluents à un 
+réseau d’assainissement collectif. &lt;/p&gt;&lt;p&gt;Pour microentreprises concernant la 
+pollution classique : sont éligibles les 
+actions exclusivement groupées sur les 
+secteurs où un enjeu relatif à la 
+pollution classique a été démontré.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;&lt;/a&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-hygienisation-des-boues/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>164155</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Traiter la gestion des eaux usées et des sous-produits de l'épuration</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 65</t>
+        </is>
+      </c>
+      <c r="J71" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone AFR / CIEC</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux éligibles relatifs au traitement et à la gestion des eaux usées et des sous-produits de l’épuration 
+recouvrent :
+&lt;br /&gt;• La construction d’un nouvel ouvrage d’épuration (y compris la gestion des boues) ;
+&lt;br /&gt;• Les investissements permettant d’améliorer la filière de traitement (y compris la gestion des boues) ;
+&lt;br /&gt;• Les investissements permettant d’assurer la fiabilité et la sécurité du fonctionnement des ouvrages 
+d’épuration ;
+&lt;br /&gt;• Les études, travaux et investissements nécessaires pour l’adaptation des stations de traitement des eaux 
+usées urbaines et mixtes engagés par leurs gestionnaires pour l’hygiénisation des boues d’épuration, 
+notamment en prévention d’une crise sanitaire (se référer à la fiche « Interventions en matière de 
+développement et d’amélioration des systèmes d’assainissement »).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Selon les modalités décrites dans la 
+fiche « développement et 
+amélioration des systèmes 
+d’assainissement ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-traiter-les-effluents-non-domestiques/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>164154</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Traiter les effluents non domestiques</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 65</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone AFR / CIEC</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Parallèlement aux aides que l’Agence de l’eau peut mobiliser au titre du soutien au traitement des effluents 
+domestiques, l’Agence de l’eau peut apporter à la collectivité, maître d’ouvrage d’un projet de station 
+d’épuration éligible aux aides de l’Agence de l’eau, une aide aux investissements nécessaires au traitement 
+d’effluents non domestiques selon les modalités de la fiche « Interventions en matière de développement et 
+d’amélioration des systèmes d’assainissement ». Cette aide est apportée à la collectivité sous réserve de la 
+présentation d’une autorisation de déversement dans le réseau public et, le cas échéant, d’une convention de 
+raccordement.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transmission de l’autorisation de 
+déversement dans le réseau public et, 
+le cas échéant, d’une convention de 
+raccordement. &lt;/li&gt;&lt;li&gt;Selon les modalités décrites dans la 
+fiche « développement et amélioration 
+des systèmes d’assainissement ».&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-creer-ou-ameliorer-les-dispositifs-depuration-1er-ouvrage/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>164153</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou améliorer les dispositifs d'épuration (1er ouvrage)</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 65</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / zones AFR / CIEC</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux éligibles relatifs au traitement et à la gestion des eaux usées et des sous-produits de l’épuration 
+recouvrent :
+&lt;br /&gt;• La construction d’un nouvel ouvrage d’épuration (y compris la gestion des boues) ;
+&lt;br /&gt;• Les investissements permettant d’améliorer la filière de traitement (y compris la gestion des boues) ;
+&lt;br /&gt;• Les investissements permettant d’assurer la fiabilité et la sécurité du fonctionnement des ouvrages 
+d’épuration ;
+&lt;br /&gt;• Les études, travaux et investissements nécessaires pour l’adaptation des stations de traitement des eaux 
+usées urbaines et mixtes engagés par leurs gestionnaires pour l’hygiénisation des boues d’épuration, 
+notamment en prévention d’une crise sanitaire (se référer à la fiche « Interventions en matière de 
+développement et d’amélioration des systèmes d’assainissement »).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;- La construction d’un nouvel ouvrage
+(y/c gestion des boues) ;
+&lt;br /&gt;- Les investissements permettant 
+d’améliorer la filière de traitement (y/c 
+gestion des boues) ;
+&lt;br /&gt;- Les investissements permettant 
+d’assurer la fiabilité et la sécurité du 
+fonctionnement des ouvrages. &lt;/p&gt;&lt;p&gt;Pour microentreprises concernant la 
+pollution classique : sont éligibles les 
+actions exclusivement groupées sur les 
+secteurs où un enjeu relatif à la 
+pollution classique a été démontré.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_d%E2%80%99actions_de_lutte_contre_les_pressions_generees_par_les_activites_economiques_industrielles_et_artisanales_-_FICHE_THEMATIQUE.pdf?Archive=264992408217&amp;File=interventions_en_matiere_d%E2%80%99actions_de_lutte_contre_les_pressions_generees_par_les_activites_economiques_industrielles_et_artisanales___FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-etudes-de-connaissance-de-type-inventaire-historique-urbain/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>164152</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études de connaissance de type inventaire historique urbain</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J74" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont éligibles dès lors qu’elles sont nécessaires à la définition, à l’analyse de la faisabilité ou de l’opportunité et à la préparation des investissements ou actions éligibles y compris les études préalables aux opérations groupées. Pour les études préalables à une opération groupée portées par une collectivité, les modalités d’aide sont définies dans la fiche thématique « Interventions en matière de développement et d’amélioration des systèmes d’assainissement ».&lt;/p&gt;&lt;p&gt;Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Concernant les actions de connaissance de type Inventaire Historique Urbain (IHU) pour recenser les sites et sols pollués et potentiellement pollués à l’échelle d’un territoire d’une collectivité dans un objectif de priorisation par rapport aux enjeux de l’eau, elles sont éligibles pour les porteurs de projets publics. Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Porteur de projet public 
+exclusivement&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-etudes-innovation/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>164151</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pressions générées par les activités économiques industrielles et artisanales - études innovation</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>Selon encadrement européen des aides en vigueur</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont éligibles dès lors qu’elles sont nécessaires à la définition, à l’analyse de la faisabilité ou de l’opportunité et à la préparation des investissements ou actions éligibles y compris les études préalables aux opérations groupées. Pour les études préalables à une opération groupée portées par une collectivité, les modalités d’aide sont définies dans la fiche thématique « Interventions en matière de développement et d’amélioration des systèmes d’assainissement ».&lt;/p&gt;&lt;p&gt;Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Concernant les études à dimension d’innovation au sens communautaire (étude de faisabilité, développement expérimental ou de la recherche industrielle lorsqu’elle est associée à du développement expérimental) , au-delà du soutien aux organismes, sociétés ou entreprises de recherche, développement et innovation (fournisseurs de solutions innovantes) visé dans les dispositions générales communes applicables aux aides de l’Agence de l’eau, les acteurs économiques, porteurs de projet « utilisateurs » de ces solutions innovantes peuvent être accompagnés pour ce type d’études visées ci-avant. &lt;/p&gt;&lt;p&gt;
+ Etudes à dimension d’innovation au 
+sens communautaire (étude de 
+faisabilité, développement 
+expérimental ou de la recherche 
+industrielle lorsqu’elle est associée à du 
+développement expérimental), portées 
+par les utilisateurs de solutions 
+innovantes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-etudes-hors-etudes-dinnovation/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>164150</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pressions générées par les activités économiques industrielles et artisanales - études (hors études d'innovation)</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 80</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdfférence</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont éligibles dès lors qu’elles sont nécessaires à la définition, à l’analyse de la faisabilité ou de l’opportunité et à la préparation des investissements ou actions éligibles y compris les études préalables aux opérations groupées. Pour les études préalables à une opération groupée portées par une collectivité, les modalités d’aide sont définies dans la fiche thématique « Interventions en matière de développement et d’amélioration des systèmes d’assainissement ».&lt;/p&gt;&lt;p&gt;Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Concernant les études à dimension d’innovation au sens communautaire (étude de faisabilité, développement expérimental ou de la recherche industrielle lorsqu’elle est associée à du développement expérimental) , au-delà du soutien aux organismes, sociétés ou entreprises de recherche, développement et innovation (fournisseurs de solutions innovantes) visé dans les dispositions générales communes applicables aux aides de l’Agence de l’eau, les acteurs économiques, porteurs de projet « utilisateurs » de ces solutions innovantes peuvent être accompagnés pour ce type d’études visées ci-avant. &lt;/p&gt;&lt;p&gt;Concernant les actions de connaissance de type Inventaire Historique Urbain (IHU) pour recenser les sites et sols pollués et potentiellement pollués à l’échelle d’un territoire d’une collectivité dans un objectif de priorisation par rapport aux enjeux de l’eau, elles sont éligibles pour les porteurs de projets publics. Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative  aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ». Les études sont éligibles dès lors 
+qu’elles sont nécessaires à la définition, 
+à l’analyse de la faisabilité ou 
+d’opportunité ou à la préparation des 
+investissements ou actions éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>164134</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser l'alimentation de l'eau potable</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 40</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont les travaux visant à assurer une bonne sécurité de l’approvisionnement en eau potable au regard des risques de rupture de l’approvisionnement jugés importants à l’échelle de l’ensemble du système d’alimentation en eau potable de la collectivité. Les risques pris en compte sont ceux liés :&lt;br /&gt;• À la vulnérabilité qualitative de la ressource en eau : environnement anthropisé à fort risque de pollution accidentelle, ressources superficielles ou naturellement peu protégées, à l’exclusion des pressions agricoles diffuses (nitrates, pesticides) ;&lt;br /&gt;• À la vulnérabilité intrinsèque du système de production, adduction, transfert et stockage de l’eau (risque de défaillance jugé important ou capacité insuffisante vis-à-vis de la continuité de l’approvisionnement) ;&lt;br /&gt;• À la vulnérabilité quantitative de la ressource en eau exploitée. &lt;/p&gt;&lt;p&gt;Les projets aidés devront :&lt;br /&gt;• Privilégier la diversification des ressources en eau existantes ;&lt;br /&gt; • La substitution par des ressources en eau non conventionnelles (réutilisation d’eaux d’usées ou d’eaux de process, …) pour des usages autres que la consommation humaine (eau industrielle, …) pourra également être envisagée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• S’inscrire dans une démarche visant la réduction des consommations d’eau et de diminution des prélèvements dans les ressources fragiles.  Les travaux visés sont :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Le remplacement ou la réhabilitation de forages présentant un risque de défaillance ; &lt;br /&gt;• La reprise de drains des captages de sources pour les collectivités fragiles d’un point de vue quantitatif ; &lt;br /&gt;• Le remplacement ou la réhabilitation des conduites d’adduction ou de transfert structurantes 
+identifiées comme vulnérables ; &lt;br /&gt;• Les travaux de maillage interne s’ils répondent à l’objectif global de sécurisation ; &lt;br /&gt;• Les travaux de raccordement des écarts ou hameaux ; &lt;br /&gt;• Les opérations pilotes, au par cas, d’alimentation en eau potable de populations vulnérables ou 
+d’habitats isolés (si les travaux de raccordement ne sont pas pertinents d’un point de vue technico économique) : création d’un système d’alimentation en eau potable localisé indépendant, acquisition 
+de captages privés par la collectivité, … ; &lt;br /&gt;• Pour les ouvrages de stockage (sur la base d’un diagnostic des ouvrages) : &lt;br /&gt;- la mise en conformité sanitaire en cas de risque de dégradation de la qualité de l’eau du fait de 
+revêtements non conformes ;
+&lt;br /&gt;- la rénovation en cas de risques avérés générés par des problèmes d’étanchéité et affectant la 
+structure de l’ouvrage ;
+&lt;br /&gt;- la préservation de la capacité de régulation (fuites importantes par rapport aux besoins en eau 
+et à la capacité des ouvrages de production) ;
+&lt;br /&gt;- les travaux visant une augmentation de l’autonomie de stockage lorsque celle-ci est jugée 
+insuffisante.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux 
+permettant de répondre aux 
+problématiques de défaillance 
+du système de production, 
+d’adduction, de transfert, de 
+stockage ou de risque de 
+pollution de la ressource :
+environnement anthropisé à fort 
+risque de pollution accidentelle, 
+ressources superficielles ou 
+naturellement peu protégées, à 
+l’exclusion des pressions 
+agricoles diffuses (nitrates, 
+pesticides).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-assurer-la-distribution-de-leau-potable/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>164133</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Assurer la distribution de l'eau potable (Travaux d'amélioration de la qualité de l'eau distribuée)</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les opérations permettant de :
+&lt;br /&gt;• Prévenir le risque bactériologique ; &lt;br /&gt;• Respecter les limites de qualité réglementaires en vigueur (hors nitrates et pesticides et hors per- et 
+polyfluoroalkylées PFAS) ; &lt;br /&gt;• Respecter les valeurs de référence de qualité réglementaire en vigueur ; &lt;br /&gt;• Améliorer la connaissance via l’acquisition et la mise en place des équipements d’autosurveillance des 
+ressources en eau, dès lors que cela s’inscrit dans le cadre d’un Plan de Gestion de la Sécurité Sanitaire 
+des Eaux. &lt;/p&gt;&lt;p&gt; En revanche, les travaux mentionnés ci-dessous ne sont pas éligibles :
+&lt;br /&gt;• Le remplacement des branchements en plomb ; &lt;br /&gt;• Les opérations de traitement d’eau (traitement curatif) ou d’évitement comme la recherche de nouvelle 
+ressource ou d’interconnexion visant à restaurer la qualité de l’eau distribuée contaminée par des 
+nitrates ou des pesticides. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le recours à des solutions curatives (interconnexions, traitement de l’eau brute, nouvelle ressource…) visant à 
+restaurer la qualité de l’eau distribuée contaminée par des pesticides et leurs métabolites ou par des PFAS sera 
+examiné de manière dérogatoire, au cas par cas. Le financement de l’Agence de l’eau sera réservé à des cas 
+particulièrement épineux où la surface financière de la collectivité est insuffisante pour assurer une desserte en 
+eau potable aux normes et sous des conditions strictes permettant une reconquête de la qualité en eau brute 
+et dans des formes ne conduisant pas au désengagement des exploitants agricoles pour la mise en œuvre des 
+plans de reconquête de la qualité des captages (cf. les orientations générales du 12e programme)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les opérations 
+concernant notamment :
+&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en place d’un traitement 
+de potabilisation ou sa remise à 
+niveau ;
+&lt;/li&gt;&lt;li&gt;Le raccordement à une usine de 
+potabilisation existante ;
+&lt;/li&gt;&lt;li&gt;La création d’un nouveau point 
+d’approvisionnement
+(interconnexion ou création d’un 
+nouveau captage) ;
+&lt;/li&gt;&lt;li&gt;Le mélange de ressources 
+assurant par dilution la 
+distribution d’une eau conforme. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;En dehors de la prévention du 
+risque bactériologique, les 
+opérations ne sont éligibles 
+qu’en cas de dépassement des 
+limites de qualité en vigueur 
+(hors nitrates et pesticides et 
+PFAS*) ou des références de 
+qualité. &lt;/p&gt;&lt;p&gt;Pas d’aide à la reconversion des 
+stations de neutralisation si l’eau 
+distribuée avant reconversion est 
+conforme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-realisation-des-travaux-damelioration-des-rendements-des-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>164132</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les rendements des réseaux d’eau potable</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les actions d&amp;#039; :
+&lt;br /&gt;• Acquisition et mise en place des équipements de gestion patrimoniale visant à améliorer la 
+connaissance des rendements des réseaux et à les maîtriser ; &lt;br /&gt;• Acquisition et mise en place de compteurs intelligents (télérelève) pour les collectivités en situation de 
+pénuries d’eau, dès lors que cela s’inscrit dans un plan d’actions global d’économies d’eau ; &lt;br /&gt;• Travaux d’amélioration des rendements des réseaux d’eau potable dès lors qu’ils visent à accroître 
+l’effort de remplacement/réhabilitation des conduites d’eau dans l’objectif de tendre vers un 
+rendement de 85 % en moyenne pluriannuelle et à l’échelle de chaque commune (90 % en Zone de 
+Répartition des Eaux). Seules les conduites diagnostiquées fuyardes ou vulnérables aux fuites suivant 
+une approche multicritère, après réalisation de campagnes de mesures de fuites et d’un programme 
+hiérarchisé à l’échelle de la collectivité pourront bénéficier d’aides de l’Agence de l’eau. Au-delà de ces 
+rendements cibles les travaux d’amélioration de rendements ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les équipements 
+dans le cadre de démarches 
+globales et structurées. &lt;/p&gt;&lt;p&gt;La priorité sera donnée aux 
+opérations s’inscrivant dans un 
+plan d’actions de réduction des 
+fuites dans les réseaux d’eau 
+potable. &lt;/p&gt;&lt;p&gt;Liste des équipements éligibles :
+&lt;br /&gt;Débitmètres et compteurs 
+généraux (y compris le génie
+civil) ;
+&lt;br /&gt;Ouvrages de sectionnement
+permettant la sectorisation du
+réseau ;
+&lt;br /&gt;Mise en place de la télégestion 
+(ou complément sur la partie du 
+système non encore équipée) 
+dans le cadre d’une démarche
+visant à la maîtrise des 
+performances ;
+&lt;br /&gt;Équipements de recherche de 
+fuites : prélocalisateurs 
+acoustiques (en poste fixe ou 
+mobile), appareils d’écoute de 
+fuites et corrélateurs
+acoustiques ;
+&lt;br /&gt;Équipements de réduction de 
+pression visant spécifiquement à 
+réduire l’occurrence des casses 
+ainsi que le débit d’écoulement 
+des fuites.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-realisation-des-travaux-protection-et-restauration-de-la-qualite-de-la-ressource-sur-les-aap/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>164129</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Protéger et restaurer la qualité de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 100</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
+une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
+et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
+mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
+Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
+Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
+(ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
+agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l’ensemble des 
+actions contribuant au 
+changement de systèmes agricoles 
+concourant à l’atteinte des 
+objectifs de reconquête et de 
+préservation de la ressource en 
+eau, notamment :
+&lt;br /&gt;&amp;gt; Les opérations foncières 
+coordonnées (acquisition de 
+terrain, échanges parcellaires ou 
+encore le portage du foncier, …) ;
+&lt;br /&gt;&amp;gt; Le développement de filières
+agricoles à Bas Niveau d’Impact 
+(BNI) sur la ressource en eau ;
+&lt;br /&gt;&amp;gt; La mise en œuvre 
+d’infrastructures agro 
+écologiques (haies, bandes 
+enherbées, zones de
+filtration, …) ;
+&lt;br /&gt;&amp;gt; Les paiements pour services 
+environnementaux ;
+&lt;br /&gt;&amp;gt; Les MAEC de maintien en herbe 
+ou de réduction d’herbicides.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse &lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-realisation-detudes/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>164128</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études sur la gouvernance, l'ingénierie financière et la tarification progressive</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
+sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
+délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
+dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
+Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
+plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, … ;
+&lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
+comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
+détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
+…) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
+solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
+faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
+une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
+(EDCH) ;
+&lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
+&lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
+superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
+projet) ;
+&lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
+&lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
+&lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-realisation-detudes-2/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>164301</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les pressions générées par les activités économiques industrielles et artisanales - réhabilitation de sites pollués - Reconversion de friches</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H24" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/p&gt;&lt;p&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/p&gt;&lt;p&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/p&gt;&lt;p&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/p&gt;&lt;p&gt;Développer des actions qui favorisent la biodiversité&lt;/p&gt;&lt;p&gt;Résorber les foyers résiduels de pollution classique&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux éligibles sont, dans un cadre général, ceux visant à limiter la migration de produits polluants vers et 
 dans les eaux souterraines ou superficielles du fait de pollutions du sol, sous-sol ou sédiments. L’éligibilité est 
 subordonnée à la démonstration que le risque de pollution ou l’impact sur la ressource en eau est bien établi. &lt;/p&gt;&lt;p&gt;Les projets de dépollution de friches industrielles dans le cadre spécifique de projets d’aménagements urbains 
 (rentrant dans le champ concurrentiel ou pas) sont soutenus uniquement s’ils sont portés par une maîtrise 
 d’ouvrage publique ou assimilée. &lt;/p&gt;&lt;p&gt;Les projets éligibles sont ceux présentant un enjeu vis-à-vis de la ressource en eau, notamment les projets inscrits 
 aux Programmes de Mesures du SDAGE et déclinés localement dans les Plans d’Action Opérationnels 
 Territorialisés, ou présentant un enjeu local spécifique vis-à-vis de la ressource en eau dûment démontré. 
 L’appréciation de la recevabilité de ce type de projet sera faite au cas par cas, dans des conditions limitatives, 
 ou par appel à projets. &lt;/p&gt;&lt;p&gt;Sans préjudice de la directive 2004/35/CE du Parlement européen et du Conseil (transposée dans le code de 
 l’environnement au Titre VI : Prévention et réparation de certains dommages causés à l&amp;#039;environnement aux 
 articles L.160-1 à L.165-2) ou des autres règles de l’Union applicables en matière de responsabilité pour les 
 dommages environnementaux, lorsque l’entité ou l’entreprise responsable des dommages environnementaux 
 en vertu du droit applicable dans chaque État membre est identifiée, cette entité ou entreprise finance les 
 travaux nécessaires à la prévention et à la réparation des dégradations et contaminations environnementales 
 en application du principe du pollueur-payeur, et aucune aide n’est octroyée pour les travaux que l’entité ou 
 l’entreprise serait légalement tenue de réaliser.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Innovation, créativité et recherche
 Biodiversité
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R24" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de projets 
 d’aménagements urbains (rentrant ou 
 non dans le champ concurrentiel), 
 uniquement portés par une maîtrise 
 d’ouvrage publique ou assimilée, s’ils 
 présentent un enjeu vis-à-vis de la 
 ressource en eau (notamment les 
 projets inscrits aux Programmes de 
 Mesures du SDAGE et déclinés 
 localement dans les Plans d’Action 
 Opérationnels Territorialisés) ou un 
 enjeu local spécifique dûment 
 démontré. Au cas par cas, dans des 
 conditions limitatives ou par appel à 
 projet. &lt;/p&gt;&lt;p&gt;Sans préjudice de la directive 
 2004/35/CE du Parlement européen et 
 du Conseil (transposée dans le code de 
 l’environnement au Titre VI :
 Prévention et réparation de certains 
 dommages causés à l&amp;#039;environnement 
 aux articles L.160-1 à L165-2) ou des 
 autres règles de l’Union applicables en 
 matière de responsabilité pour les 
 dommages environnementaux, lorsque 
 l’entité ou l’entreprise responsable des 
 dommages environnementaux en vertu 
 du droit applicable dans chaque État 
 membre est identifiée, cette entité ou 
 entreprise finance les travaux 
 nécessaires à la prévention et à la 
 réparation des dégradations et 
 contaminations environnementales en 
 application du principe du pollueur-payeur, et aucune aide n’est octroyée 
 pour les travaux que l’entité ou 
 l’entreprise serait légalement tenue de 
 réaliser.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X24" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_d%E2%80%99actions_de_lutte_contre_les_pressions_generees_par_les_activites_economiques_industrielles_et_artisanales_-_FICHE_THEMATIQUE.pdf?Archive=264992408217&amp;File=interventions_en_matiere_d%E2%80%99actions_de_lutte_contre_les_pressions_generees_par_les_activites_economiques_industrielles_et_artisanales___FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-rehabilitation-de-sites-pollues-cas-general-1/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E25" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>164313</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Schéma directeurs, diagnostic, définition et programmation</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
-[...1044 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
-[...74 lines deleted...]
-      <c r="S33" s="1" t="inlineStr">
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J83" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
+sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
+délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
+dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
+Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
+plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, … ;
+&lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
+comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
+détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
+…) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
+solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
+faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
+une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
+(EDCH) ;
+&lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
+&lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
+superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
+projet) ;
+&lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
+&lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
+&lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-gouvernance-ingenierie-financiere-tarification-progressive/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...575 lines deleted...]
-      <c r="D38" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>164322</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - Pollution accidentelle</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J38" s="1" t="inlineStr">
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Zonage FRR</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...307 lines deleted...]
-      <c r="M40" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
 une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
 et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
 mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
 Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
 Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
 (ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
 agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R40" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l’ensemble des 
-actions contribuant au 
-[...23 lines deleted...]
-      <c r="S40" s="1" t="inlineStr">
+travaux de protection de la 
+ressource prescrits par l&amp;#039;Agence 
+Régionale de Santé sur les 
+périmètres de protection. &lt;/p&gt;&lt;p&gt;Cela peut comprendre le suivi 
+renforcé de la qualité sur une 
+période de 3 ans, renouvelable. &lt;/p&gt;&lt;p&gt;Cas particulier du traitement 
+d’une pollution (hors pollutions 
+diffuses d’origine agricoles) : le 
+cas échéant, l’Agence de l’eau 
+est informée de l’introduction du 
+recours engagé la collectivité 
+envers les responsables de la 
+pollution, de son évolution et de 
+son issue.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-dup/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D41" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>164321</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - DUP</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="N41" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J85" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
+une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
+et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
+mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
+Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
+Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
+(ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
+agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="S41" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l’ensemble des 
+travaux prescrits par l’arrêté de 
+DUP, en dehors des travaux 
+d’entretien liés aux équipements 
+ou au fonctionnement 
+(remplacement de pompes, …) :
+&lt;br /&gt;Travaux de mise en conformité 
+résultant directement de 
+l’application des arrêtés de DUP ;
+&lt;br /&gt;Indemnisation des servitudes 
+résultant directement de 
+l’application des arrêtés de DUP.
+&lt;br /&gt;Les indemnités d’éviction 
+d’activités économiques ainsi 
+que des coûts liés au déport de 
+ces activités (reconstruction et 
+réaménagement) ne sont pas 
+éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-aap/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E42" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>164298</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études en matière de connaissance générale - études d'intérêt général</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de connaissance générale : études d'intérêt général et acquisition de données</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...144 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H43" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
-[...131 lines deleted...]
-      <c r="J44" s="1" t="inlineStr">
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...420 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions consistent en la collecte de données (qualité du milieu, pressions, …) dès lors qu’elles répondent aux 
 priorités de l’Agence de l’eau et qu’elles sont recueillies selon un format défini par l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ainsi, peut être citée en exemple la mise en place d’une surveillance des ressources en eau ou des milieux 
 aquatiques permettant d’acquérir, par des organismes tiers, des données brutes tout en s’inscrivant dans une 
 logique de complémentarité avec les réseaux patrimoniaux qui répondent aux obligations nationales et 
 communautaires et qui sont portés par les pouvoirs publics.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Artisanat
 Industrie
 Milieux humides</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R47" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le taux d’aide de référence sera de 50 % pour l’acquisition de données et pour le soutien aux études d’intérêt
 général réalisées par des tiers. &lt;/p&gt;&lt;p&gt;Au regard du degré de priorité que représente le projet pour l’Agence de l’eau, le taux d’aide pourra être modulé
 par rapport au taux d’aide de référence, sans toutefois dépasser 80 %. &lt;/p&gt;&lt;p&gt;Ce taux d’aide s’applique sur la base d’un montant retenu par l’Agence de l’eau incluant :
 &lt;br /&gt;• Les prestations intellectuelles en régie ; &lt;br /&gt;• Divers achats spécifiquement liés à la réalisation du projet. L’assiette des achats d’investissement sera
 adaptée en fonction de la durée d’amortissement du bien en regard de la durée du projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_etude_generale.pdf?Archive=263790208197&amp;File=fiche%5Fetude%5Fgenerale%5Fpdf</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-acquisition-de-donnees-1/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E48" s="1" t="inlineStr">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>164325</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Sécuriser l'alimentation de l'eau potable - Sécurisation quantitative</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont les travaux visant à assurer une bonne sécurité de l’approvisionnement en eau potable au regard des risques de rupture de l’approvisionnement jugés importants à l’échelle de l’ensemble du système d’alimentation en eau potable de la collectivité. Les risques pris en compte sont ceux liés :&lt;br /&gt;• À la vulnérabilité qualitative de la ressource en eau : environnement anthropisé à fort risque de pollution accidentelle, ressources superficielles ou naturellement peu protégées, à l’exclusion des pressions agricoles diffuses (nitrates, pesticides) ;&lt;br /&gt;• À la vulnérabilité intrinsèque du système de production, adduction, transfert et stockage de l’eau (risque de défaillance jugé important ou capacité insuffisante vis-à-vis de la continuité de l’approvisionnement) ;&lt;br /&gt;• À la vulnérabilité quantitative de la ressource en eau exploitée. &lt;/p&gt;&lt;p&gt;Les projets aidés devront :&lt;br /&gt;• Privilégier la diversification des ressources en eau existantes ;&lt;br /&gt; • La substitution par des ressources en eau non conventionnelles (réutilisation d’eaux d’usées ou d’eaux de process, …) pour des usages autres que la consommation humaine (eau industrielle, …) pourra également être envisagée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• S’inscrire dans une démarche visant la réduction des consommations d’eau et de diminution des prélèvements dans les ressources fragiles.  Les travaux visés sont :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Le remplacement ou la réhabilitation de forages présentant un risque de défaillance ; &lt;br /&gt;• La reprise de drains des captages de sources pour les collectivités fragiles d’un point de vue quantitatif ; &lt;br /&gt;• Le remplacement ou la réhabilitation des conduites d’adduction ou de transfert structurantes 
+identifiées comme vulnérables ; &lt;br /&gt;• Les travaux de maillage interne s’ils répondent à l’objectif global de sécurisation ; &lt;br /&gt;• Les travaux de raccordement des écarts ou hameaux ; &lt;br /&gt;• Les opérations pilotes, au par cas, d’alimentation en eau potable de populations vulnérables ou 
+d’habitats isolés (si les travaux de raccordement ne sont pas pertinents d’un point de vue technico économique) : création d’un système d’alimentation en eau potable localisé indépendant, acquisition 
+de captages privés par la collectivité, … ; &lt;br /&gt;• Pour les ouvrages de stockage (sur la base d’un diagnostic des ouvrages) : &lt;br /&gt;- la mise en conformité sanitaire en cas de risque de dégradation de la qualité de l’eau du fait de 
+revêtements non conformes ;
+&lt;br /&gt;- la rénovation en cas de risques avérés générés par des problèmes d’étanchéité et affectant la 
+structure de l’ouvrage ;
+&lt;br /&gt;- la préservation de la capacité de régulation (fuites importantes par rapport aux besoins en eau 
+et à la capacité des ouvrages de production) ;
+&lt;br /&gt;- les travaux visant une augmentation de l’autonomie de stockage lorsque celle-ci est jugée 
+insuffisante.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les projets de 
+sécurisation (interconnexions, 
+diversification des ressources, 
+création de nouvelles ressources, 
+raccordement des écarts et 
+hameaux, …) &lt;/p&gt;&lt;p&gt;Ils doivent s’inscrire dans une 
+démarche globale de réduction 
+des consommations et de 
+diminution des prélèvements 
+dans les ressources fragiles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-securiser-lalimentation-de-leau-potable-vulnerabilite-du-systeme/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>164323</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Amélioration des rendements des réseaux - Travaux</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J88" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR / PAOT</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les actions d&amp;#039; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquisition et mise en place des équipements de gestion patrimoniale visant à améliorer la 
+connaissance des rendements des réseaux et à les maîtriser ;&lt;/li&gt;&lt;li&gt;Acquisition et mise en place de compteurs intelligents (télérelève) pour les collectivités en situation de 
+pénuries d’eau, dès lors que cela s’inscrit dans un plan d’actions global d’économies d’eau ; &lt;/li&gt;&lt;li&gt;Travaux d’amélioration des rendements des réseaux d’eau potable dès lors qu’ils visent à accroître 
+l’effort de remplacement/réhabilitation des conduites d’eau dans l’objectif de tendre vers un 
+rendement de 85 % en moyenne pluriannuelle et à l’échelle de chaque commune (90 % en Zone de 
+Répartition des Eaux). Seules les conduites diagnostiquées fuyardes ou vulnérables aux fuites suivant 
+une approche multicritère, après réalisation de campagnes de mesures de fuites et d’un programme 
+hiérarchisé à l’échelle de la collectivité pourront bénéficier d’aides de l’Agence de l’eau. Au-delà de ces 
+rendements cibles les travaux d’amélioration de rendements ne sont pas éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux 
+d’amélioration des rendements 
+de réseaux dès lors qu’ils visent à 
+accroitre l’effort de 
+remplacement/réhabilitation des 
+conduites d’eau, dans l’objectif 
+de tendre vers un rendement de 
+85 % (90 % en Zone de 
+Répartition des Eaux), calculé en 
+moyenne glissante sur 3 années.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-amelioration-des-rendements-des-reseaux-equipements-pour-ameliorer-la-connaissance/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>164311</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité - Programme d'actions trame verte et bleue</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;A l’instar des programmes de restauration de cours d’eau, l’Agence de l’eau est susceptible de prioriser son 
+action sur les programmes globaux de restauration de la Trame Verte et Bleue. Ces programmes peuvent être 
+constitués de l’ensemble des actions éligibles citées précédemment, en particulier :
+&lt;br /&gt;• Une étude diagnostic réalisée à une échelle territoriale pertinente ;
+&lt;br /&gt;• La préservation, au travers de gestion conservatoire, ou encore la protection au travers de la maîtrise 
+foncière ou d’usage de milieux humides et de leur aire d’influence, d’ensembles prairiaux ;
+&lt;br /&gt;• La restauration ou la reconstitution de l’ensemble des cours d’eau, milieux humides, des prairies et des 
+corridors écologiques (réseaux de mares, zones humides, infrastructures vertes) fonctionnels, en 
+particulier lorsque ces zones ont été dégradées ou détruites. &lt;/p&gt;&lt;p&gt;Des actions complémentaires de restauration de la Trame Verte dans les zones urbaines des villes et villages 
+peuvent être éligibles aux aides de l’Agence de l’eau (voir également la fiche « Eau et Nature en ville et village »).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_faveur_de_la_preservation_et_de_la_restauration_des_milieux_naturels_et_de_la_biodiversite_-_FICHE_THEMATIQUE.pdf?Archive=264991308217&amp;File=interventions_en_faveur_de_la_preservation_et_de_la_restauration_des_milieux_naturels_et_de_la_biodiversite___FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-reconquete-des-habitats-et-gestion-du-bassin-versant-1/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>164319</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Rétablir la conformité de l'eau à la limite de qualité</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J90" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les captages faisant l’objet 
+de dérogation préfectorale pour 
+la distribution d’une eau ne 
+répondant pas à une limite de 
+qualité règlementaire fixée pour 
+les Eaux Destinées à la 
+Consommation Humaine (EDCH)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-ameliorer-les-connaissances/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>164318</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Améliorer les connaissances</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-aires-dalimentation-de-captages/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>164315</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Phase travaux</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J92" s="1" t="inlineStr">
+        <is>
+          <t>Taux applicable aux travaux</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études nécessaires au suivi et à la 
+réception des ouvrages&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-avant-travaux/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>164335</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Opérations ponctuelles ou globales</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT /</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations ponctuelles 
+ou globales 
+d’aménagement mettant 
+en œuvre une gestion 
+intégrée des eaux de 
+pluie et végétalisation 
+associée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de gestion intégrée 
+des eaux pluviales et de 
+végétalisation associée 
+situés en zone urbanisée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-etudes/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>164136</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions hydro-économes</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H48" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
-[...271 lines deleted...]
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J50" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Encadrement aides de l'état</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M50" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions d’économies d’eau tous acteurs confondus, qu’il s’agisse des collectivités, des acteurs 
 agricoles, des entreprises, des bailleurs sociaux, des établissements publics comme Voies Navigables de France…
 &lt;br /&gt;À titre d’exemple, sont éligibles des actions telles que la lutte contre les fuites ou autres actions hydro-économes 
 des collectivités ou des acteurs de l’aménagement urbain, le changement de process, la modification de prises 
 d’eau pour les canaux, la mise en place de filières pour les cultures à bas besoins en eau, l’optimisation du 
 pilotage de l’irrigation, les pratiques d’occupation du sol favorisant les réserves d’eau et de matière organique 
 dans les sols, …
 &lt;br /&gt;Pour des raisons d’équilibre budgétaire, les installations de systèmes d’irrigation économes en eau (goutte à 
 goutte, rampes d’irrigation plus performantes, entretien dont lutte contre les fuites, …) pourront être financées 
 uniquement dans le cadre d’appels à projet ciblés sur des économies d’eau ambitieuses dont le règlement fixera 
 les modalités d’intervention et inclura parmi les critères, le rapport coût-efficacité.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R50" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de lutte contre les fuites des 
 collectivités sont éligibles selon les 
 conditions définies dans la fiche 
 thématique « Interventions en matière 
 de préservation de la ressource en eau 
 et de sécurisation de l’alimentation en 
 eau potable, en quantité et qualité ».&lt;/p&gt;&lt;p&gt;Pour le cas spécifique des opérations 
 ponctuelles d’urbanisme opérationnel, 
 quel que soit le porteur et y compris 
 celles portées par des collectivités, les 
 actions sont éligibles si elles 
 interviennent dans le cadre de projets 
 d’urbanisme durables multi-enjeux 
 (sobriété en eau, perméabilisation, 
 renaturation) ou de partenariats le 
 prévoyant. Les conditions d’aide sont 
 définies dans la fiche thématique « Eau 
 et Nature en Ville et Village ». &lt;br /&gt;En cas de 
 démarche globale visant uniquement la 
 sobriété en eau à l’échelle du 
 patrimoine entier d’un acteur foncier 
 urbain, en déclinaison ou non d’un plan 
 global de gestion de l’eau, les actions 
 d’études ou de travaux visées seront 
@@ -6994,8123 +14953,1992 @@
 les actions agricoles sont éligibles si : &lt;br /&gt;- Elles visent le pilotage pour une irrigation 
 plus sobre ; &lt;br /&gt;- Elles visent à mettre en œuvre des 
 solutions d’économies d’eau dans les 
 exploitations agricoles (exemple : 
 récupération des eaux de toiture) ou de 
 substitution de ressources pour 
 l’abreuvement ; &lt;br /&gt;- Elles visent à mettre en place des 
 systèmes culturaux plus économes en eau et plus résilients face à la sécheresse 
 (cultures moins exigeantes en eau, 
 protection du sol vis-à-vis de 
 l’évaporation, techniques concourant à 
 l’amélioration des propriétés physiques 
 du sol, solutions favorisant l’infiltration et 
 ralentissant le ruissellement, …).
 &lt;br /&gt;Autres conditions 
 Pour les démarches hydro-économes 
 portées par les collectivités, il sera vérifié 
 au moment du solde qu’au moins une 
 action de sensibilisation/communication 
 du public aura été menée dans le cadre 
 du projet. Si cette condition n’est pas 
 respectée, l’aide sera soldée avec 
 réfaction.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X50" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-structuration-de-la-gouvernance/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D51" s="1" t="inlineStr">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>164139</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Créer un ouvrage de stockage de l'eau</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H51" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...153 lines deleted...]
-      <c r="M52" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La création d’ouvrages de stockage est éligible, dès lors que toutes les mesures d’économies d’eau ne suffisent 
 pas. Le financement de ce type d’ouvrage sera limité aux seuls volumes d’eau substitués, c’est-à-dire qui 
 soulagent une ressource plus fragile, et jugés prioritaires, ainsi qu’aux volumes destinés uniquement au soutien 
 d’étiage. Le principe de bénéfice pour le milieu devra être démontré&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
-[...2 lines deleted...]
-Eau souterraine
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R52" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour qu’il soit finançable par l’Agence 
 de l’eau, un projet de stockage de l’eau 
 devra de façon cumulative : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être situé dans une zone de tension 
 quantitative ; &lt;/li&gt;&lt;li&gt;Emaner d’une démarche de concertation 
 de type Projet de Territoire pour la 
 Gestion de l’Eau respectant les principes 
 de concertation. &lt;/li&gt;&lt;li&gt;Dans le cadre d’une telle concertation, 
 avoir fait l’objet d’une étude à l’échelle du 
 bassin versant démontrant le bénéfice 
 global de l’ouvrage. Cette étude 
 identifiera les prélèvements actuels, leurs 
 impacts sur les milieux aquatiques ainsi 
 que les volumes prélevables. Elle analysera 
 les coûts-bénéfices de l’ouvrage en 
 intégrant à l’étude la viabilité de l’ouvrage 
 sur l’ensemble de sa durée de vie 
 prévisionnelle compte tenu de l’évolution 
 du climat. Une attention particulière sera 
 portée sur les impacts engendrés sur le 
 milieu, et pas uniquement sur les 
 bénéfices économiques des parties 
 prenantes. Cette étude doit permettre 
 d’évaluer l’ensemble des coûts afférents à 
 la création d’un ouvrage et de les mettre 
 en regard de tous les bénéfices pouvant 
 en être retirés, qu’ils soient économiques, 
 écologiques, ou de toute autre nature.
 &lt;/li&gt;&lt;li&gt;Être accompagné d’une démarche de 
 sobriété assortie d’un pilotage par la 
 ressource et non par la demande, ce qui
 suppose une démarche globale de 
-transition écologique&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S52" s="1" t="inlineStr">
+transition écologique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X52" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-1/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>164140</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Financer des actions de réutilisation des eaux non-conventionnelles</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H53" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I96" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J96" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Encadrement des aides de l'état</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M53" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de réutilisation de l’eau au sein d’un même site, y compris pour un usage différent sont considérées 
 comme du recyclage. &lt;br /&gt;Les actions de réutilisation des eaux traitées et plus largement d’eaux non conventionnelles destinées à un autre 
 usage en dehors du site initial sont éligibles dès lors qu’elles respectent les réglementations en vigueur et 
 démontrent un bénéfice environnemental global positif.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R53" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligible, les projets devront : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Intervenir en substitution de 
 prélèvements sur des milieux fragiles, en 
 particulier pour privilégier l’usage 
 d’alimentation en eau potable ; &lt;/li&gt;&lt;li&gt;Respecter la réglementation en vigueur ; &lt;/li&gt;&lt;li&gt;Ne pas engendrer d’impact négatif sur 
 l’ancien milieu récepteur (balance entre la 
 contribution du rejet au soutien d’étiage et 
 la qualité de l’eau rejetée), s’il s’agit de 
 réutilisation d’eaux usées traitées ; &lt;/li&gt;&lt;li&gt;Présenter un bilan écologique global
 positif (y compris par exemple sur le volet 
 énergétique) ; 
 Suite à une approche coût/efficacité 
 même succincte, avoir démontré qu’il n’y 
 a pas d’autre option plus pertinente d’un 
 point de vue environnemental (exemple
 prélèvement direct d’eau non potable 
 dans le milieu naturel, possibilité de 
 stockage des eaux de pluie, …)
 &lt;/li&gt;&lt;li&gt;S’intégrer dans une démarche globale de 
-sobriété&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S53" s="1" t="inlineStr">
+sobriété&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X53" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-partage-des-ressources-en-eau-stockage/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D54" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>164336</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Dispositif cours d'école, bulle nature</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT /</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;• Les travaux pour des cours d’écoles résilientes au changement climatique, perméables et végétalisées :
+désimperméabilisation, récupération d’eau de pluie, végétalisation des espaces (plantation de haies, 
+arbres, couvre-sol, …), création d’îlots de fraicheur, intégration de matériaux de couleur claire poreux, 
+jardins pédagogiques, … ;
+&lt;br /&gt;• Les actions de concertation et de communication associées. &lt;/p&gt;&lt;p&gt;Les groupes scolaires associés -périscolaires, centres éducatifs d’enfants handicapés- bénéficient également de 
+cette mesure. Les collèges, lycées ou universités et assimilés sont traités dans le cadre de l’article 4.2.1. &lt;/p&gt;&lt;p&gt;L’aide maximale aux projets de cours d’école est conditionnée à une démarche impliquant la concertation et 
+aux projets les plus ambitieux écologiquement lorsque cela est possible : déraccordement des toitures, 
+récupération d’eau de pluie, solutions surfaciques et végétalisées, création d’emprises de pleine terre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Jeunesse
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de gestion intégrée 
+des eaux pluviales et de 
+végétalisation au sein des 
+écoles&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-operations-ponctuelles-ou-globales/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>164316</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Procédures réglementaires de protection de captages</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Taux applicable aux travaux</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelles procédures ou 
+révisions de déclarations d’utilité 
+publique existantes.
+Pour les captages sensibles, 
+prioritaires, stratégiques, ou 
+inscrits au PAOT ; ainsi que pour 
+les nouveaux captages dans le 
+cadre de projet de sécurisation 
+de l’alimentation en eau potable&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-phase-travaux/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>164334</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les réseaux d'assainissement- Travaux d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise en place 
+d&amp;#039;installation de 
+récupération et de 
+réutilisation d&amp;#039;eau 
+pluviale&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux groupés réalisés 
+sous maîtrise d&amp;#039;ouvrage 
+publique et permettant 
+de déraccorder des eaux 
+pluviales du réseau et 
+destinés à des usages 
+réglementairement 
+autorisés dans le respect 
+des prescriptions 
+techniques et sanitaires 
+du Ministère chargé de la 
+Santé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_developpement.pdf?Archive=264061308224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_developpement_pdf</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-reseaux-dassainissement-travaux-de-gestion-du-temps-de-pluie-autosurveillance/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>164107</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de mise en conformité des installations d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>Forfait de 2 000 à 4 000 €</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en conformité des installations d’assainissement non collectif pour les communes inscrites dans 
+un Plan d’Action Opérationnel Territorialisé, sous maîtrise d’ouvrage publique ou privée et dans le cadre 
+d’opérations groupées significatives ; ces aides sont possibles uniquement dans le cadre de programmes 
+globaux de mise en conformité, pour des installations déclarées et notifiées non conformes par le 
+Service Public d’Assainissement Non Collectif (SPANC) ;&lt;/li&gt;&lt;li&gt;La mise en conformité des installations d’assainissement non collectif pour les communes non inscrites 
+dans un Plan d’Action Opérationnel territorialisé prévues dans un Contrat de Territoires Eau et Climat, 
+sous maîtrise d’ouvrage publique ou privée et dans le cadre d’opérations groupées significatives ; ces 
+aides sont possibles uniquement dans le cadre de programmes globaux de mise en conformité 
+apportant une amélioration significative pour le milieu, déclarées et notifiées non conformes par le 
+SPANC et prescrits avec un délai de réalisation de 4 ans ;&lt;/li&gt;&lt;li&gt;L’aménagement végétalisé du point de rejet en aval d’un exutoire regroupé existant lorsqu’il ne peut 
+être supprimé, dans le cadre d’un projet de mise en conformité global des installations individuelles 
+situées en amont ;&lt;/li&gt;&lt;li&gt;La construction d’installations de traitement collective des matières de vidange, après analyse de sa 
+pertinence à l’échelle territoriale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de mise en conformité d’installations d’assainissement non collectif existantes sont éligibles aux 
+aides de l’Agence de l’eau, dès lors que ces travaux sont nécessaires à l’atteinte du bon état des eaux ou 
+répondent à un enjeu local de protection des ressources en eau. Les opérations aidées doivent concerner un 
+volume significatif d’installations à l’échelle de la commune concernée, et non un regroupement d’installations 
+isolées.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations groupées 
+sous maîtrise d’ouvrage 
+publique ou privée pour 
+les communes inscrites 
+au PAOT déclarées non 
+conformes par le SPANC&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations groupées 
+sous maîtrise d’ouvrage 
+publique ou privée pour 
+les communes non 
+inscrites au PAOT.
+Dans la limite d’un risque 
+pour la santé humaine ou 
+risque avéré pour 
+l’environnement 
+déclarées non conformes 
+par le SPANC et prescrits 
+avec un délai de 
+réalisation de 4 ans&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_developpement.pdf?Archive=264061308224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_developpement_pdf</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-amelioration-des-systemes-dassainissement-existants/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>164135</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Structurer la gouvernance en vue de déboucher sur une gestion quantitative des eaux durable</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H54" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
-[...399 lines deleted...]
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I101" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J101" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M57" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions permettant de structurer la gouvernance en vue de déboucher sur une gestion quantitative des eaux 
 durable (exemple : mise en place de Projets de Territoires pour la Gestion de l’Eau/Commissions Locales de l’Eau 
 formelles ou informelles /d’Organismes Uniques de Gestion Collective (OUGC), actions permettant le partage 
 des enjeux, la définition des trajectoires de sobriété, la définition de projets de territoire associés, la mobilisation 
 des populations et des acteurs de l’eau pour ces différentes étapes et pour la mise en œuvre du projet de 
 territoire) sont éligibles. &lt;/p&gt;&lt;p&gt;Il peut s’agir de différentes formes d’accompagnement comme des études (exemples : études des volumes 
 prélevables, études des liens entre l’hydrologie, le fonctionnement des milieux aquatiques, les usages et les 
 climats présents et futurs…), de porter à connaissance, d’événements, d’animation (en régie ou non), de toute 
 autre action permettant de mobiliser les parties prenantes. &lt;/p&gt;&lt;p&gt;Une cohérence territoriale et une optimisation des moyens sera recherchée et les redondances proscrites. Par 
 exemple, si un Schéma d’Aménagement et de Gestion des Eaux est mis en place sur un territoire, il ne sera pas 
 possible de co-financer une animation à une échelle inférieure sans que la synergie / complémentarité ne soit 
 démontrée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R57" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ces types d’action sont éligibles si elles 
 s’intègrent dans un processus de 
 concertation répondant aux critères 
 suivants, actés par le Comité de bassin : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Intervenir à une échelle géographique 
 hydrographique pertinente ; &lt;/li&gt;&lt;li&gt;Associer l’ensemble des acteurs 
 concernés ; &lt;/li&gt;&lt;li&gt;Reposer sur des connaissances 
 objectives et des diagnostics et porter à 
 connaissances partagés ; &lt;/li&gt;&lt;li&gt;Prendre en compte le changement 
 climatique, les approches prospectives 
 associées et les spécificités liées à ce 
 sujet (ex : pas de mal adaptation, 
 intégration des incertitudes) ; &lt;/li&gt;&lt;li&gt;Choisir dans le projet de territoire des 
 scénarios d’actions intégrant des 
 approches de type coûts-bénéfices sur 
-le moyen et le long terme.&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S57" s="1" t="inlineStr">
+le moyen et le long terme.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X57" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-securiser-lalimentation-de-leau-potable/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="E58" s="1" t="inlineStr">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>164138</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les débits des cours d'eau</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
-[...132 lines deleted...]
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H59" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J59" s="1" t="inlineStr">
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N59" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;• Les travaux visant à améliorer le pilotage des ouvrages de gestion hydraulique existants (gestion des 
+éclusées, optimisation du remplissage et du déstockage des retenues pour un impact positif sur les 
+milieux aquatiques) ;
+&lt;br /&gt;• Réhausse d’ouvrages existants ou création de nouveaux ouvrages. Seuls les volumes destinés 
+uniquement au soutien d’étiage seront éligibles et constitueront l’assiette de l’aide ;
+&lt;br /&gt;• Déconnection des plans d’eau des cours d’eau et mise en place de dispositifs d’alimentation des plans 
+d’eau uniquement en période de hautes eaux dont l’objectif très majoritaire est la gestion quantitative 
+de la ressource. &lt;/p&gt;&lt;p&gt; Ces actions devront être réalisées dans le respect des règles et principes de la fiche thématique « Intervention 
+en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité ». &lt;/p&gt;&lt;p&gt;Les autres actions concourant à l’amélioration du fonctionnement des milieux aquatiques avec des bénéfices 
+multiples, y compris sur les débits, sont traitées dans la fiche thématique « Intervention en faveur de la 
+préservation et de la restauration des milieux naturels et de la biodiversité ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>&lt;p&gt;La recharge artificielle de nappe ne fait 
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, les projets de restauration de débits devront : &lt;br /&gt;-  Être situés sur une zone en tension 
+quantitative sur la ressource en eau ; &lt;br /&gt;- apporter un gain 
+significatif et quantifiable sur les 
+conditions d’étiage (exemple : linéaire de 
+cours d’eau suffisant) ; &lt;br /&gt;- présenter une pérennité de la solution sous climat 
+changeant et absence d’impacts 
+écologiques négatifs directs et indirects 
+notables&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La recharge artificielle de nappe ne fait 
 pas encore l’objet de techniques 
 éprouvées. Ce sujet sera abordé via les 
-projets expérimentaux&lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S59" s="1" t="inlineStr">
+projets expérimentaux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X59" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-substituer-les-prelevements-vers-des-ressources-moins-fragiles/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E60" s="1" t="inlineStr">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>164137</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Substituer les prélèvements vers des ressources moins fragiles</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
-[...1996 lines deleted...]
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H75" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J75" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J103" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...427 lines deleted...]
-      <c r="M78" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions de substitution de prélèvement visant un impact substantiellement moindre du 
 prélèvement dans la nouvelle ressource que dans la ressource initiale : &lt;br /&gt;• Dans la plupart des cas, la substitution de prélèvements en rivière (ou en nappe alluviale avec une forte 
 incidence sur le débit de la rivière) vers une ressource en eau souterraine moins fragile mais d’autres cas 
 peuvent se présenter (exemple : le cas inverse de substitution entre deux nappes, entre deux cours 
 d’eau, …) ;
 &lt;br /&gt;• Substitution de prélèvements sur le réseau d’eau potable par une autre ressource locale (prélèvement 
 en milieu naturel, recyclage d’eau de process ou d’eaux usées traitées, stockage d’eaux de ruissellement et d’eaux de pluie ou plus largement d’eaux non conventionnelles, …) pour des usages ne nécessitant 
 pas une qualité d’eau potable.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R78" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les projets mettant en 
 évidence un impact substantiellement 
 moindre du prélèvement dans la nouvelle 
 ressource que dans la ressource initiale. &lt;/p&gt;&lt;p&gt;Pour le cas particulier des ouvrages de 
 récupération des eaux de pluie en 
 contexte urbain, sont éligibles les 
 opérations entrant dans le cadre de 
 programmes globaux d’économie d’eau 
 favorisant le déraccordement de surfaces 
 actives du réseau pluvial ou 
 d’assainissement, ou dans le cadre de 
 projets urbains durables (se référer à la 
 fiche thématique « Eau et nature en ville 
 et village »).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X78" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E79" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>164312</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Gérer quantitativement la ressource en eau - Recharge artificielle des nappes</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
-[...133 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H80" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J80" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="N80" s="1" t="inlineStr">
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J104" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/p&gt;&lt;p&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/p&gt;&lt;p&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/p&gt;&lt;p&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’optimisation de la recharge des nappes constitue un sujet d’intérêt éligible aux aides. Hormis celle 
+correspondant à la perméabilisation des sols et aux Solutions Fondées sur la Nature relevant de la fiche « Eau et 
+Nature en Ville et Village », et celles relevant de la fiche thématique « Interventions en faveur de la préservation 
+et de la restauration des milieux naturels et de la biodiversité », l’optimisation de la recharge des nappes ne fait 
+pas encore l’objet de techniques éprouvées. Dans ce dernier cas, ce sujet est abordé dans la présente fiche 
+thématique dans le paragraphe 4.6 relatif aux projets expérimentaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Eau potable
-Eau pluviale
-Assainissement des eaux
 Eau souterraine
-Cours d'eau / canaux / plans d'eau
-[...24 lines deleted...]
-      <c r="S80" s="1" t="inlineStr">
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La recharge artificielle de nappe ne fait 
+pas encore l’objet de techniques 
+éprouvées. Ce sujet sera abordé via les 
+projets expérimentaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-restaurer-les-debits-des-cours-deau/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E81" s="1" t="inlineStr">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>164142</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Financer des dispositifs de mesure de la quantité d’eau (piézomètres, débitmètres, compteurs, …)</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H81" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J81" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="N81" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone fragile et prioritaire / PAOT</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les dispositifs de mesure de la quantité d’eau (ex : piézomètres, débitmètres, compteurs, …)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Eau potable
-Eau pluviale
 Assainissement des eaux
 Eau souterraine
-Cours d'eau / canaux / plans d'eau
-[...8 lines deleted...]
-      <c r="O81" s="1" t="inlineStr">
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dispositifs de mesure sont éligibles si le besoin de mettre en 
+place de nouveaux dispositifs est 
+démontré et que l’enjeu ne se situe pas 
+ailleurs (par exemple s’il existe un 
+dispositif indirect plus pertinent et plus 
+efficient tel que la connaissance des 
+pressions de prélèvement). &lt;/p&gt;&lt;p&gt;Ne sont pas éligibles les compteurs d’eau 
+pour l’irrigation agricole qui constituent 
+une condition d’aide au titre de 
+l’encadrement des aides d’Etat.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-etudes/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E82" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>164143</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets expérimentaux autour de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H82" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="N82" s="1" t="inlineStr">
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Encadrement des aides de l'état</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Eau potable
-Eau pluviale
 Assainissement des eaux
 Eau souterraine
-Cours d'eau / canaux / plans d'eau
-[...18 lines deleted...]
-      <c r="S82" s="1" t="inlineStr">
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligibles, les projets 
+expérimentaux devront être 
+accompagnés d’un programme de suivi 
+destiné à assurer un retour d’expérience 
+sur la viabilité de la solution et son 
+déploiement plus large. &lt;/p&gt;&lt;p&gt;Pour les actions de réutilisation des eaux 
+usées et non conventionnelles, pour être 
+éligibles au titre des expérimentations, 
+elles devront faire l’objet d’un appel à 
+projets avec sélection par un jury.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-dispositifs-de-mesure/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...3633 lines deleted...]
-          <t>published</t>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>