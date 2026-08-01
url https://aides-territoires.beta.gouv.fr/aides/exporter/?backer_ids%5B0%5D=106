--- v1 (2026-04-05)
+++ v2 (2026-08-01)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH106"/>
+  <dimension ref="A1:AH96"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -3509,11442 +3509,9650 @@
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>03/02/2025</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
           <t>02/03/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
-        <v>27637</v>
+        <v>164106</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mener des missions d'animation</t>
+          <t>Réhabiliter des stations d'eaux usées</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Dispositif des aides à l'animation</t>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
-        <is>
-[...182 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT / Zone FRR</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La réhabilitation des stations de traitement des eaux usées, sont éligibles :
 &lt;br /&gt;• Les travaux sur une station d’épuration existante dédiés à l’amélioration des performances de l’ouvrage, 
 en particulier pour le traitement du phosphore et du temps de pluie, et ayant fait l’objet d’un diagnostic 
 énergétique préalable ;
 &lt;br /&gt;• Les dispositifs qui évitent le rejet au milieu naturel de macro-déchets ;
 &lt;br /&gt;• La mise en place d’un traitement quaternaire et/ou d’un pilote au préalable pour le traitement des 
 micropolluants, pour les stations de traitement des eaux usées de plus de 100 000 EH ; pour les ouvrages 
 de moins de 100 000 EH, ce traitement pourra être éligible au cas par cas sous réserve d’une 
 démonstration de l’impact de ces rejets sur le milieu récepteur ;
 &lt;br /&gt;• Les travaux de mise à niveau de l’autosurveillance des stations de traitement des eaux usées suite à une 
 non-conformité relevée au titre de la DERU ou l’invalidation du dispositif par l’Agence de l’eau ;
 &lt;br /&gt;• La construction d’une unité de traitement des boues ou l’adaptation de la filière existante, en cas de 
 traitement poussé et de stockage sur site de longue durée ou de traitements visant à une valorisation 
 matière ou énergétique des boues ou leur hygiénisation ;
 &lt;br /&gt;• La construction d’installations de traitement des sous-produits autres que les boues d’épuration et les 
 matières de vidange ;
 &lt;br /&gt;• Les installations de réutilisation d’eaux usées traitées, si elles présentent un intérêt avéré pour la 
 reconquête du bon état ou pour la gestion de la ressource en eau, dans les conditions décrites dans la 
 fiche thématique « gestion quantitative de la ressource en eau » ; &lt;br /&gt;• La construction d’une zone de rejet végétalisée et l’aménagement du point de rejet en aval de la station 
 de traitement des eaux usées.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de réhabilitation 
 d’une station de 
 traitement des eaux 
 usées&lt;/li&gt;&lt;li&gt;Mise en place d’un 
 traitement spécifique du 
 phosphore sur une 
 station de traitement 
 située sur une masse 
 d’eau dégradée par le 
 phosphore&lt;/li&gt;&lt;li&gt;Mise en place d’une unité 
 de traitement des 
 micropolluants&lt;/li&gt;&lt;li&gt;Mise à niveau de 
 l&amp;#039;autosurveillance de la 
 station de traitement 
 suite à une invalidation 
 du dispositif ou pour une 
 station non équipée de 
 taille &amp;lt;2000 EH&lt;/li&gt;&lt;li&gt;Zone de rejet végétalisée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-creation-dun-premier-systeme-dassainissement/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>15/01/2025</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
+      <c r="AH23" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>164339</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrage - Etudes, prestations intellectuelles ou d'intérêt général</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Montant plafond / Forfait journalier</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
 la prise en charge et à la justification des actions, 
 études et travaux réalisés par les moyens propres du 
 maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
 de l’assistance à maîtrise d’ouvrage assumées par les 
 moyens propres du bénéficiaire ne sont pas éligibles 
 aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
 l’ensemble des politiques d’intervention du 12e
 Programme&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;S’agissant des études de définition et de programmation réalisées par les moyens propres du bénéficiaire de 
 l’aide, comprises comme études préalables à la phase avant-projet relevant de la maîtrise d’œuvre et recouvrant 
 notamment les analyses de faisabilité ou de préparation des investissements ou actions éligibles ainsi que les 
 études diagnostiques ou de schémas directeurs, elles sont intégrées à l’assiette de dépenses par vérification d’un 
 montant plafond maximum de 370 € par jour de dépenses selon les modalités de la délibération relative aux 
 dispositions communes applicables aux aides du 12e Programme à laquelle s’applique le taux d’aide de référence 
 correspondant à l’étude concernée. À l’aide ainsi déterminée s’ajoute un forfait de 35 € d’aide par jour pour 
 prise en compte des dépenses d’accompagnement, correspondant aux frais courants. &lt;/p&gt;&lt;p&gt; Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses sont repris dans les modalités 
 techniques de déploiement des aides des politiques d’intervention en vigueur du programme. &lt;/p&gt;&lt;p&gt;S’agissant de projets qualifiables d’activités économiques au sens communautaire et conformément aux 
 dispositions des règlements généraux d’exemption par catégories (articles 7 respectifs des R (UE) n°651/2014 
 modifié et R(UE) 2022/2472), le bénéfice du forfait de prise en compte des dépenses d’accompagnement ne 
 peut être accordé.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Economie d'énergie et rénovation énergétique
 Agriculture et agroalimentaire
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant plafond de 370 € / j&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   E-mail :&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-reseaux-dassainissement-travaux-deconomies-deau/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
+      <c r="AH24" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>164341</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrage - Travaux</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Montant plafond / Forfait journalier</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
 la prise en charge et à la justification des actions, 
 études et travaux réalisés par les moyens propres du 
 maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
 de l’assistance à maîtrise d’ouvrage assumées par les 
 moyens propres du bénéficiaire ne sont pas éligibles 
 aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
 l’ensemble des politiques d’intervention du 12e
 Programme&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;S’agissant des dépenses de personnel, l’assiette de travaux réalisés par les moyens propres du bénéficiaire est 
 déterminée selon les modalités de la délibération relative aux dispositions communes applicables aux aides du 
 12e Programme. &lt;/p&gt;&lt;p&gt;Ces dépenses sont intégrées à l’assiette par vérification d’un montant plafond maximum de 315 € par jour de 
 dépenses justifiées selon les modalités de la délibération relative aux dispositions communes applicables aux 
 aides du 12e Programme à laquelle s’applique le taux d’aide de référence correspondant à l’étude concernée. À l ’aide ainsi déterminée s’ajoute un forfait de 35 € d’aide par jour pour prise en compte des dépenses 
 d’accompagnement, correspondant aux frais courants. &lt;/p&gt;&lt;p&gt; S’agissant des dépenses relatives aux fournitures et autres amortissements de matériels nécessaires à la 
 réalisation des travaux, ils sont justifiés par la production de factures pour les achats externes dédiés au 
 projet dans les conditions prévues au sein des dispositions communes applicables aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses sont repris dans les modalités 
 techniques de déploiement des aides des politiques d’intervention en vigueur du programme. &lt;/p&gt;&lt;p&gt;S’agissant de projets qualifiables d’activités économiques au sens communautaire et conformément aux 
 dispositions des règlements généraux d’exemption par catégories (articles 7 respectifs des R (UE) n°651/2014 
 modifié et R(UE) 2022/2472), le bénéfice du forfait de prise en compte des dépenses d’accompagnement ne 
 peut être accordé.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Economie d'énergie et rénovation énergétique
 Agriculture et agroalimentaire
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-etudes-de-maitrise-doeuvre/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
+      <c r="AH25" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>164342</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrages - Actions d'animation</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Forfait journalier / Montant plafond</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
 la prise en charge et à la justification des actions, 
 études et travaux réalisés par les moyens propres du 
 maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
 de l’assistance à maîtrise d’ouvrage assumées par les 
 moyens propres du bénéficiaire ne sont pas éligibles 
 aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
 l’ensemble des politiques d’intervention du 12e
 Programme&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;S’agissant des opérations d’animation réalisées par les moyens propres du bénéficiaire et eu égard à la nature 
 du projet, l’Agence de l’eau arrête en opportunité la prise en charge de la mission à l’objectif ou au temps passé. &lt;/p&gt;&lt;p&gt;Pour les missions d’animation prises en charge à l’objectif, le coût unitaire de la tâche à réaliser est multiplié par 
 le nombre de tâches prévisionnelles pour identifier l’assiette de dépenses. &lt;/p&gt;&lt;p&gt;Pour les missions d’animation dont l’assiette est déterminée au temps passé, le montant plafond journalier 
 vérifié est par application d’un montant plafond maximum de 315 € par jour de dépenses justifiées selon les 
 modalités de la délibération relative aux dispositions communes applicables aux aides du 12e Programme à 
 laquelle s’applique le taux d’aide de référence. À l’aide ainsi déterminée s’ajoute un forfait de 35 € d’aide par 
 jour pour prise en compte des dépenses d’accompagnement, correspondant aux frais courants. &lt;/p&gt;&lt;p&gt; Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses sont repris dans les modalités 
 techniques de déploiement des aides de la politique d’intervention en vigueur du programme. &lt;/p&gt;&lt;p&gt;S’agissant de projets qualifiables d’activités économiques au sens communautaire et conformément aux 
 dispositions des règlements généraux d’exemption par catégories (articles 7 respectifs des R (UE) n°651/2014 
 modifié et R(UE) 2022/2472), le bénéfice du forfait de prise en compte des dépenses d’accompagnement ne 
 peut être accordé. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-travaux/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
+      <c r="AH26" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>164343</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrages - Actions de communication, sensibilisation, éducation</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
         <is>
           <t>Forfait journalier / Montant plafond</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
 la prise en charge et à la justification des actions, 
 études et travaux réalisés par les moyens propres du 
 maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
 de l’assistance à maîtrise d’ouvrage assumées par les 
 moyens propres du bénéficiaire ne sont pas éligibles 
 aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
 l’ensemble des politiques d’intervention du 12e
 Programme&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;S’agissant des actions de communication, de sensibilisation et d’éducation réalisées par les moyens propres du 
 bénéficiaire et eu égard à la nature du projet, l’Agence de l’eau arrête en opportunité la prise en charge de la 
 mission à l’objectif ou au temps passé. &lt;/p&gt;&lt;p&gt;Pour les actions prises en charge à l’objectif, le coût unitaire de la tâche à réaliser est multiplié par le nombre de 
 tâches prévisionnelles pour identifier l’assiette de dépenses. &lt;/p&gt;&lt;p&gt;Pour les actions dont l’assiette est déterminée au temps passé, le montant plafond journalier est vérifié par 
 application d’un montant plafond maximum de 315 € par jour de dépenses justifiées selon les modalités de la 
 délibération relative aux dispositions communes applicables aux aides du 12e Programme à laquelle s’applique 
 le taux d’aide de référence correspondant à l’action concernée. À l’aide ainsi déterminée s’ajoute un forfait de 
 35 € d’aide par jour pour prise en compte des dépenses d’accompagnement, correspondant aux frais courants. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse :&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-actions-danimation/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
+      <c r="AH27" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>164340</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Réaliser des actions, études et travaux par les moyens propres du maitre d'ouvrage - Etudes de maitrise d'oeuvre</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Interventions relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La présente fiche arrête les dispositions relatives à 
 la prise en charge et à la justification des actions, 
 études et travaux réalisés par les moyens propres du 
 maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Les dépenses ressortant de la maîtrise d’ouvrage ou 
 de l’assistance à maîtrise d’ouvrage assumées par les 
 moyens propres du bénéficiaire ne sont pas éligibles 
 aux aides de l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ces dispositions sont d’application commune à 
 l’ensemble des politiques d’intervention du 12e
 Programme&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le montant d’assiette de dépenses retenu pour les études préalables à la phase 
 avant-projet, les études nécessaires ou annexes au suivi et à la réception des 
 ouvrages, est limité au maximum à 6 % du coût prévisionnel hors taxe des travaux 
 retenus estimé pour le projet. Le montant retenu au titre de ces prestations est 
 intégré au montant retenu de l’opération de travaux correspondante, dans la 
 limite du montant plafond éventuellement appliqué à cette opération. Ces 
 prestations sont aidées sous la forme d’une subvention, au même taux que celui 
 qui sera appliqué aux travaux concernés.
 Les taux d’aide de référence et autres plafonnements appliqués à ces dépenses 
 sont repris dans les modalités techniques de déploiement des aides des politiques 
 d’intervention en vigueur du programme.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_dispositions_communes.pdf?Archive=263794608197&amp;File=fiche%5Fdispositions%5Fcommunes%5Fpdf</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   E-mail :&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-etudes-prestations-intellectuelles-ou-dinteret-general/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>164300</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Équipement pédagogique et informatif de mise en valeur des milieux naturels</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Création d’équipements pédagogiques
+et informatifs pour la sensibilisation 
+des publics sur les milieux naturels qui 
+ont fait l’objet d’une opération de 
+préservation ou de restauration 
+accompagnée par l’Agence de l’eau &lt;/p&gt;&lt;p&gt;Fourniture d’un plan de valorisation&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-rhin-meuse.fr/information-et-sensibilisation</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z29" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-etudes-prestations-intellectuelles-ou-dinteret-general/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-action-de-communication-co-organisee-avec-lagence-de-leau/</t>
         </is>
       </c>
       <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>04/02/2025</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
-        <v>28158</v>
+        <v>164298</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Financer des travaux de gestion du temps de pluie</t>
+          <t>Mener des études en matière de connaissance générale - études d'intérêt général</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+          <t>Interventions en matière de connaissance générale : études d'intérêt général et acquisition de données</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+          <t>Taux de référence</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
-[...5 lines deleted...]
-ou réseaux pluviaux sont décrites dans la fiche thématique « eau et nature en ville et village ».&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Les actions consistent en la collecte de données (qualité du milieu, pressions, …) dès lors qu’elles répondent aux 
+priorités de l’Agence de l’eau et qu’elles sont recueillies selon un format défini par l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ainsi, peut être citée en exemple la mise en place d’une surveillance des ressources en eau ou des milieux 
+aquatiques permettant d’acquérir, par des organismes tiers, des données brutes tout en s’inscrivant dans une 
+logique de complémentarité avec les réseaux patrimoniaux qui répondent aux obligations nationales et 
+communautaires et qui sont portés par les pouvoirs publics.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N30" s="1" t="inlineStr">
         <is>
-          <t>Eau pluviale
-Assainissement des eaux</t>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides</t>
         </is>
       </c>
       <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R30" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Opérations de 
-[...20 lines deleted...]
-privé&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le taux d’aide de référence sera de 50 % pour l’acquisition de données et pour le soutien aux études d’intérêt
+général réalisées par des tiers. &lt;/p&gt;&lt;p&gt;Au regard du degré de priorité que représente le projet pour l’Agence de l’eau, le taux d’aide pourra être modulé
+par rapport au taux d’aide de référence, sans toutefois dépasser 80 %. &lt;/p&gt;&lt;p&gt;Ce taux d’aide s’applique sur la base d’un montant retenu par l’Agence de l’eau incluant :
+&lt;br /&gt;• Les prestations intellectuelles en régie ; &lt;br /&gt;• Divers achats spécifiquement liés à la réalisation du projet. L’assiette des achats d’investissement sera
+adaptée en fonction de la durée d’amortissement du bien en regard de la durée du projet.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
       <c r="V30" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_etude_generale.pdf?Archive=263790208197&amp;File=fiche%5Fetude%5Fgenerale%5Fpdf</t>
         </is>
       </c>
       <c r="X30" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...8 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z30" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4a0d-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-acquisition-de-donnees-1/</t>
         </is>
       </c>
       <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
-          <t>17/02/2020</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
-        <v>27139</v>
+        <v>164226</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Lutter contre les effluents non domestiques</t>
+          <t>Sensibiliser, éduquer et informer du public - Consultation du public</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
-          <t> Min : 50 Max : 70</t>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="J31" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+          <t>Taux de référence</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Action de Recherche de 
-[...13 lines deleted...]
-mixte&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N31" s="1" t="inlineStr">
         <is>
-          <t>Eau pluviale
-Assainissement des eaux</t>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R31" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...14 lines deleted...]
-permanente&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T31" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement</t>
         </is>
       </c>
       <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
       <c r="V31" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
       <c r="X31" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...8 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z31" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/cf8f-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-cible/</t>
         </is>
       </c>
       <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
-          <t>10/02/2020</t>
+          <t>30/01/2025</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
-        <v>27135</v>
+        <v>164225</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Développer et améliorer les systèmes d'assainissement grâce à des solutions curatives</t>
-[...4 lines deleted...]
-          <t>Renaturation des villes</t>
+          <t>Sensibiliser, éduquer et informer du public - Appel à projets ciblé</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>Taux de référence / PAOT</t>
+          <t>Sur la base du règlement dédié et des modalités de la présente fiche</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
-[...6 lines deleted...]
-des eaux pluviales &lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
-          <t>Eau pluviale
-Assainissement des eaux</t>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
         </is>
       </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R32" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Aménagements 
-[...7 lines deleted...]
-pluviales strictes&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Action ou initiative que l’Agence de 
+l’eau souhaite faire émerger&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T32" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement</t>
         </is>
       </c>
       <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
       <c r="V32" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
       <c r="X32" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...4 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z32" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a373-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public-2/</t>
         </is>
       </c>
       <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
-          <t>10/02/2020</t>
+          <t>30/01/2025</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
+        <v>164224</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action de communication co-organisée avec l'agence de l'eau</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action co-organisée avec l’Agence de 
+l’eau&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public-1/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>164223</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement professionnel</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>164222</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement grand public</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>ou Forfait de 1 000 euros/j ou 1500 euros/2j</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-aaction-ou-programme-de-sensibilisation-de-communication-dinformation-sur-les-enjeux-de-la-politique-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>164221</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action ou programme de sensibilisation, de communication, d'information sur les enjeux de la politique de l'eau</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau-1/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>164220</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser, éduquer et informer du public - Programme éducatif et de sensibilisation des jeunes et des adultes dans les territoires</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 50</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L33" s="1" t="inlineStr">
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
 des ressources en eau et des milieux aquatiques 
 par les acteurs de terrain, les usagers, les jeunes, 
 à la fois dans une dimension globale et locale au 
 plus proche de leur territoire de vie ;&lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
 changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
 gestion de l’eau, de transition écologique, 
 d’atténuation et d’adaptation au changement 
 climatique et de préservation de la biodiversité, 
 de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
 parties prenantes dans les projets et soutenir 
 les actions portées par les acteurs locaux dans 
 l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
 en faveur des milieux naturels et de la ressource 
 en eau et participer ainsi à l’émergence de 
 projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les projets d’une durée de trois ans, qui visent à sensibiliser les publics sur les enjeux de la ressource 
 en eau et de la biodiversité : eau et santé, eau et atténuation/adaptation au changement climatique, eau et 
 biodiversité, eau et urbanisme résilient, … favorisant une approche territoriale et présentant un programme 
 s’adressant aux jeunes et adultes. Les modalités de gestion sont régies par la fiche thématique « aides à 
 l’animation ». &lt;/p&gt;&lt;p&gt;La création d’outils et/ou de supports pédagogiques intégrés au programme éducatif sera étudiée au cas par cas 
 selon les modalités des actions d’information et de sensibilisation.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Appel à initiatives destiné 
 exclusivement aux associations. &lt;/p&gt;&lt;p&gt;Actions structurées autour des axes 
 définis dans le règlement et ayant pour 
 objectif d’informer, de sensibiliser, 
 d’éduquer les jeunes et les adultes. &lt;/p&gt;&lt;p&gt;Programmation cohérente à moyen 
 terme (trois ans) et selon une approche 
 territoriale facilitant la participation 
 des personnes et permettant 
 également de faire découvrir les 
 richesses des milieux aquatiques et de 
 la biodiversité. &lt;/p&gt;&lt;p&gt;Critères déterminés en cas de 
 dépassement de l’enveloppe 
 financière allouée&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>30/01/2025</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>164219</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser, éduquer et informer du public - Appel à projets "classes d'eau"</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>Forfait de 600 euros par projet retenu</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L34" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
 des ressources en eau et des milieux aquatiques 
 par les acteurs de terrain, les usagers, les jeunes, 
 à la fois dans une dimension globale et locale au 
 plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
 changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
 gestion de l’eau, de transition écologique, 
 d’atténuation et d’adaptation au changement 
 climatique et de préservation de la biodiversité, 
 de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
 parties prenantes dans les projets et soutenir 
 les actions portées par les acteurs locaux dans 
 l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
 en faveur des milieux naturels et de la ressource 
 en eau et participer ainsi à l’émergence de 
 projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un appel à projets destiné aux établissements scolaires du bassin Rhin-Meuse est lancé chaque année. Il s’adresse 
 d’une manière générale aux enseignants des classes du cycle 1 à 3 (de la maternelle à la 6ème). Pour être éligibles, 
 les projets portent principalement sur les enjeux de l’eau et de la biodiversité et répondent aux critères de 
 contenus pédagogiques, budgétaires et administratifs validés conjointement par les services de l’Éducation 
 Nationale et de l’Agence de l’eau. Une fois validé, le projet bénéficie d’une aide forfaitaire de 600 euros qui est 
 affectée aux dépenses nécessaires à la réussite du projet : sorties, intervenants, petits matériels, déplacements. 
 3 projets au maximum seront financés par établissement scolaire par an.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Projet éducatif en temps scolaire porté 
 par les enseignants, de la maternelle à 
 la 6ème, sur les thèmes définis chaque 
 année. &lt;/p&gt;&lt;p&gt;Validation en collaboration avec les 
 services de l’Éducation nationale et 
 éventuellement avec les autres 
 partenaires associés. &lt;/p&gt;&lt;p&gt;Priorisation possible sur certains 
 territoires avec une éligibilité 
 thématique élargie. &lt;/p&gt;&lt;p&gt;Critères déterminés en cas de 
 dépassement de l’enveloppe 
 financière allouée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-acquisition-de-donnees/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>30/01/2025</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>164218</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Mener des études en matière de connaissance générale : acquisition de données</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de connaissance générale : études d'intérêt général et acquisition de données</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions consistent en la collecte de données (qualité du milieu, pressions, …) dès lors qu’elles répondent aux 
 priorités de l’Agence de l’eau et qu’elles sont recueillies selon un format défini par l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ainsi, peut être citée en exemple la mise en place d’une surveillance des ressources en eau ou des milieux 
 aquatiques permettant d’acquérir, par des organismes tiers, des données brutes tout en s’inscrivant dans une 
 logique de complémentarité avec les réseaux patrimoniaux qui répondent aux obligations nationales et 
 communautaires et qui sont portés par les pouvoirs publics.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Artisanat
 Industrie
 Milieux humides</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le taux d’aide de référence sera de 50 % pour l’acquisition de données et pour le soutien aux études d’intérêt
 général réalisées par des tiers. &lt;/p&gt;&lt;p&gt;Au regard du degré de priorité que représente le projet pour l’Agence de l’eau, le taux d’aide pourra être modulé
 par rapport au taux d’aide de référence, sans toutefois dépasser 80 %. &lt;/p&gt;&lt;p&gt;Ce taux d’aide s’applique sur la base d’un montant retenu par l’Agence de l’eau incluant :
 &lt;br /&gt;• Les prestations intellectuelles en régie ; &lt;br /&gt;• Divers achats spécifiquement liés à la réalisation du projet. L’assiette des achats d’investissement sera
 adaptée en fonction de la durée d’amortissement du bien en regard de la durée du projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_connaissance_generale_etudes_d%E2%80%99interet_general_et_acquisition_de_donnees_-_FICHE_THEMATIQUE.pdf?Archive=264994608217&amp;File=interventions%5Fen%5Fmatiere%5Fde%5Fconnaissance%5Fgenerale%5F%5Fetudes%5Fd%E2%80%99interet%5Fgeneral%5Fet%5Facquisition%5Fde%5Fdonnees%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-etudes-dinteret-general/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>30/01/2025</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>164188</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux naturels et la biodiversité - Trame verte et bleue - Reconquête des habitats</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J36" s="1" t="inlineStr">
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence de l’eau peut aider les opérations permettant de préserver et restaurer les fonctionnalités des cours 
 d’eau et des milieux naturels associés ainsi que les opérations qui visent à améliorer les potentialités écologiques 
 des canaux :
 &lt;br /&gt;• Si ces opérations sont réalisées sur l’ensemble d’un bassin versant ou d’un tronçon homogène d’un 
 cours d’eau ;
 &lt;br /&gt;• Si ces opérations sont ponctuelles et constituent des chantiers expérimentaux, pilotes ou démonstratifs 
 des bonnes pratiques de gestion, restauration ou renaturation des milieux naturels. Le caractère pilote 
 et/ou démonstratif peut s’apprécier par une innovation technique ou par un potentiel de généralisation 
 de l’opération à une échelle globale et cohérente. &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont ainsi éligibles les opérations suivantes :
 &lt;br /&gt;Au sein des projets globaux :
 &lt;br /&gt;• La gestion sélective et adaptée de la végétation des berges (élagage, coupe, ...) et des encombrements 
 du lit mineur (embâcles) dans le respect des équilibres naturels8 ;
 ;
 &lt;br /&gt;• La reconstitution de la ripisylve par plantations d’essences arbustives/arborées indigènes et adaptées, 
 ainsi que par la mise en défens des berges (clôtures) ;
 &lt;br /&gt;• La reconstitution de profils de berges et du lit mineur, en long et en travers, adaptés aux caractéristiques 
 naturelles des cours d’eau (typologie, pente, débit, puissance, transport sédimentaire, ...) : mise en place 
 de lits d’étiage et lits emboîtés, reméandrage, découverture de tronçons enterrés lorsque cette 
 intervention permet une amélioration des fonctionnalités du milieu, ... ;
 &lt;br /&gt;• La préservation voire la restauration d’espaces de mobilité ou de bon fonctionnement ainsi que la 
 restauration voire la création de zones humides alluviales : ces actions pouvant faire l’objet de maîtrise 
 foncière d’espaces latéraux (cf. article 4.2.2) ;
 &lt;br /&gt;• Les mesures de gestion du bassin versant telles que les réimplantations de haies, de freins aux 
 écoulements de surface, de zones tampons, ..., en lien notamment avec le volet de prévention des 
 risques liés aux inondations par débordement de cours d’eau et aux ruissellements du bassin versant 
 ainsi qu’aux programmes de consolidation de la Trame Verte et Bleue (cf. articles 4.4.2 et 4.7). &lt;/p&gt;&lt;p&gt;Au titre des actions ponctuelles :
 &lt;br /&gt;• Des actions permettant de promouvoir des techniques particulières respectueuses des équilibres 
 écologiques ou d’initier des démarches plus globales par effet d’entraînement ;
 &lt;br /&gt;• La diversification des berges sur un faible linéaire et la création de milieux annexes, de type bras mort, 
 sur les voies de navigation, en priorité sur des secteurs en lien fort avec le cours naturel et avec une 
 réelle plus-value environnementale. &lt;/p&gt;&lt;p&gt;Ces projets ponctuels seront examinés au cas par cas en vue de définir leur éligibilité.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Travaux de restauration 
 écologique : reméandrage, 
 reconstitution de ripisylve, 
 diversification des écoulements, 
 suppression d’ouvrages, 
 découverture, ...
 Les travaux de protection de 
 berges, curage ou uniquement 
 d’entretien ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-especes-exotiques-envahissantes/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>164187</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux naturels et la biodiversité - Espèces exotiques envahissantes</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets éligibles concernent les études sommaires de connaissance, de suivi et de gestion d’espèces
 végétales prioritaires sur le bassin Rhin-Meuse définies en lien avec la Stratégie Régionale « Espèces Exotiques
 Envahissantes », d’espèces végétales émergentes10 sur le bassin (identifiées ou potentielles), les opérations de
 limitation d’expansion de ces espèces sur des sites maîtrisables ainsi que les interventions combinées à la
 restauration du milieu (restauration de berges dégradées et reconstitution de ripisylve par exemple). &lt;/p&gt;&lt;p&gt;A l’inverse, les opérations d’entretien régulier de végétation envahissante ayant colonisé des larges zones
 (fauche/arrachage de renouées par exemple) et de régulation d’espèces animales ne sont pas éligibles. Les
 études visant une connaissance fondamentale et approfondie d’une espèce exotique invasive animale ou
 végétale, pour laquelle la colonisation est considérée irréversible sur le bassin Rhin-Meuse, ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;Dans tous les cas, l’éligibilité des projets fera l’objet d’une analyse au cas par cas au regard du meilleur état de
 l’art sur les espèces exotiques envahissantes présentes sur le bassin Rhin-Meuse. Les études, travaux et plans de
 gestion concernant des espèces animales ne sont pas éligibles à des financements.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Végétales prioritaires / émergentes&lt;/strong&gt;&lt;br /&gt;Actions de gestion pour éradiquer
 ou limiter l’expansion d’espèces
 prioritaires sur le bassin Rhin-Meuse (notamment espèces
 émergentes identifiées ou
 potentielles) sur des sites
 maîtrisables ou stratégiques ;
 Travaux de restauration de
 milieux pour lutter contre les
 espèces exotiques envahissantes
 prioritaires.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Végétales déjà implantées&lt;/strong&gt;&lt;br /&gt;Dans le cadre de travaux de
 restauration de milieux pour lutter
 contre les espèces exotiques
 envahissantes. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Animales&lt;/strong&gt;&lt;br /&gt;Non éligible au P12&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-especes-protegees-menacees/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>164186</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Protéger les espèces menacées</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions éligibles sont les actions opérationnelles ciblées dans des plans d’actions nationaux, régionaux, ou
 de bassin en faveur d’espèces emblématiques des milieux aquatiques, humides ou encore prairiaux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes réalisées en régie (voir
 modalités reprises dans la fiche
 relative aux actions, études et
 travaux réalisées par les moyens
 propres du bénéficiaire ; &lt;/li&gt;&lt;li&gt;Etudes réalisées en prestation
 externalisée ; &lt;/li&gt;&lt;li&gt;Travaux réalisés en régie (voir
 modalités reprises dans la fiche
 relative aux actions, études et
 travaux réalisées par les moyens
 propres du bénéficiaire) ; &lt;/li&gt;&lt;li&gt;Travaux réalisés en prestation
 externalisée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-trame-bocagere/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>164185</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame verte - Trame bocagère</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J39" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Au titre des nombreux co-bénéfices pour la biodiversité et la gestion de l’eau sur les versants, la mise en place
 d’opérations de plantations agroécologiques, et en particulier la plantation de haies champêtres et diversifiées
 dans un objectif de reconstitution de corridors écologiques est éligible. &lt;/p&gt;&lt;p&gt;Ces opérations peuvent être mises en œuvre en complément des opérations de limitation des ruissellements
 sur les versants. &lt;/p&gt;&lt;p&gt;Dans l’objectif d’un maintien pérenne de ces actions de plantations, sont éligibles :
 &lt;br /&gt;• Les actions d’élaboration de plans de gestion durables des haies (ou assimilées) ;
 &lt;br /&gt;• Et l’ensemble des frais liés à la bonne reprise de ces plantations. &lt;/p&gt;&lt;p&gt;Des plantations, à titre plus ponctuel, peuvent être éligibles, constituant en effet un premier pas d’un réseau
 écologique sur les bassins versants.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Actions ponctuelles de plantations de haies, sans
 lien direct avec la restauration de corridors
 écologiques&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Travaux de plantations réalisés en
 régie (voir modalités reprises dans
 la fiche relative aux actions,
 études et travaux réalisées par les
 moyens propres du bénéficiaire)
 et frais associés ; &lt;/p&gt;&lt;p&gt;- Travaux réalisés en prestation
 externalisée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Actions intégrées dans un programme global
 (restauration de milieux naturels, restauration de la
 trame verte, prévention des risques intégrée à
 l’échelle d’un bassin versant, …)&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Travaux de plantations réalisés en
 régie (voir modalités reprises dans
 la fiche relative aux actions,
 études et travaux réalisées par les
 moyens propres du bénéficiaire)
 et frais associés ;
 &lt;br /&gt;- Travaux réalisés en prestation
 externalisée et frais associés.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-trame-prairiale/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>164184</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame verte - Trame prairiale</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J40" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions ciblées par l’Agence de l’eau visent à maintenir l’ensemble des surfaces prairiales, et en particulier
 les prairies les plus sensibles et les plus remarquables (prairies reconnues d’intérêt écologique), ainsi qu’à
 développer leur potentiel écologique. &lt;/p&gt;&lt;p&gt;Ces actions peuvent être mises en lien avec le panel d’outils disponibles et éligibles définis dans la fiche relative
 aux modalités d’intervention dans le domaine des actions de lutte contre les pollutions d’origine agricole et
 assimilée. &lt;/p&gt;&lt;p&gt;Enfin, afin de renforcer la préservation des surfaces en herbe sur des secteurs ciblés à forts enjeux, l’Agence de
 l’eau accompagne la mise en place de plans « herbe » territorialisés, autour d’une collectivité, des éleveurs et
 des prairies de ce territoire. &lt;/p&gt;&lt;p&gt;Ces secteurs prioritaires sont l’occasion, autour de l’objectif de maintenir les prairies, de mettre en commun
 l’ensemble des outils d’ores et déjà disponibles au travers de cette fiche thématique, ainsi que ceux disponibles
 dans le cadre de la lutte contre les pollutions d’origine agricole et assimilée, pour concilier l’ensemble des enjeux
 locaux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de maîtrise foncière,
 d’études, de travaux&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-plans-deau/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>164183</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Plans d'eau</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J41" s="1" t="inlineStr">
+      <c r="J45" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les plans d’eau, qu’ils soient naturels ou artificiels se trouvent aujourd’hui à la croisée des enjeux : biodiversité,
 qualité d’eau, quantité d’eau, activités humaines, … &lt;/p&gt;&lt;p&gt;Considérés à la fois comme des milieux aquatiques (présence d’eau permanente au sein d’une colonne d’eau),
 et des milieux humides (zones de transition entre le milieu aquatique et le milieu terrestre, en particulier au
 niveau des berges), ils sont par ailleurs le support de nombreux usages économiques (industriels, agricoles,
 piscicoles, hydroélectrique, navigation, …) ou de loisirs sur le bassin. Ils subissent, de fait, de nombreuses
 pressions qui altèrent leur morphologie, leur hydrologie, ainsi que la qualité de l’eau. &lt;/p&gt;&lt;p&gt;Les actions accompagnées par l’Agence de l’eau s’inscrivent pleinement dans un objectif de conciliation
 d’usages, en mettant particulièrement l’accent sur la restauration des fonctionnalités de ces milieux particuliers
 et du bon fonctionnement de leur bassin versant, tout en anticipant les effets du changement climatique sur
 ces milieux et sur les activités qui s’y exercent. Les plans d’eau prioritairement visés sont les plans d’eau identifiés
 dans le cadre de la Directive cadre sur l’eau (&amp;gt;50 ha de surface)
 9
 , les étangs patrimoniaux intégrés aux zones
 humides remarquables du Schéma Directeur d’Aménagement et de Gestion des Eaux, les plans d’eau
 stratégiques pour la ressource en eau, … &lt;/p&gt;&lt;p&gt;Afin de pouvoir intervenir durablement sur ces milieux et anticiper leur évolution et les usages futurs, les actions
 de l’Agence de l’eau visent à leur permettre de retrouver un fonctionnement optimal par :
 &lt;br /&gt;• L’identification et la compréhension d’éventuels dysfonctionnements et de leur origine ;
 &lt;br /&gt;• La mise en œuvre d’actions préventives, visant la limitation ou la réduction des causes de ces
 dysfonctionnements ;
 &lt;br /&gt;• La préservation des milieux les plus fonctionnels ;
 &lt;br /&gt;• La renaturation des milieux dégradés ou artificiels. &lt;/p&gt;&lt;p&gt;Ces actions seront conduites en visant à limiter les effets négatifs des plans d’eau sur les cours d’eau (qualité de
 l’eau, température, continuité écologique, invasions biologiques, …) voire en mettant en place une gestion des
 plans d’eau qui permette de contribuer à l’amélioration du fonctionnement des cours d’eau (soutien d’étiage
 par exemple).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;À ce titre, les actions curatives, notamment les actions visant les espèces végétales et/ou algales proliférantes
 (hors espèces exotiques envahissantes (cf. article 4.6.2), ne sont pas éligibles. Seront privilégiées les études et
 actions visant à identifier et lutter contre les dysfonctionnements à l’origine de ces proliférations. &lt;/p&gt;&lt;p&gt;Par ailleurs, et afin d’anticiper toute problématique ultérieure liée notamment au changement climatique, sont
 éligibles les études stratégiques ainsi que les études de gouvernance visant à atteindre dans la durée, un équilibre
 entre enjeux de biodiversité, enjeux de qualité et de quantité d’eau, et enjeux de partage de la ressource.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de maîtrise foncière,
 d’études, de travaux&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-milieux-humides/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>164182</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Milieux humides</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J42" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les milieux humides sont des atouts précieux pour les territoires. Dépeints depuis des siècles comme des milieux
 hostiles ou encore insalubres, ils sont pourtant le support d’enjeux majeurs et essentiels dans le cycle de l’eau et
 pour la biodiversité. Le frein à leur disparition, le maintien de leurs fonctionnalités, ainsi que leur restauration
 voire leur recréation constitue une priorité pour l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau vise à aider les opérations permettant de restaurer les fonctionnalités des milieux humides et
 de leur aire d’influence, en particulier lorsque ces zones ont été altérées, dégradées ou détruites. &lt;/p&gt;&lt;p&gt;Dans le cadre d’un regard global sur la trame bleue, les actions de restauration ou de création de mares, y
 compris dans le cadre de différents usages sont éligibles et encouragées en vue de la reconstitution d’un réseau
 fonctionnel.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de maîtrise foncière,
 d’études, de travaux &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-prevention-des-risques/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>164177</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Prévention des risques</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse
 Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La réduction de la vulnérabilité aux risques d’inondation par débordement de cours d’eau et par ruissellement
 dans le bassin versant, au sens de la protection des biens et des personnes, n’entre pas dans le champ
 d’intervention de l’Agence de l’eau. Toutefois, dans un souci d’approche globale et intégrée des bassins versants, les programmes de gestion des risques qui concilient la régulation hydraulique et la préservation/restauration
 des fonctionnalités des milieux naturels sont éligibles. &lt;/p&gt;&lt;p&gt;Sont ainsi concernées les opérations « mixtes », alliant approches hydraulique et écologique :
 &lt;br /&gt;• Permettant, en priorité, d’intervenir sur les causes des inondations, en particulier sur les
 dysfonctionnements hydrauliques à l’échelle des bassins versants (accélération des écoulements
 amont, point de blocage aval, ...) ;
 &lt;br /&gt;• Contribuant à la réduction des risques et des aléas tout en intégrant la préservation/restauration des
 milieux naturels d’une part et à l’infiltration des eaux dans les sols et nappes phréatiques d’autre part,
 en particulier par l’implantation de haies sur les versants, d’infrastructures naturelles constituant des
 rugosités et freins à l’écoulement, ... ;
 &lt;br /&gt;• Constituant une réponse adaptée à la hauteur des enjeux hydrauliques au regard d’un niveau de risque
 identifié et d’une approche coûts/bénéfices ;
 &lt;br /&gt;• S’inscrivant dans un programme global intégrant les enjeux de préservation et de restauration de la
 fonctionnalité des milieux naturels. &lt;/p&gt;&lt;p&gt;L’éligibilité des projets, et des actions qui en découlent, sera conditionnée à la préservation du milieu,
 particulièrement sur les secteurs en bon état écologique qui présentent un bon fonctionnement
 hydromorphologique et/ou des zones humides remarquables, ainsi qu’à la restauration des écosystèmes
 dégradés dans le périmètre du projet. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau peut soutenir les actions rustiques et diffuses sur les bassins versants permettant de limiter les
 ruissellements, de mieux infiltrer l’eau, ainsi que les ouvrages hydrauliques plus lourds permettant le
 ralentissement dynamique des crues en zone alluviale si ces ouvrages respectent les critères énoncés
 précédemment. &lt;/p&gt;&lt;p&gt;Au titre de la gestion des risques d’inondations et de ruissellements, sont ainsi éligibles les actions :
 &lt;br /&gt;• De reconquête de zones d’expansion naturelles des crues incluant des actions de maîtrise foncière
 (article 4.2.2), de suppression ou de recul/déplacement de digues et merlons, de restauration de milieux
 alluviaux et en particulier de prairies humides, ... ;
 &lt;br /&gt;• De reconstitution de « rugosités » en bordure de cours d’eau ou de fossés ou sur les versants : mise en
 place de bandes enherbées au-delà des mesures règlementaires en vigueur dans ce domaine,
 plantations de haies et ripisylves, création de zones humides tampons, fermeture des drains et
 reconstitution de milieux humides, recul des sorties de drains avec création de zones tampons, ... ; &lt;br /&gt;• De création de zones de ralentissement dynamique des crues par l’aménagement de barrages/digues
 en travers du lit majeur qui utilisent le caractère déjà inondable des terrains en augmentant la capacité
 d’inondation. Les travaux de protection des biens et des personnes rendus nécessaires par ces zones de
 sur-inondation sont également éligibles. &lt;/p&gt;&lt;p&gt;A l’inverse, le champ d’intervention de l’Agence de l’eau ne concerne pas, sauf cas très particuliers évoqués ci-dessus, les actions de protections localisées des biens et des personnes liées aux programmes de gestion des
 inondations (digues latérales, murs de protection à proximité des habitations, ...) ainsi que la création de bassins
 de stockage hydraulique des crues et ruissellements ne reposant pas sur la fonctionnalité des milieux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Eligibilité conditionnée à la mise
 en œuvre d’opérations mixtes,
 alliant approches hydraulique et
 écologique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-continuite-ecologique-aquatique/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>164175</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue et préserver la continuité écologique aquatique</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 100</t>
         </is>
       </c>
-      <c r="J44" s="1" t="inlineStr">
+      <c r="J48" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux éligibles concernent les aménagements en faveur du transport sédimentaire et les dispositifs de
 franchissement pour la faune piscicole en privilégiant des solutions réversibles et rustiques. Les projets éligibles
 devront aboutir à une amélioration des migrations piscicoles, tant à la montaison qu’à la dévalaison, en rapport
 avec les enjeux recensés sur le site en question (espèces cibles, frayères, ...). Les aménagements éligibles sont notamment :
 &lt;br /&gt;• Pour la montaison : les rivières artificielles de contournement, les rampes en enrochements, les passes
 à poissons (à bassins successifs, à échancrures, ...) ; &lt;br /&gt;• Pour la dévalaison : les dispositifs donnant une garantie de résultat quant à l’amélioration des conditions
 de dévalaison piscicole, à examiner au cas par cas selon les solutions techniques proposées. Ces
 dispositifs pour la dévalaison sont accompagnés s’ils sont entrepris sur des ouvrages existants
 uniquement et qui présentent déjà un équipement efficace pour la montaison ou, dans le cas contraire,
 s’ils sont couplés à la mise en place de ce type de dispositif ;
 &lt;br /&gt;• Pour la gestion du transport sédimentaire : les opérations d’amélioration du transport sédimentaire sont
 également éligibles si elles répondent à des enjeux et à des mesures précisément définis et justifiés par
 des études préalables. Les interventions auront pour but de restaurer le fonctionnement naturel du
 cours d’eau : recharge sédimentaire de milieux à l’aval, rééquilibrage de la dynamique du cours d’eau et
 du profil en long, ... En revanche, les aménagements liés au fonctionnement ou à l’entretien des
 ouvrages, qui consistent par exemple en un désengravement ponctuel des retenues ou des organes
 hydrauliques, ou en un remplacement d’ouvrages vétustes permettant déjà le transit sédimentaire, ne
 sont pas éligibles aux aides de l’Agence de l’eau.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aménagements d’ouvrages permanents liés à un franchissement de cours d’eau par une route, un sentier,
 une piste, ..., sont éligibles s’il est démontré que les ouvrages concernés constituent des obstacles significatifs à
 la continuité écologique (buse mal calée, radier de pont générant une chute, ...). Les
 reconstructions/réhabilitations de ce type d’ouvrages, notamment lorsqu’ils visent uniquement l’amélioration
 de la capacité hydraulique ou la rénovation de structures anciennes ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;Pour réduire significativement les impacts des ouvrages sur le milieu, Les travaux éligibles sont :
 &lt;br /&gt;• L’ensemble des techniques (arasement partiel ou complet, échancrure complètement ouverte sur le lit
 mineur, contournement d’ouvrages ou de plans d’eau en barrage par détournement de la majeure
 partie du débit dans le chenal de contournement, ...) qui permettent de limiter significativement voire
 de supprimer les impacts des ouvrages sur le milieu (réduction très sensible de la côte de retenue et
 diminution de manière significative de l’effet de remous hydraulique et sédimentaire en amont) et en
 améliorant leur transparence hydraulique ;
 &lt;br /&gt;• Les mesures d’accompagnement rendues nécessaires par les effets de ces aménagements (baisse du
 niveau d’eau, reprise d’érosion, réaménagement ou confortement d’infrastructures, ...), en amont et en
 aval sur le tronçon de cours d’eau concerné et au sein de son lit majeur.
 Ces opérations seront autant que possible privilégiées par rapport à l’équipement en passe à poissons.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les solutions d’effacement d’ouvrages et les mesures d’accompagnement rendues nécessaires par les effets de
 ces aménagements pourront être financées sur :
 &lt;br /&gt;• Les cours d’eau non classés et ceux classés en liste 1 au titre de l’article L.214-17 du Code de
 l’environnement ;
 &lt;br /&gt;• Les cours d’eau classés en liste 2, sous réserve d’un avis favorable de la police de l’eau, dans le cadre
 réglementaire permis par l’article L.214-17 (obligations relatives à la circulation des poissons migrateurs
 et au transport suffisant des sédiments sur les cours d’eau classés en liste 2 et cas particulier des moulins
 à eau), l’article L.214-3-1 (remise en état de sites), l’article L.211-7 (motifs de sécurité civile) et l’article
 L.214-17-1 (procédures de conciliation) du Code de l’environnement. Ces travaux doivent permettre de
 limiter voire de supprimer les impacts des ouvrages sur les milieux naturels, en privilégiant les solutions d’effacement lorsque leur faisabilité est démontrée et qu’elles constituent les solutions les plus
 intéressantes et efficientes recueillant l’accord des propriétaires des ouvrages.
 Ces opérations seront autant que possible privilégiées par rapport à l’équipement en passe à poissons, et
 notamment sur les ouvrages de faible portée et ne tirant pas d’usage du fait qu’ils font obstacle à l’écoulement
 naturel des eaux : buses, ponceaux, radiers, ouvrages routiers, ...&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre réglementaire
 autorisé&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-reconquete-des-habitats-et-gestion-du-bassin-versant/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>164172</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux prioritaires du bassin versant</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J45" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans l’objectif de préservation pérenne des fonctionnalités des milieux prioritaires, que ce soient les milieux les
 plus préservés, ou les milieux ayant bénéficié d’opération de restauration, les opérations de gestion
 conservatoire et d’entretien définies dans un plan de gestion en cours de validité sont éligibles. &lt;/p&gt;&lt;p&gt;À titre d’expérimentation et de retour d’expérience, les opérations de suivi des fonctionnalités des milieux
 humides peuvent également être éligibles, en particulier dans le cadre de méthodologies reconnues à l’échelle
 de bassin ou à l’échelle nationale.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux réalisés en régie (voir
 modalités reprises dans la fiche
 relative aux actions, études et
 travaux réalisées par les moyens
 propres du bénéficiaire) ; &lt;/li&gt;&lt;li&gt;Travaux réalisés en prestation
 externalisée ; &lt;/li&gt;&lt;li&gt;Investissements nécessaires à la
 mise en œuvre des actions du
 plan de gestion.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-preservation-des-milieux-remarquables-1/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>164169</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux dégradés en vue de leur restauration</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions de maîtrise foncière (acquisition, bail emphytéotique, obligations réelles
 environnementales, ...) s’inscrivant dans une perspective de reconstitution de milieux, de restauration de leurs
 fonctions écologiques, ou de reconstitution de corridors écologiques. &lt;/p&gt;&lt;p&gt;Sont notamment visées la maîtrise foncière des milieux riverains de cours d’eau pour faciliter les travaux de
 renaturation, d’expansion de crues, la maîtrise foncière de milieux naturels et notamment humides dégradés en
 vue de la restauration de leurs fonctionnalités, la maîtrise foncière des milieux ouverts et particulièrement des
 prairies, présentant des fonctionnalités importantes pour la qualité de l’eau et/ou la biodiversité. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Maîtrise foncière pérenne et frais
 associés&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-preservation-des-milieux-remarquables/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>164167</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux remarquables</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Min : 80 Max : 100</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J51" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alors que les menaces sur la biodiversité et sur le fonctionnement des écosystèmes se font de plus en plus
 prégnantes, la politique de l’Agence de l’eau en faveur des milieux naturels vise à protéger de façon pérenne les
 milieux aux fonctionnalités préservées, à la qualité écologique reconnue, voire dans certains cas vulnérables ou
 menacés de dégradations, et qui jouent un rôle important dans le fonctionnement du bassin versant. &lt;/p&gt;&lt;p&gt;Ainsi, dans ce cadre, les actions éligibles sont les actions de maîtrise foncière (acquisition, bail emphytéotique,
 obligations réelles environnementales, etc.) et les actions pérennes de maîtrise d’usage visant à préserver :
 En priorité les zones humides remarquables du Schéma Direction d’Aménagement et de Gestion des Eaux
 et les zones humides d’intérêt écologique reconnu (Natura 2000, Espace Naturel Sensible, Réserves Naturelles,
 ...), ainsi que leur aire d’influence ; &lt;/p&gt;&lt;p&gt;Les réservoirs de biodiversité de la Trame Verte et Bleue, tels qu’identifiés par des études et diagnostics
 territoriaux (inventaires de zones humides, études de Trame Verte et Bleue, etc.) et documents de planification
 d’échelle régionale à locale (SDAGE, SRADDET, SCOT, PLUi7
 , ...) ; &lt;/p&gt;&lt;p&gt;Ainsi que les milieux plus « ordinaires », ou de grands ensembles fonctionnels rendant des services
 écosystémiques et qui contribuent au bon fonctionnement du bassin versant et à la préservation des ressources
 en eau.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maîtrise foncière pérenne et frais
 associés ; &lt;/li&gt;&lt;li&gt;Maîtrise d’usage pérenne, et frais
 associés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-etudes/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>164166</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Financer des études  en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J52" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études peuvent être aidées quel que soit leur auteur, qu’elles soient réalisées par un prestataire extérieur ou
 directement par les moyens propres du maître d’ouvrage. &lt;/p&gt;&lt;p&gt;L’ensemble des études nécessaires à la définition, à la conception, à la mise en œuvre et au suivi d’un projet de
 préservation, de restauration ou de renaturation de milieux, et intégrées éventuellement au sein de programme
 de gestion des inondations et/ou des coulées d’eau boueuse, sont éligibles. &lt;/p&gt;&lt;p&gt;En ce sens, les études hydrauliques visant la prévention des inondations/coulées d’eau boueuse peuvent être
 accompagnées lorsqu’elles sont réalisées à l’échelle d’un bassin versant, d’un sous bassin versant ou de secteurs
 suffisamment cohérents pour répondre à cet objectif et lorsqu’elles sont couplées à une étude visant la
 préservation/restauration des milieux naturels. &lt;/p&gt;&lt;p&gt;Par ailleurs, les études de diagnostics territoriaux de trames verte et bleue, ainsi que les inventaires de zones
 humides qui permettent de prendre en compte ces milieux naturels et la biodiversité associée dans la
 planification de l’aménagement du territoire et d’élaborer des programmes d’actions de préservation et de
 restauration sont éligibles. &lt;/p&gt;&lt;p&gt;De même, les études d’élaboration de stratégies foncières, en vue d’identifier les leviers fonciers de préservation
 de milieux naturels sont éligibles.&lt;/p&gt;&lt;p&gt;L’amélioration des connaissances des milieux naturels et de la biodiversité, et en particulier les inventaires et
 diagnostics écologiques préalables à des actions de préservation ou de restauration de milieux, ou encore
 nécessaires à l’élaboration de plans de gestion des milieux humides et des sites naturels sont éligibles. &lt;/p&gt;&lt;p&gt;Dans le cadre de la préservation et de la valorisation de milieux naturels, l’élaboration de plans de gestion et
 d’aménagement/valorisation pédagogique définissant l’intérêt des sites, leur vulnérabilité et la mise en place de
 stratégies de protection, de gestion, de renaturation, voire d’accueil du public, sont éligibles (le soutien aux
 actions d’information et d’accueil du public relève de la fiche thématique « interventions en matière de
 sensibilisation, d’éducation, d’information et de consultation du public »). &lt;/p&gt;&lt;p&gt;Les études concernant la structuration de la maîtrise d’ouvrage et les compétences associées à ces opérations
 (Gestion des Milieux Aquatiques et Prévention des Inondations) sont également éligibles lorsqu’elles visent la
 constitution, le renforcement ou l’élargissement de la maîtrise d’ouvrage, en particulier par l’étude globale des
 enjeux « milieux » associés à un territoire (recensement des linéaires de cours d’eau, des surfaces de zones
 humides, identification des trames vertes et bleues, …) et des forces en présence sur ce territoire (compétences,
 concertation entre partenaires, analyse économique, …).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lorsque différentes options sont à examiner sur des typologies d’actions particulières
 (effacement/aménagement d’ouvrages, lutte contre les inondations, ...), les études préalables devront s’appuyer
 sur des analyses multicritères permettant de comparer les coûts et les bénéfices des différents scénarii proposés
 afin de justifier la cohérence, l’efficacité et la pérennité de la solution retenue.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes réalisées en régie (voir
 modalités reprises dans la fiche
 relative aux actions, études et
 travaux réalisées par les moyens
 propres du bénéficiaire) ; &lt;/li&gt;&lt;li&gt;Etudes réalisées en prestation
 externalisée.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-autres-operations/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D49" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>164152</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études de connaissance de type inventaire historique urbain</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H49" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Innovation, créativité et recherche
 Biodiversité
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S49" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont éligibles dès lors qu’elles sont nécessaires à la définition, à l’analyse de la faisabilité ou de l’opportunité et à la préparation des investissements ou actions éligibles y compris les études préalables aux opérations groupées. Pour les études préalables à une opération groupée portées par une collectivité, les modalités d’aide sont définies dans la fiche thématique « Interventions en matière de développement et d’amélioration des systèmes d’assainissement ».&lt;/p&gt;&lt;p&gt;Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Concernant les actions de connaissance de type Inventaire Historique Urbain (IHU) pour recenser les sites et sols pollués et potentiellement pollués à l’échelle d’un territoire d’une collectivité dans un objectif de priorisation par rapport aux enjeux de l’eau, elles sont éligibles pour les porteurs de projets publics. Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Porteur de projet public 
+exclusivement&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-etudes-innovation/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...634 lines deleted...]
-      </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
-        <v>164159</v>
+        <v>164346</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Financer des dispositifs permettant la mesure et le suivi des eaux prélevées, des eaux de process et des flux polluants  ainsi que la surveillance des eaux souterraines</t>
+          <t>Réaliser des actions de coopération internationale - urgence</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+          <t>Interventions dans le domaine de la coopération internationale</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
-          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I54" s="1" t="inlineStr">
         <is>
-          <t> Min : 40 Max : 65</t>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="J54" s="1" t="inlineStr">
         <is>
-          <t>Taux de référence / Zone AFR</t>
+          <t>Taux de référence</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Objectifs de la politique :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en oeuvre d&amp;#039;une solidarité internationale&lt;/li&gt;&lt;li&gt;Mise en oeuvre d&amp;#039;actions de coopération institutionnelle&lt;/li&gt;&lt;li&gt;Lutte contre le réchauffement climatique et préservation de la biodiversité&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M54" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Les travaux éligibles sont les dispositifs permettant la mesure et le suivi des eaux prélevées, des eaux de process 
-[...1 lines deleted...]
-&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses d’analyses ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Crise majeure&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau potable
-Assainissement des eaux
-[...3 lines deleted...]
-Industrie</t>
+Assainissement des eaux</t>
         </is>
       </c>
       <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R54" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sont éligibles les dispositifs permettant 
-[...1 lines deleted...]
-process et des flux polluants &lt;/li&gt;&lt;li&gt;La surveillance des eaux souterraines&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;• L’aide de l’Agence de l’eau doit s’inscrire dans une réponse coordonnée inter agences en lien avec la 
+cellule de crise du ministère des affaires étrangères.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U54" s="1" t="inlineStr">
         <is>
-          <t>Rhin-Meuse</t>
+          <t>Grand Est</t>
         </is>
       </c>
       <c r="V54" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_gestion_quantitative..pdf?Archive=263810208109&amp;File=Fiche_thematique_gestion_quantitative__pdf</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_action_cooperation_internationale.pdf?Archive=263792408197&amp;File=fiche_action_cooperation_internationale_pdf</t>
         </is>
       </c>
       <c r="X54" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z54" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-prevention-des-risques-de-pollutions-accidentelles-ou-par-temps-de-pluie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-de-cooperation-internationale-cooperation-institutionnelle/</t>
         </is>
       </c>
       <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG54" s="1" t="inlineStr">
         <is>
-          <t>23/01/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="AH54" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
+        <v>164345</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions de coopération internationale - coopération institutionnelle</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Interventions dans le domaine de la coopération internationale</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Objectifs de la politique :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en oeuvre d&amp;#039;une solidarité internationale&lt;/li&gt;&lt;li&gt;Mise en oeuvre d&amp;#039;actions de coopération institutionnelle&lt;/li&gt;&lt;li&gt;Lutte contre le réchauffement climatique et préservation de la biodiversité&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de promouvoir la Gestion Intégrée des Ressources en Eau (GIRE) au sein de partenariats avec des autorités 
+de bassin ou des pays étrangers à travers la mise en place d’outils de gouvernance et d’organismes de bassin, de 
+plans de gestion, de programmes d’actions, de réseaux de mesures, de suivi des milieux et d’échange de 
+données, de systèmes d’information sur l’eau et des mécanismes de financement associés visant à une gestion 
+durable et concertée des ressources en eau. &lt;/p&gt;&lt;p&gt;Dans ce cadre, l’Agence de l’eau aide des acteurs qui interviennent pour mettre en œuvre ces actions dans les 
+pays bénéficiaires, au travers notamment d’actions d’assistance et d’expertise, de formation, de diffusion des 
+connaissances et des savoirs, d’acquisition de compétences et de renforcement de capacités, d’échanges 
+institutionnels et de rencontres internationales. &lt;/p&gt;&lt;p&gt;Cette forme de coopération est considérée comme active dès lors que la demande de partenariat émanant de 
+l’autorité étrangère est formalisée et qu’un programme de déploiement de la GIRE est en cours de réalisation 
+avec le soutien de l’Agence de l’eau ou qu’il fait l’objet d’un montage en cours en lien étroit avec elle 
+(ex : GIRE sur bassin du Stung Sen au Cambodge et GIRE sur les bassins de la Nam Ngun ou de la Nam Sa au Laos). &lt;/p&gt;&lt;p&gt;Le développement de la politique de gestion de bassin mise en œuvre au Cambodge, au Laos et au Vietnam 
+sera poursuivi en particulier en articulant des actions de solidarité avec les plans d’actions définis sur chaque 
+sous-bassin pilote. Pour les bassins africains, la coopération pourra être reprise dès que les conditions politiques 
+le permettront, notamment sur ceux de la Sanaga ou du Congo. &lt;/p&gt;&lt;p&gt;Par ailleurs, au cas par cas, des actions institutionnelles pourront intervenir dans des pays d’Afrique, du Moyen-Orient, d’Asie du Sud Est et d’Europe&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Participation locale de 5 % minimum, sous forme numéraire et de contributions valorisées ; &lt;/p&gt;&lt;p&gt;• Les actions doivent être menées en collaboration étroite avec les institutions des pays concernées et 
+plus particulièrement ceux de l’État et de ses ministères.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_action_cooperation_internationale.pdf?Archive=263792408197&amp;File=fiche_action_cooperation_internationale_pdf</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-de-cooperation-internationale-solidarite-internationale/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>164344</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions de coopération internationale - solidarité internationale</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Interventions dans le domaine de la coopération internationale</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Objectifs de la politique :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en oeuvre d&amp;#039;une solidarité internationale&lt;/li&gt;&lt;li&gt;Mise en oeuvre d&amp;#039;actions de coopération institutionnelle&lt;/li&gt;&lt;li&gt;Lutte contre le réchauffement climatique et préservation de la biodiversité&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les publics-cible de l’Agence de l’eau sont les habitants des pays les plus pauvres, à savoir ceux définis par 
+l’Organisation de Coopération et de Développement Économiques (OCDE). Il s’agit d’y soutenir l’émergence et 
+l’autonomisation de structures ou d’intercommunalités en capacité d’assurer la gouvernance et la gestion des 
+services élémentaires liés à l’eau. &lt;/p&gt;&lt;p&gt;Les projets sont portés par une double maîtrise d’ouvrage Nord/Sud : le porteur français est titulaire de l’aide et 
+le porteur local est son bénéficiaire à qui les activités profitent et les investissements sont rétrocédés. &lt;/p&gt;&lt;p&gt;Le porteur de projet français peut être une association de solidarité internationale ou une collectivité territoriale 
+agissant au titre de sa compétence en matière d’action extérieure. &lt;/p&gt;&lt;p&gt;Les collectivités ont la faculté de conclure des conventions avec des groupements et des autorités locales 
+étrangères, précisant l’objet des actions envisagées et le montant prévisionnel des engagements financiers (on 
+parle alors de « Coopération décentralisée »). Elles s’appuient dans la majorité des cas sur un opérateur externe, 
+privé ou associatif, agissant sur des missions d’assistance administrative et/ou technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Participation locale de 5 % minimum, sous forme numéraire et/ou de contributions valorisées
+&lt;br /&gt;• Participation en ressources propres de la co-maîtrise d’ouvrage française de 20 % lorsque celle-ci est 
+une collectivité
+&lt;br /&gt;• Soutien financier du projet par une collectivité ou une association dont le champ d’activité s’étend sur 
+au moins une partie du bassin Rhin-Meuse
+• Afin de d’élargir le champ de compétences et de cofinancements potentiels, une exception à cette 
+disposition vaut toutefois pour les projets articulés avec une coopération institutionnelle ou une 
+intercommunalité locale et portés par une Organisation Non Gouvernementale à dimension 
+Internationale, dotée d’un siège en France
+&lt;br /&gt;• Existence d’un relais local, sous la forme d’une représentation ou d’un partenariat local avec une 
+Organisation Non Gouvernementale (ONG) ou une autorité locale, en capacité de suivre la réalisation 
+des travaux et d’en certifier la bonne exécution. &lt;/p&gt;&lt;p&gt;Les projets relevant strictement du « grand cycle de l’eau » ou de la préservation de la biodiversité sans lien 
+direct avec l’accès à l’eau et à l’assainissement des populations ne sont pas éligibles aux aides en faveur des 
+actions de solidarité.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_action_cooperation_internationale.pdf?Archive=263792408197&amp;File=fiche_action_cooperation_internationale_pdf</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-travaux-1/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>164338</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'eau et la nature  en ville et village - Économie d'eau</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J55" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/li&gt;&lt;li&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/li&gt;&lt;li&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mise en place 
 d’installation de 
 récupérateur et de 
 réutilisation d’eau 
 pluviale&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans le cadre d’un projet 
 ponctuel avec approche 
 multifonctionnelle (Gestion 
 Intégrée des Eaux Pluviales 
 &amp;#43; sobriété en eau, …)&lt;/li&gt;&lt;li&gt;Travaux groupés réalisés 
 sous maîtrise d’ouvrage 
 publique permettant de 
 déraccorder des eaux 
 pluviales du réseau &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-deraccordement-des-eaux-pluviales-et-gestion-a-la-parcelle/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>164337</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Déraccordement des eaux pluviales et gestion à la parcelle</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Forfait de 1 000€/branchement</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opérations de 
 déraccordement des 
 eaux pluviales et de 
 gestion à la parcelle&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mise en conformité 
 groupée de branchements 
 privatifs existants sous 
 maîtrise d’ouvrage publique&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-dispositif-cours-decole-bulle-nature/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E57" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>164336</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Dispositif cours d'école, bulle nature</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT /</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;• Les travaux pour des cours d’écoles résilientes au changement climatique, perméables et végétalisées :
+désimperméabilisation, récupération d’eau de pluie, végétalisation des espaces (plantation de haies, 
+arbres, couvre-sol, …), création d’îlots de fraicheur, intégration de matériaux de couleur claire poreux, 
+jardins pédagogiques, … ;
+&lt;br /&gt;• Les actions de concertation et de communication associées. &lt;/p&gt;&lt;p&gt;Les groupes scolaires associés -périscolaires, centres éducatifs d’enfants handicapés- bénéficient également de 
+cette mesure. Les collèges, lycées ou universités et assimilés sont traités dans le cadre de l’article 4.2.1. &lt;/p&gt;&lt;p&gt;L’aide maximale aux projets de cours d’école est conditionnée à une démarche impliquant la concertation et 
+aux projets les plus ambitieux écologiquement lorsque cela est possible : déraccordement des toitures, 
+récupération d’eau de pluie, solutions surfaciques et végétalisées, création d’emprises de pleine terre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Jeunesse
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de gestion intégrée 
+des eaux pluviales et de 
+végétalisation au sein des 
+écoles&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-operations-ponctuelles-ou-globales/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>164335</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Opérations ponctuelles ou globales</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT /</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations ponctuelles 
+ou globales 
+d’aménagement mettant 
+en œuvre une gestion 
+intégrée des eaux de 
+pluie et végétalisation 
+associée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de gestion intégrée 
+des eaux pluviales et de 
+végétalisation associée 
+situés en zone urbanisée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-etudes/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>164334</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les réseaux d'assainissement- Travaux d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise en place 
+d&amp;#039;installation de 
+récupération et de 
+réutilisation d&amp;#039;eau 
+pluviale&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux groupés réalisés 
+sous maîtrise d&amp;#039;ouvrage 
+publique et permettant 
+de déraccorder des eaux 
+pluviales du réseau et 
+destinés à des usages 
+réglementairement 
+autorisés dans le respect 
+des prescriptions 
+techniques et sanitaires 
+du Ministère chargé de la 
+Santé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_developpement.pdf?Archive=264061308224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_developpement_pdf</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-reseaux-dassainissement-travaux-de-gestion-du-temps-de-pluie-autosurveillance/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>164325</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Sécuriser l'alimentation de l'eau potable - Sécurisation quantitative</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 70</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Zonage FRR</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont les travaux visant à assurer une bonne sécurité de l’approvisionnement en eau potable au regard des risques de rupture de l’approvisionnement jugés importants à l’échelle de l’ensemble du système d’alimentation en eau potable de la collectivité. Les risques pris en compte sont ceux liés :&lt;br /&gt;• À la vulnérabilité qualitative de la ressource en eau : environnement anthropisé à fort risque de pollution accidentelle, ressources superficielles ou naturellement peu protégées, à l’exclusion des pressions agricoles diffuses (nitrates, pesticides) ;&lt;br /&gt;• À la vulnérabilité intrinsèque du système de production, adduction, transfert et stockage de l’eau (risque de défaillance jugé important ou capacité insuffisante vis-à-vis de la continuité de l’approvisionnement) ;&lt;br /&gt;• À la vulnérabilité quantitative de la ressource en eau exploitée. &lt;/p&gt;&lt;p&gt;Les projets aidés devront :&lt;br /&gt;• Privilégier la diversification des ressources en eau existantes ;&lt;br /&gt; • La substitution par des ressources en eau non conventionnelles (réutilisation d’eaux d’usées ou d’eaux de process, …) pour des usages autres que la consommation humaine (eau industrielle, …) pourra également être envisagée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• S’inscrire dans une démarche visant la réduction des consommations d’eau et de diminution des prélèvements dans les ressources fragiles.  Les travaux visés sont :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Le remplacement ou la réhabilitation de forages présentant un risque de défaillance ; &lt;br /&gt;• La reprise de drains des captages de sources pour les collectivités fragiles d’un point de vue quantitatif ; &lt;br /&gt;• Le remplacement ou la réhabilitation des conduites d’adduction ou de transfert structurantes 
+identifiées comme vulnérables ; &lt;br /&gt;• Les travaux de maillage interne s’ils répondent à l’objectif global de sécurisation ; &lt;br /&gt;• Les travaux de raccordement des écarts ou hameaux ; &lt;br /&gt;• Les opérations pilotes, au par cas, d’alimentation en eau potable de populations vulnérables ou 
+d’habitats isolés (si les travaux de raccordement ne sont pas pertinents d’un point de vue technico économique) : création d’un système d’alimentation en eau potable localisé indépendant, acquisition 
+de captages privés par la collectivité, … ; &lt;br /&gt;• Pour les ouvrages de stockage (sur la base d’un diagnostic des ouvrages) : &lt;br /&gt;- la mise en conformité sanitaire en cas de risque de dégradation de la qualité de l’eau du fait de 
+revêtements non conformes ;
+&lt;br /&gt;- la rénovation en cas de risques avérés générés par des problèmes d’étanchéité et affectant la 
+structure de l’ouvrage ;
+&lt;br /&gt;- la préservation de la capacité de régulation (fuites importantes par rapport aux besoins en eau 
+et à la capacité des ouvrages de production) ;
+&lt;br /&gt;- les travaux visant une augmentation de l’autonomie de stockage lorsque celle-ci est jugée 
+insuffisante.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les projets de 
+sécurisation (interconnexions, 
+diversification des ressources, 
+création de nouvelles ressources, 
+raccordement des écarts et 
+hameaux, …) &lt;/p&gt;&lt;p&gt;Ils doivent s’inscrire dans une 
+démarche globale de réduction 
+des consommations et de 
+diminution des prélèvements 
+dans les ressources fragiles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-securiser-lalimentation-de-leau-potable-vulnerabilite-du-systeme/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>164324</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Assurer la distribution de l'eau potable - Acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les opérations permettant de :
 &lt;br /&gt;• Prévenir le risque bactériologique ; &lt;br /&gt;• Respecter les limites de qualité réglementaires en vigueur (hors nitrates et pesticides et hors per- et 
 polyfluoroalkylées PFAS) ; &lt;br /&gt;• Respecter les valeurs de référence de qualité réglementaire en vigueur ; &lt;br /&gt;• Améliorer la connaissance via l’acquisition et la mise en place des équipements d’autosurveillance des 
 ressources en eau, dès lors que cela s’inscrit dans le cadre d’un Plan de Gestion de la Sécurité Sanitaire 
 des Eaux. &lt;/p&gt;&lt;p&gt; En revanche, les travaux mentionnés ci-dessous ne sont pas éligibles :
 &lt;br /&gt;• Le remplacement des branchements en plomb ; &lt;br /&gt;• Les opérations de traitement d’eau (traitement curatif) ou d’évitement comme la recherche de nouvelle 
 ressource ou d’interconnexion visant à restaurer la qualité de l’eau distribuée contaminée par des 
 nitrates ou des pesticides. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le recours à des solutions curatives (interconnexions, traitement de l’eau brute, nouvelle ressource…) visant à 
 restaurer la qualité de l’eau distribuée contaminée par des pesticides et leurs métabolites ou par des PFAS sera 
 examiné de manière dérogatoire, au cas par cas. Le financement de l’Agence de l’eau sera réservé à des cas 
 particulièrement épineux où la surface financière de la collectivité est insuffisante pour assurer une desserte en 
 eau potable aux normes et sous des conditions strictes permettant une reconquête de la qualité en eau brute 
 et dans des formes ne conduisant pas au désengagement des exploitants agricoles pour la mise en œuvre des 
 plans de reconquête de la qualité des captages (cf. les orientations générales du 12e programme)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les équipements 
 d’autosurveillance et 
 d’autocontrôle des ressources en 
 eau dans le cadre d’un Plan de 
 Gestion de la Sécurité Sanitaire 
 des Eaux*.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-assurer-la-distribution-de-leau-potable-travaux-damelioration/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D58" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>164323</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Amélioration des rendements des réseaux - Travaux</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR / PAOT</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les actions d&amp;#039; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquisition et mise en place des équipements de gestion patrimoniale visant à améliorer la 
+connaissance des rendements des réseaux et à les maîtriser ;&lt;/li&gt;&lt;li&gt;Acquisition et mise en place de compteurs intelligents (télérelève) pour les collectivités en situation de 
+pénuries d’eau, dès lors que cela s’inscrit dans un plan d’actions global d’économies d’eau ; &lt;/li&gt;&lt;li&gt;Travaux d’amélioration des rendements des réseaux d’eau potable dès lors qu’ils visent à accroître 
+l’effort de remplacement/réhabilitation des conduites d’eau dans l’objectif de tendre vers un 
+rendement de 85 % en moyenne pluriannuelle et à l’échelle de chaque commune (90 % en Zone de 
+Répartition des Eaux). Seules les conduites diagnostiquées fuyardes ou vulnérables aux fuites suivant 
+une approche multicritère, après réalisation de campagnes de mesures de fuites et d’un programme 
+hiérarchisé à l’échelle de la collectivité pourront bénéficier d’aides de l’Agence de l’eau. Au-delà de ces 
+rendements cibles les travaux d’amélioration de rendements ne sont pas éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux 
+d’amélioration des rendements 
+de réseaux dès lors qu’ils visent à 
+accroitre l’effort de 
+remplacement/réhabilitation des 
+conduites d’eau, dans l’objectif 
+de tendre vers un rendement de 
+85 % (90 % en Zone de 
+Répartition des Eaux), calculé en 
+moyenne glissante sur 3 années.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-amelioration-des-rendements-des-reseaux-equipements-pour-ameliorer-la-connaissance/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>164322</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - Pollution accidentelle</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J65" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
+une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
+et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
+mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
+Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
+Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
+(ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
+agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l’ensemble des 
+travaux de protection de la 
+ressource prescrits par l&amp;#039;Agence 
+Régionale de Santé sur les 
+périmètres de protection. &lt;/p&gt;&lt;p&gt;Cela peut comprendre le suivi 
+renforcé de la qualité sur une 
+période de 3 ans, renouvelable. &lt;/p&gt;&lt;p&gt;Cas particulier du traitement 
+d’une pollution (hors pollutions 
+diffuses d’origine agricoles) : le 
+cas échéant, l’Agence de l’eau 
+est informée de l’introduction du 
+recours engagé la collectivité 
+envers les responsables de la 
+pollution, de son évolution et de 
+son issue.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-dup/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>164321</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - DUP</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
+une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
+et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
+mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
+Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
+Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
+(ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
+agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l’ensemble des 
+travaux prescrits par l’arrêté de 
+DUP, en dehors des travaux 
+d’entretien liés aux équipements 
+ou au fonctionnement 
+(remplacement de pompes, …) :
+&lt;br /&gt;Travaux de mise en conformité 
+résultant directement de 
+l’application des arrêtés de DUP ;
+&lt;br /&gt;Indemnisation des servitudes 
+résultant directement de 
+l’application des arrêtés de DUP.
+&lt;br /&gt;Les indemnités d’éviction 
+d’activités économiques ainsi 
+que des coûts liés au déport de 
+ces activités (reconstruction et 
+réaménagement) ne sont pas 
+éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-aap/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>164320</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Elaborer des PGSSE</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J58" s="1" t="inlineStr">
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-retablir-la-conformite-de-leau-a-la-limite-de-qualite/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D59" s="1" t="inlineStr">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>164319</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Rétablir la conformité de l'eau à la limite de qualité</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J59" s="1" t="inlineStr">
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les captages faisant l’objet 
+de dérogation préfectorale pour 
+la distribution d’une eau ne 
+répondant pas à une limite de 
+qualité règlementaire fixée pour 
+les Eaux Destinées à la 
+Consommation Humaine (EDCH)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-ameliorer-les-connaissances/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>164318</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Améliorer les connaissances</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-aires-dalimentation-de-captages/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>164317</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Aires d'alimentation de captages</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etudes nécessaires à 
 l’établissement et au suivi d’un 
 plan d’actions de reconquête ou 
 de préservation de la ressource 
 (délimitation de l’aire 
 d’alimentation du captage- AAC 
 et de la zone de protection - ZP-AAC, diagnostic territorial des 
 pressions, suivi renforcé de la 
 qualité sur une période de 3 ans
 renouvelables, ...)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-schema-directeurs-diagnostic-definition-et-programmation-1/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D60" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>164316</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Procédures réglementaires de protection de captages</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="J71" s="1" t="inlineStr">
+        <is>
+          <t>Taux applicable aux travaux</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelles procédures ou 
+révisions de déclarations d’utilité 
+publique existantes.
+Pour les captages sensibles, 
+prioritaires, stratégiques, ou 
+inscrits au PAOT ; ainsi que pour 
+les nouveaux captages dans le 
+cadre de projet de sécurisation 
+de l’alimentation en eau potable&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-phase-travaux/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>164315</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Phase travaux</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Taux applicable aux travaux</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études nécessaires au suivi et à la 
+réception des ouvrages&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-avant-travaux/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>164314</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Avant travaux</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Études nécessaires à la mise en 
 œuvre d&amp;#039;un projet éligible 
 (phases Etudes 
 Préables/AvantProjet/Projet et 
 études annexes nécessaires)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-schema-directeurs-diagnostic-definition-et-programmation/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...2104 lines deleted...]
-      </c>
       <c r="AH73" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
-        <v>164152</v>
+        <v>164313</v>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Financer des études de connaissance de type inventaire historique urbain</t>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Schéma directeurs, diagnostic, définition et programmation</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
-        <is>
-[...414 lines deleted...]
-      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
-[...512 lines deleted...]
-      <c r="J80" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...176 lines deleted...]
-      <c r="M81" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
 sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
 délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
 dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
 Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
 plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, … ;
 &lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
 comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
 détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
 …) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
 solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
 faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
 une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
 (EDCH) ;
 &lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
 &lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
 superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
 projet) ;
 &lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
 &lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
 &lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-gouvernance-ingenierie-financiere-tarification-progressive/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF81" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E82" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>164312</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Gérer quantitativement la ressource en eau - Recharge artificielle des nappes</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
-[...184 lines deleted...]
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J83" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="O83" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/p&gt;&lt;p&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/p&gt;&lt;p&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/p&gt;&lt;p&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’optimisation de la recharge des nappes constitue un sujet d’intérêt éligible aux aides. Hormis celle 
+correspondant à la perméabilisation des sols et aux Solutions Fondées sur la Nature relevant de la fiche « Eau et 
+Nature en Ville et Village », et celles relevant de la fiche thématique « Interventions en faveur de la préservation 
+et de la restauration des milieux naturels et de la biodiversité », l’optimisation de la recharge des nappes ne fait 
+pas encore l’objet de techniques éprouvées. Dans ce dernier cas, ce sujet est abordé dans la présente fiche 
+thématique dans le paragraphe 4.6 relatif aux projets expérimentaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="S83" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La recharge artificielle de nappe ne fait 
+pas encore l’objet de techniques 
+éprouvées. Ce sujet sera abordé via les 
+projets expérimentaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X83" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-restaurer-les-debits-des-cours-deau/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-[...173 lines deleted...]
-      <c r="E85" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>164311</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité - Programme d'actions trame verte et bleue</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
-[...161 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J86" s="1" t="inlineStr">
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...465 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;A l’instar des programmes de restauration de cours d’eau, l’Agence de l’eau est susceptible de prioriser son 
 action sur les programmes globaux de restauration de la Trame Verte et Bleue. Ces programmes peuvent être 
 constitués de l’ensemble des actions éligibles citées précédemment, en particulier :
 &lt;br /&gt;• Une étude diagnostic réalisée à une échelle territoriale pertinente ;
 &lt;br /&gt;• La préservation, au travers de gestion conservatoire, ou encore la protection au travers de la maîtrise 
 foncière ou d’usage de milieux humides et de leur aire d’influence, d’ensembles prairiaux ;
 &lt;br /&gt;• La restauration ou la reconstitution de l’ensemble des cours d’eau, milieux humides, des prairies et des 
 corridors écologiques (réseaux de mares, zones humides, infrastructures vertes) fonctionnels, en 
 particulier lorsque ces zones ont été dégradées ou détruites. &lt;/p&gt;&lt;p&gt;Des actions complémentaires de restauration de la Trame Verte dans les zones urbaines des villes et villages 
 peuvent être éligibles aux aides de l’Agence de l’eau (voir également la fiche « Eau et Nature en ville et village »).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_faveur_de_la_preservation_et_de_la_restauration_des_milieux_naturels_et_de_la_biodiversite_-_FICHE_THEMATIQUE.pdf?Archive=264991308217&amp;File=interventions_en_faveur_de_la_preservation_et_de_la_restauration_des_milieux_naturels_et_de_la_biodiversite___FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-reconquete-des-habitats-et-gestion-du-bassin-versant-1/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E90" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>164143</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets expérimentaux autour de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
-[...569 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I94" s="1" t="inlineStr">
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Encadrement des aides de l'état</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligibles, les projets 
+expérimentaux devront être 
+accompagnés d’un programme de suivi 
+destiné à assurer un retour d’expérience 
+sur la viabilité de la solution et son 
+déploiement plus large. &lt;/p&gt;&lt;p&gt;Pour les actions de réutilisation des eaux 
+usées et non conventionnelles, pour être 
+éligibles au titre des expérimentations, 
+elles devront faire l’objet d’un appel à 
+projets avec sélection par un jury.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-dispositifs-de-mesure/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>164142</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Financer des dispositifs de mesure de la quantité d’eau (piézomètres, débitmètres, compteurs, …)</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zone fragile et prioritaire / PAOT</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les dispositifs de mesure de la quantité d’eau (ex : piézomètres, débitmètres, compteurs, …)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dispositifs de mesure sont éligibles si le besoin de mettre en 
+place de nouveaux dispositifs est 
+démontré et que l’enjeu ne se situe pas 
+ailleurs (par exemple s’il existe un 
+dispositif indirect plus pertinent et plus 
+efficient tel que la connaissance des 
+pressions de prélèvement). &lt;/p&gt;&lt;p&gt;Ne sont pas éligibles les compteurs d’eau 
+pour l’irrigation agricole qui constituent 
+une condition d’aide au titre de 
+l’encadrement des aides d’Etat.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-etudes/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>164140</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions de réutilisation des eaux non-conventionnelles</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Encadrement des aides de l'état</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions de réutilisation de l’eau au sein d’un même site, y compris pour un usage différent sont considérées 
+comme du recyclage. &lt;br /&gt;Les actions de réutilisation des eaux traitées et plus largement d’eaux non conventionnelles destinées à un autre 
+usage en dehors du site initial sont éligibles dès lors qu’elles respectent les réglementations en vigueur et 
+démontrent un bénéfice environnemental global positif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, les projets devront : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Intervenir en substitution de 
+prélèvements sur des milieux fragiles, en 
+particulier pour privilégier l’usage 
+d’alimentation en eau potable ; &lt;/li&gt;&lt;li&gt;Respecter la réglementation en vigueur ; &lt;/li&gt;&lt;li&gt;Ne pas engendrer d’impact négatif sur 
+l’ancien milieu récepteur (balance entre la 
+contribution du rejet au soutien d’étiage et 
+la qualité de l’eau rejetée), s’il s’agit de 
+réutilisation d’eaux usées traitées ; &lt;/li&gt;&lt;li&gt;Présenter un bilan écologique global
+positif (y compris par exemple sur le volet 
+énergétique) ; 
+Suite à une approche coût/efficacité 
+même succincte, avoir démontré qu’il n’y 
+a pas d’autre option plus pertinente d’un 
+point de vue environnemental (exemple
+prélèvement direct d’eau non potable 
+dans le milieu naturel, possibilité de 
+stockage des eaux de pluie, …)
+&lt;/li&gt;&lt;li&gt;S’intégrer dans une démarche globale de 
+sobriété&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-partage-des-ressources-en-eau-stockage/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>164139</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Créer un ouvrage de stockage de l'eau</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La création d’ouvrages de stockage est éligible, dès lors que toutes les mesures d’économies d’eau ne suffisent 
+pas. Le financement de ce type d’ouvrage sera limité aux seuls volumes d’eau substitués, c’est-à-dire qui 
+soulagent une ressource plus fragile, et jugés prioritaires, ainsi qu’aux volumes destinés uniquement au soutien 
+d’étiage. Le principe de bénéfice pour le milieu devra être démontré&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour qu’il soit finançable par l’Agence 
+de l’eau, un projet de stockage de l’eau 
+devra de façon cumulative : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être situé dans une zone de tension 
+quantitative ; &lt;/li&gt;&lt;li&gt;Emaner d’une démarche de concertation 
+de type Projet de Territoire pour la 
+Gestion de l’Eau respectant les principes 
+de concertation. &lt;/li&gt;&lt;li&gt;Dans le cadre d’une telle concertation, 
+avoir fait l’objet d’une étude à l’échelle du 
+bassin versant démontrant le bénéfice 
+global de l’ouvrage. Cette étude 
+identifiera les prélèvements actuels, leurs 
+impacts sur les milieux aquatiques ainsi 
+que les volumes prélevables. Elle analysera 
+les coûts-bénéfices de l’ouvrage en 
+intégrant à l’étude la viabilité de l’ouvrage 
+sur l’ensemble de sa durée de vie 
+prévisionnelle compte tenu de l’évolution 
+du climat. Une attention particulière sera 
+portée sur les impacts engendrés sur le 
+milieu, et pas uniquement sur les 
+bénéfices économiques des parties 
+prenantes. Cette étude doit permettre 
+d’évaluer l’ensemble des coûts afférents à 
+la création d’un ouvrage et de les mettre 
+en regard de tous les bénéfices pouvant 
+en être retirés, qu’ils soient économiques, 
+écologiques, ou de toute autre nature.
+&lt;/li&gt;&lt;li&gt;Être accompagné d’une démarche de 
+sobriété assortie d’un pilotage par la 
+ressource et non par la demande, ce qui
+suppose une démarche globale de 
+transition écologique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-1/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>164138</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les débits des cours d'eau</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;• Les travaux visant à améliorer le pilotage des ouvrages de gestion hydraulique existants (gestion des 
+éclusées, optimisation du remplissage et du déstockage des retenues pour un impact positif sur les 
+milieux aquatiques) ;
+&lt;br /&gt;• Réhausse d’ouvrages existants ou création de nouveaux ouvrages. Seuls les volumes destinés 
+uniquement au soutien d’étiage seront éligibles et constitueront l’assiette de l’aide ;
+&lt;br /&gt;• Déconnection des plans d’eau des cours d’eau et mise en place de dispositifs d’alimentation des plans 
+d’eau uniquement en période de hautes eaux dont l’objectif très majoritaire est la gestion quantitative 
+de la ressource. &lt;/p&gt;&lt;p&gt; Ces actions devront être réalisées dans le respect des règles et principes de la fiche thématique « Intervention 
+en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité ». &lt;/p&gt;&lt;p&gt;Les autres actions concourant à l’amélioration du fonctionnement des milieux aquatiques avec des bénéfices 
+multiples, y compris sur les débits, sont traitées dans la fiche thématique « Intervention en faveur de la 
+préservation et de la restauration des milieux naturels et de la biodiversité ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, les projets de restauration de débits devront : &lt;br /&gt;-  Être situés sur une zone en tension 
+quantitative sur la ressource en eau ; &lt;br /&gt;- apporter un gain 
+significatif et quantifiable sur les 
+conditions d’étiage (exemple : linéaire de 
+cours d’eau suffisant) ; &lt;br /&gt;- présenter une pérennité de la solution sous climat 
+changeant et absence d’impacts 
+écologiques négatifs directs et indirects 
+notables&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La recharge artificielle de nappe ne fait 
+pas encore l’objet de techniques 
+éprouvées. Ce sujet sera abordé via les 
+projets expérimentaux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-substituer-les-prelevements-vers-des-ressources-moins-fragiles/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>164137</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Substituer les prélèvements vers des ressources moins fragiles</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J82" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les actions de substitution de prélèvement visant un impact substantiellement moindre du 
+prélèvement dans la nouvelle ressource que dans la ressource initiale : &lt;br /&gt;• Dans la plupart des cas, la substitution de prélèvements en rivière (ou en nappe alluviale avec une forte 
+incidence sur le débit de la rivière) vers une ressource en eau souterraine moins fragile mais d’autres cas 
+peuvent se présenter (exemple : le cas inverse de substitution entre deux nappes, entre deux cours 
+d’eau, …) ;
+&lt;br /&gt;• Substitution de prélèvements sur le réseau d’eau potable par une autre ressource locale (prélèvement 
+en milieu naturel, recyclage d’eau de process ou d’eaux usées traitées, stockage d’eaux de ruissellement et d’eaux de pluie ou plus largement d’eaux non conventionnelles, …) pour des usages ne nécessitant 
+pas une qualité d’eau potable.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les projets mettant en 
+évidence un impact substantiellement 
+moindre du prélèvement dans la nouvelle 
+ressource que dans la ressource initiale. &lt;/p&gt;&lt;p&gt;Pour le cas particulier des ouvrages de 
+récupération des eaux de pluie en 
+contexte urbain, sont éligibles les 
+opérations entrant dans le cadre de 
+programmes globaux d’économie d’eau 
+favorisant le déraccordement de surfaces 
+actives du réseau pluvial ou 
+d’assainissement, ou dans le cadre de 
+projets urbains durables (se référer à la 
+fiche thématique « Eau et nature en ville 
+et village »).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>164136</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions hydro-économes</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J94" s="1" t="inlineStr">
+      <c r="J83" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Encadrement aides de l'état</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions d’économies d’eau tous acteurs confondus, qu’il s’agisse des collectivités, des acteurs 
 agricoles, des entreprises, des bailleurs sociaux, des établissements publics comme Voies Navigables de France…
 &lt;br /&gt;À titre d’exemple, sont éligibles des actions telles que la lutte contre les fuites ou autres actions hydro-économes 
 des collectivités ou des acteurs de l’aménagement urbain, le changement de process, la modification de prises 
 d’eau pour les canaux, la mise en place de filières pour les cultures à bas besoins en eau, l’optimisation du 
 pilotage de l’irrigation, les pratiques d’occupation du sol favorisant les réserves d’eau et de matière organique 
 dans les sols, …
 &lt;br /&gt;Pour des raisons d’équilibre budgétaire, les installations de systèmes d’irrigation économes en eau (goutte à 
 goutte, rampes d’irrigation plus performantes, entretien dont lutte contre les fuites, …) pourront être financées 
 uniquement dans le cadre d’appels à projet ciblés sur des économies d’eau ambitieuses dont le règlement fixera 
 les modalités d’intervention et inclura parmi les critères, le rapport coût-efficacité.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de lutte contre les fuites des 
 collectivités sont éligibles selon les 
 conditions définies dans la fiche 
 thématique « Interventions en matière 
 de préservation de la ressource en eau 
 et de sécurisation de l’alimentation en 
 eau potable, en quantité et qualité ».&lt;/p&gt;&lt;p&gt;Pour le cas spécifique des opérations 
 ponctuelles d’urbanisme opérationnel, 
 quel que soit le porteur et y compris 
 celles portées par des collectivités, les 
 actions sont éligibles si elles 
 interviennent dans le cadre de projets 
 d’urbanisme durables multi-enjeux 
 (sobriété en eau, perméabilisation, 
 renaturation) ou de partenariats le 
 prévoyant. Les conditions d’aide sont 
 définies dans la fiche thématique « Eau 
 et Nature en Ville et Village ». &lt;br /&gt;En cas de 
 démarche globale visant uniquement la 
 sobriété en eau à l’échelle du 
 patrimoine entier d’un acteur foncier 
 urbain, en déclinaison ou non d’un plan 
 global de gestion de l’eau, les actions 
 d’études ou de travaux visées seront 
@@ -14953,1992 +13161,2303 @@
 les actions agricoles sont éligibles si : &lt;br /&gt;- Elles visent le pilotage pour une irrigation 
 plus sobre ; &lt;br /&gt;- Elles visent à mettre en œuvre des 
 solutions d’économies d’eau dans les 
 exploitations agricoles (exemple : 
 récupération des eaux de toiture) ou de 
 substitution de ressources pour 
 l’abreuvement ; &lt;br /&gt;- Elles visent à mettre en place des 
 systèmes culturaux plus économes en eau et plus résilients face à la sécheresse 
 (cultures moins exigeantes en eau, 
 protection du sol vis-à-vis de 
 l’évaporation, techniques concourant à 
 l’amélioration des propriétés physiques 
 du sol, solutions favorisant l’infiltration et 
 ralentissant le ruissellement, …).
 &lt;br /&gt;Autres conditions 
 Pour les démarches hydro-économes 
 portées par les collectivités, il sera vérifié 
 au moment du solde qu’au moins une 
 action de sensibilisation/communication 
 du public aura été menée dans le cadre 
 du projet. Si cette condition n’est pas 
 respectée, l’aide sera soldée avec 
 réfaction.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-structuration-de-la-gouvernance/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D95" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>164135</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Structurer la gouvernance en vue de déboucher sur une gestion quantitative des eaux durable</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J95" s="1" t="inlineStr">
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
-[...9 lines deleted...]
-          <t>Eau souterraine
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions permettant de structurer la gouvernance en vue de déboucher sur une gestion quantitative des eaux 
+durable (exemple : mise en place de Projets de Territoires pour la Gestion de l’Eau/Commissions Locales de l’Eau 
+formelles ou informelles /d’Organismes Uniques de Gestion Collective (OUGC), actions permettant le partage 
+des enjeux, la définition des trajectoires de sobriété, la définition de projets de territoire associés, la mobilisation 
+des populations et des acteurs de l’eau pour ces différentes étapes et pour la mise en œuvre du projet de 
+territoire) sont éligibles. &lt;/p&gt;&lt;p&gt;Il peut s’agir de différentes formes d’accompagnement comme des études (exemples : études des volumes 
+prélevables, études des liens entre l’hydrologie, le fonctionnement des milieux aquatiques, les usages et les 
+climats présents et futurs…), de porter à connaissance, d’événements, d’animation (en régie ou non), de toute 
+autre action permettant de mobiliser les parties prenantes. &lt;/p&gt;&lt;p&gt;Une cohérence territoriale et une optimisation des moyens sera recherchée et les redondances proscrites. Par 
+exemple, si un Schéma d’Aménagement et de Gestion des Eaux est mis en place sur un territoire, il ne sera pas 
+possible de co-financer une animation à une échelle inférieure sans que la synergie / complémentarité ne soit 
+démontrée.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="S95" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces types d’action sont éligibles si elles 
+s’intègrent dans un processus de 
+concertation répondant aux critères 
+suivants, actés par le Comité de bassin : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Intervenir à une échelle géographique 
+hydrographique pertinente ; &lt;/li&gt;&lt;li&gt;Associer l’ensemble des acteurs 
+concernés ; &lt;/li&gt;&lt;li&gt;Reposer sur des connaissances 
+objectives et des diagnostics et porter à 
+connaissances partagés ; &lt;/li&gt;&lt;li&gt;Prendre en compte le changement 
+climatique, les approches prospectives 
+associées et les spécificités liées à ce 
+sujet (ex : pas de mal adaptation, 
+intégration des incertitudes) ; &lt;/li&gt;&lt;li&gt;Choisir dans le projet de territoire des 
+scénarios d’actions intégrant des 
+approches de type coûts-bénéfices sur 
+le moyen et le long terme.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-securiser-lalimentation-de-leau-potable/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E96" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>164134</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser l'alimentation de l'eau potable</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I96" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="O96" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 40</t>
+        </is>
+      </c>
+      <c r="J85" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont les travaux visant à assurer une bonne sécurité de l’approvisionnement en eau potable au regard des risques de rupture de l’approvisionnement jugés importants à l’échelle de l’ensemble du système d’alimentation en eau potable de la collectivité. Les risques pris en compte sont ceux liés :&lt;br /&gt;• À la vulnérabilité qualitative de la ressource en eau : environnement anthropisé à fort risque de pollution accidentelle, ressources superficielles ou naturellement peu protégées, à l’exclusion des pressions agricoles diffuses (nitrates, pesticides) ;&lt;br /&gt;• À la vulnérabilité intrinsèque du système de production, adduction, transfert et stockage de l’eau (risque de défaillance jugé important ou capacité insuffisante vis-à-vis de la continuité de l’approvisionnement) ;&lt;br /&gt;• À la vulnérabilité quantitative de la ressource en eau exploitée. &lt;/p&gt;&lt;p&gt;Les projets aidés devront :&lt;br /&gt;• Privilégier la diversification des ressources en eau existantes ;&lt;br /&gt; • La substitution par des ressources en eau non conventionnelles (réutilisation d’eaux d’usées ou d’eaux de process, …) pour des usages autres que la consommation humaine (eau industrielle, …) pourra également être envisagée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• S’inscrire dans une démarche visant la réduction des consommations d’eau et de diminution des prélèvements dans les ressources fragiles.  Les travaux visés sont :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Le remplacement ou la réhabilitation de forages présentant un risque de défaillance ; &lt;br /&gt;• La reprise de drains des captages de sources pour les collectivités fragiles d’un point de vue quantitatif ; &lt;br /&gt;• Le remplacement ou la réhabilitation des conduites d’adduction ou de transfert structurantes 
+identifiées comme vulnérables ; &lt;br /&gt;• Les travaux de maillage interne s’ils répondent à l’objectif global de sécurisation ; &lt;br /&gt;• Les travaux de raccordement des écarts ou hameaux ; &lt;br /&gt;• Les opérations pilotes, au par cas, d’alimentation en eau potable de populations vulnérables ou 
+d’habitats isolés (si les travaux de raccordement ne sont pas pertinents d’un point de vue technico économique) : création d’un système d’alimentation en eau potable localisé indépendant, acquisition 
+de captages privés par la collectivité, … ; &lt;br /&gt;• Pour les ouvrages de stockage (sur la base d’un diagnostic des ouvrages) : &lt;br /&gt;- la mise en conformité sanitaire en cas de risque de dégradation de la qualité de l’eau du fait de 
+revêtements non conformes ;
+&lt;br /&gt;- la rénovation en cas de risques avérés générés par des problèmes d’étanchéité et affectant la 
+structure de l’ouvrage ;
+&lt;br /&gt;- la préservation de la capacité de régulation (fuites importantes par rapport aux besoins en eau 
+et à la capacité des ouvrages de production) ;
+&lt;br /&gt;- les travaux visant une augmentation de l’autonomie de stockage lorsque celle-ci est jugée 
+insuffisante.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="S96" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux 
+permettant de répondre aux 
+problématiques de défaillance 
+du système de production, 
+d’adduction, de transfert, de 
+stockage ou de risque de 
+pollution de la ressource :
+environnement anthropisé à fort 
+risque de pollution accidentelle, 
+ressources superficielles ou 
+naturellement peu protégées, à 
+l’exclusion des pressions 
+agricoles diffuses (nitrates, 
+pesticides).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-assurer-la-distribution-de-leau-potable/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D97" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>164133</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Assurer la distribution de l'eau potable (Travaux d'amélioration de la qualité de l'eau distribuée)</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les opérations permettant de :
+&lt;br /&gt;• Prévenir le risque bactériologique ; &lt;br /&gt;• Respecter les limites de qualité réglementaires en vigueur (hors nitrates et pesticides et hors per- et 
+polyfluoroalkylées PFAS) ; &lt;br /&gt;• Respecter les valeurs de référence de qualité réglementaire en vigueur ; &lt;br /&gt;• Améliorer la connaissance via l’acquisition et la mise en place des équipements d’autosurveillance des 
+ressources en eau, dès lors que cela s’inscrit dans le cadre d’un Plan de Gestion de la Sécurité Sanitaire 
+des Eaux. &lt;/p&gt;&lt;p&gt; En revanche, les travaux mentionnés ci-dessous ne sont pas éligibles :
+&lt;br /&gt;• Le remplacement des branchements en plomb ; &lt;br /&gt;• Les opérations de traitement d’eau (traitement curatif) ou d’évitement comme la recherche de nouvelle 
+ressource ou d’interconnexion visant à restaurer la qualité de l’eau distribuée contaminée par des 
+nitrates ou des pesticides. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le recours à des solutions curatives (interconnexions, traitement de l’eau brute, nouvelle ressource…) visant à 
+restaurer la qualité de l’eau distribuée contaminée par des pesticides et leurs métabolites ou par des PFAS sera 
+examiné de manière dérogatoire, au cas par cas. Le financement de l’Agence de l’eau sera réservé à des cas 
+particulièrement épineux où la surface financière de la collectivité est insuffisante pour assurer une desserte en 
+eau potable aux normes et sous des conditions strictes permettant une reconquête de la qualité en eau brute 
+et dans des formes ne conduisant pas au désengagement des exploitants agricoles pour la mise en œuvre des 
+plans de reconquête de la qualité des captages (cf. les orientations générales du 12e programme)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les opérations 
+concernant notamment :
+&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en place d’un traitement 
+de potabilisation ou sa remise à 
+niveau ;
+&lt;/li&gt;&lt;li&gt;Le raccordement à une usine de 
+potabilisation existante ;
+&lt;/li&gt;&lt;li&gt;La création d’un nouveau point 
+d’approvisionnement
+(interconnexion ou création d’un 
+nouveau captage) ;
+&lt;/li&gt;&lt;li&gt;Le mélange de ressources 
+assurant par dilution la 
+distribution d’une eau conforme. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;En dehors de la prévention du 
+risque bactériologique, les 
+opérations ne sont éligibles 
+qu’en cas de dépassement des 
+limites de qualité en vigueur 
+(hors nitrates et pesticides et 
+PFAS*) ou des références de 
+qualité. &lt;/p&gt;&lt;p&gt;Pas d’aide à la reconversion des 
+stations de neutralisation si l’eau 
+distribuée avant reconversion est 
+conforme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-realisation-des-travaux-damelioration-des-rendements-des-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>164132</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les rendements des réseaux d’eau potable</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les actions d&amp;#039; :
+&lt;br /&gt;• Acquisition et mise en place des équipements de gestion patrimoniale visant à améliorer la 
+connaissance des rendements des réseaux et à les maîtriser ; &lt;br /&gt;• Acquisition et mise en place de compteurs intelligents (télérelève) pour les collectivités en situation de 
+pénuries d’eau, dès lors que cela s’inscrit dans un plan d’actions global d’économies d’eau ; &lt;br /&gt;• Travaux d’amélioration des rendements des réseaux d’eau potable dès lors qu’ils visent à accroître 
+l’effort de remplacement/réhabilitation des conduites d’eau dans l’objectif de tendre vers un 
+rendement de 85 % en moyenne pluriannuelle et à l’échelle de chaque commune (90 % en Zone de 
+Répartition des Eaux). Seules les conduites diagnostiquées fuyardes ou vulnérables aux fuites suivant 
+une approche multicritère, après réalisation de campagnes de mesures de fuites et d’un programme 
+hiérarchisé à l’échelle de la collectivité pourront bénéficier d’aides de l’Agence de l’eau. Au-delà de ces 
+rendements cibles les travaux d’amélioration de rendements ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les équipements 
+dans le cadre de démarches 
+globales et structurées. &lt;/p&gt;&lt;p&gt;La priorité sera donnée aux 
+opérations s’inscrivant dans un 
+plan d’actions de réduction des 
+fuites dans les réseaux d’eau 
+potable. &lt;/p&gt;&lt;p&gt;Liste des équipements éligibles :
+&lt;br /&gt;Débitmètres et compteurs 
+généraux (y compris le génie
+civil) ;
+&lt;br /&gt;Ouvrages de sectionnement
+permettant la sectorisation du
+réseau ;
+&lt;br /&gt;Mise en place de la télégestion 
+(ou complément sur la partie du 
+système non encore équipée) 
+dans le cadre d’une démarche
+visant à la maîtrise des 
+performances ;
+&lt;br /&gt;Équipements de recherche de 
+fuites : prélocalisateurs 
+acoustiques (en poste fixe ou 
+mobile), appareils d’écoute de 
+fuites et corrélateurs
+acoustiques ;
+&lt;br /&gt;Équipements de réduction de 
+pression visant spécifiquement à 
+réduire l’occurrence des casses 
+ainsi que le débit d’écoulement 
+des fuites.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-realisation-des-travaux-protection-et-restauration-de-la-qualite-de-la-ressource-sur-les-aap/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>164129</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Protéger et restaurer la qualité de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 100</t>
+        </is>
+      </c>
+      <c r="J88" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
+une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
+et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
+mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
+Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
+Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
+(ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
+agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l’ensemble des 
+actions contribuant au 
+changement de systèmes agricoles 
+concourant à l’atteinte des 
+objectifs de reconquête et de 
+préservation de la ressource en 
+eau, notamment :
+&lt;br /&gt;&amp;gt; Les opérations foncières 
+coordonnées (acquisition de 
+terrain, échanges parcellaires ou 
+encore le portage du foncier, …) ;
+&lt;br /&gt;&amp;gt; Le développement de filières
+agricoles à Bas Niveau d’Impact 
+(BNI) sur la ressource en eau ;
+&lt;br /&gt;&amp;gt; La mise en œuvre 
+d’infrastructures agro 
+écologiques (haies, bandes 
+enherbées, zones de
+filtration, …) ;
+&lt;br /&gt;&amp;gt; Les paiements pour services 
+environnementaux ;
+&lt;br /&gt;&amp;gt; Les MAEC de maintien en herbe 
+ou de réduction d’herbicides.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse &lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-realisation-detudes/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>164128</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études sur la gouvernance, l'ingénierie financière et la tarification progressive</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
+sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
+délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
+dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
+Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
+plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, … ;
+&lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
+comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
+détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
+…) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
+solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
+faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
+une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
+(EDCH) ;
+&lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
+&lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
+superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
+projet) ;
+&lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
+&lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
+&lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-realisation-detudes-2/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>164109</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour favoriser l'eau et la nature en ville et village</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="N97" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J90" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / ou modalités d'interventions milieux / ou modalités d'intervention activités économiques</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/li&gt;&lt;li&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/li&gt;&lt;li&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Les études de gouvernance/structuration des compétences eaux pluviales des collectivités/ingénierie 
+financière (en dehors des études portant sur le mode de gestion du service, régie, délégation ou choix 
+des délégataires) ;
+&lt;br /&gt;• Les études visant la mise en œuvre d’une gestion intégrée des eaux pluviales, études du potentiel de 
+déraccordement des eaux pluviales, et au cas par cas, les études de mise à jour des documents 
+d’urbanisme associés ou tout étude concourant à une bonne prise en compte du Schéma Directeur 
+d’Aménagement et de Gestion des Eaux dans le document d’urbanisme en vigueur ;
+&lt;br /&gt;• Les études visant l’établissement d’un plan d’actions global, règlementaire ou non, adapté à l’enjeu du 
+patrimoine du maitre d’ouvrage ;
+&lt;br /&gt;• Les études pour le diagnostic/schéma directeur, l’acceptation et la gestion écologique des espaces 
+urbains végétalisés et l’intégration de la nature en ville dans le cadre de projets de gestion intégrée de 
+l’eau ;
+&lt;br /&gt;• Les études diagnostic de zones humide et Trames vertes et Bleues ;
+&lt;br /&gt;• Les études de concertation dans le cadre d’un projet de cours d’école « bulle nature » éligible ;
+&lt;br /&gt;• Les études d’Inventaires Historiques Urbains portées par les collectivités ;
+&lt;br /&gt;• Les études allant au-delà du minimum règlementaire et nécessaires à la recherche de solutions plus 
+écologiques (essais de sol, dossiers loi sur l’eau, analyses de pollution, génie pédologique et recréation 
+de techno-sols, …) ;
+&lt;br /&gt;• Les études d’avant-travaux (études préliminaires, étude d’avant-projet, et de projet) ;
+&lt;br /&gt;• Les études en phase travaux/réception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. Lorsque le bénéficiaire peut réaliser l’étude par ses moyens propres, une aide est 
+accordée selon les modalités détaillées dans la fiche dédiée. Sont exclues les prestations d’assistance à la 
+maîtrise d’ouvrage réalisées dans ce cadre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
-Espaces verts
-[...5 lines deleted...]
-      <c r="O97" s="1" t="inlineStr">
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="S97" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de regroupement 
+des compétences et de 
+structuration de la maîtrise 
+d’ouvrage à l’échelle 
+intercommunale, hors mise 
+en place de délégation de 
+service public/régie&lt;/li&gt;&lt;li&gt;Études diagnostics, 
+schémas directeurs, y 
+compris études 
+d’investigations 
+complémentaires&lt;/li&gt;&lt;li&gt;Études nécessaires à la mise 
+en œuvre d’un projet 
+éligible (phases EP/AVP/PRO 
+et études annexes 
+nécessaires)&lt;/li&gt;&lt;li&gt;Études nécessaires au suivi 
+et à la réception des 
+travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-gestion-du-temps-de-pluie-dans-les-projets-damenagement/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E98" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>164107</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de mise en conformité des installations d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I98" s="1" t="inlineStr">
-[...298 lines deleted...]
-      <c r="J100" s="1" t="inlineStr">
+      <c r="J91" s="1" t="inlineStr">
         <is>
           <t>Forfait de 2 000 à 4 000 €</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en conformité des installations d’assainissement non collectif pour les communes inscrites dans 
 un Plan d’Action Opérationnel Territorialisé, sous maîtrise d’ouvrage publique ou privée et dans le cadre 
 d’opérations groupées significatives ; ces aides sont possibles uniquement dans le cadre de programmes 
 globaux de mise en conformité, pour des installations déclarées et notifiées non conformes par le 
 Service Public d’Assainissement Non Collectif (SPANC) ;&lt;/li&gt;&lt;li&gt;La mise en conformité des installations d’assainissement non collectif pour les communes non inscrites 
 dans un Plan d’Action Opérationnel territorialisé prévues dans un Contrat de Territoires Eau et Climat, 
 sous maîtrise d’ouvrage publique ou privée et dans le cadre d’opérations groupées significatives ; ces 
 aides sont possibles uniquement dans le cadre de programmes globaux de mise en conformité 
 apportant une amélioration significative pour le milieu, déclarées et notifiées non conformes par le 
 SPANC et prescrits avec un délai de réalisation de 4 ans ;&lt;/li&gt;&lt;li&gt;L’aménagement végétalisé du point de rejet en aval d’un exutoire regroupé existant lorsqu’il ne peut 
 être supprimé, dans le cadre d’un projet de mise en conformité global des installations individuelles 
 situées en amont ;&lt;/li&gt;&lt;li&gt;La construction d’installations de traitement collective des matières de vidange, après analyse de sa 
 pertinence à l’échelle territoriale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux de mise en conformité d’installations d’assainissement non collectif existantes sont éligibles aux 
 aides de l’Agence de l’eau, dès lors que ces travaux sont nécessaires à l’atteinte du bon état des eaux ou 
 répondent à un enjeu local de protection des ressources en eau. Les opérations aidées doivent concerner un 
 volume significatif d’installations à l’échelle de la commune concernée, et non un regroupement d’installations 
 isolées.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations groupées 
 sous maîtrise d’ouvrage 
 publique ou privée pour 
 les communes inscrites 
 au PAOT déclarées non 
 conformes par le SPANC&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations groupées 
 sous maîtrise d’ouvrage 
 publique ou privée pour 
 les communes non 
 inscrites au PAOT.
 Dans la limite d’un risque 
 pour la santé humaine ou 
 risque avéré pour 
 l’environnement 
 déclarées non conformes 
 par le SPANC et prescrits 
 avec un délai de 
 réalisation de 4 ans&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_developpement.pdf?Archive=264061308224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_developpement_pdf</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-amelioration-des-systemes-dassainissement-existants/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>15/01/2025</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E101" s="1" t="inlineStr">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>28158</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de gestion du temps de pluie</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J92" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’aides pour le déraccordement des surfaces actives raccordées aux systèmes d’assainissement 
+ou réseaux pluviaux sont décrites dans la fiche thématique « eau et nature en ville et village ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations de 
+déraccordement des 
+eaux pluviales du 
+système 
+d’assainissement 
+ponctuelles ou 
+opérations réalisées sur 
+l&amp;#039;ensemble d&amp;#039;un bassin 
+versant, d&amp;#039;une 
+opération d&amp;#039;ampleur ou 
+d&amp;#039;une collectivité, dans 
+le cadre d’une 
+démarche globale et 
+d’un plan d’actions de 
+gestion du temps de 
+pluie&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations de 
+déraccordement des 
+surfaces actives 
+raccordées au système 
+d’assainissement, en 
+domaine public ou 
+privé&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a0d-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2020</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>27637</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Mener des missions d'animation</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif des aides à l'animation</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I101" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="N101" s="1" t="inlineStr">
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence | forfait</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mener des missions d&amp;#039;animation territoriale portées par les maitres d&amp;#039;ouvrages locaux&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;animation sectorielle ou territoriale portées par les structures professionnelles, associatives ou institutionnelles&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;assistance technique et d&amp;#039;expertise portées par des conseils départementaux et des organismes indépendants des producteurs de boues ou d&amp;#039;autres partenaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les missions d’animation correspondant :
+&lt;br /&gt;• À l’animation des Schémas d’Aménagement et de Gestion des Eaux (SAGE) et des contrats territoriaux, 
+de leur émergence à leur mise en œuvre opérationnelle ;
+&lt;br /&gt;• Aux actions visant à faire émerger et réaliser des programmes d’actions/travaux ;
+&lt;br /&gt;• Aux actions de conseil et d’accompagnement technique et/ou administratif collectifs des acteurs 
+locaux à mobiliser pour impulser et accompagner le changement de pratiques y compris au travers de 
+l’innovation ;
+&lt;br /&gt;• Aux actions de développement de réseaux professionnels et d’animation d’un travail en réseau pour 
+développer des partenariats avec les acteurs locaux pour favoriser la cohérence et l’efficacité des 
+politiques et pour interpeller les politiques connexes (aménagement du territoire, urbanisme, 
+agriculture, santé, …) par les objectifs et ambitions des politiques de gestion de l’eau et de transition 
+écologique ;
+&lt;br /&gt;• Aux actions de structuration et coordination de filières économiques, d’économie circulaire, 
+d’opérations collectives ou groupées favorisant la pérennité de la reconquête des milieux aquatiques ;
+&lt;br /&gt;• Aux actions de communication, d’éducation et de sensibilisation du public ;
+&lt;br /&gt;• Aux actions visant à accompagner la montée en compétence ou structuration de la maîtrise d’ouvrage 
+et à la doter de moyens techniques et administratifs pour initier et assurer la conduite des projets, une 
+dynamique dans un territoire ou la qualité des performances des services public d’eau et 
+d’assainissement ;
+&lt;br /&gt;• À la mise en œuvre de l’assistance technique aux communes ou établissements publics de coopération 
+intercommunale (telle que prévue par l’article L.3232-1-1 du code général des collectivités territoriales (SATE et SATESE) et autres accords cadre ou locaux, …) ;
+&lt;br /&gt;• Au suivi et à l’expertise de la valorisation agricole des sous-produits issus de l’épuration, en vue de 
+garantir la qualité et la sécurité de la filière.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau potable
+Eau pluviale
+Assainissement des eaux
 Eau souterraine
-Cours d'eau / canaux / plans d'eau</t>
-[...2 lines deleted...]
-      <c r="O101" s="1" t="inlineStr">
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="S101" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rendez-vous sur le site de l&amp;#039;Agence de l&amp;#039;eau Rhin-Meuse pour obtenir des informations relatives aux conditions d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U101" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Dispositif_des_aides_a_l%E2%80%99animation_-_FICHE_THEMATIQUE.pdf?Archive=264987908216&amp;File=Dispositif%5Fdes%5Faides%5Fa%5Fl%E2%80%99animation%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse
+ &lt;/li&gt;&lt;li&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b6-aide-animation/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2020</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E102" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>27139</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les effluents non domestiques</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="O102" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J94" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action de Recherche de 
+Substances 
+Dangereuses pour 
+l&amp;#039;Environnement (RSDE) 
+en station de 
+traitement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Études préalables à une 
+opération groupée 
+(activités 
+économiques) : l’étude 
+préalable doit 
+permettre de définir s’il 
+y a des enjeux justifiant 
+la mise en place d’une 
+opération collective&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Station de traitement 
+mixte&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S102" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diagnostic amont 
+règlementaire, 
+campagnes de mesures 
+sur les réseaux
+&lt;/p&gt;&lt;p&gt;Dans la limite des 
+objectifs de réduction 
+des substances&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Traitement des effluents 
+provenant d&amp;#039;une activité 
+artisanale, industrielle, 
+commerciale ou de 
+services non pris en 
+compte dans la pollution 
+domestique produite par 
+la population non 
+permanente&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf8f-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2020</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E103" s="1" t="inlineStr">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>27135</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement grâce à des solutions curatives</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I103" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="O103" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 40</t>
+        </is>
+      </c>
+      <c r="J95" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les solutions curatives : bassins d’orages, déversoirs d’orages, renforcement de collecteurs, traitement 
+des eaux pluviales &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="S103" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aménagements 
+prioritaires dans la limite 
+des travaux nécessaires 
+pour résorber Un impact 
+avéré hors 
+renforcements 
+hydrauliques et ouvrages 
+de rétention des eaux 
+pluviales strictes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;br /&gt;&lt;/li&gt;&lt;a target="_blank"&gt;&lt;li&gt; agence&amp;#64;eau-rhin-meuse.fr&lt;/li&gt;&lt;/a&gt;&lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a373-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2020</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E104" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>166148</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="O104" s="1" t="inlineStr">
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 40</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>OU Forfait  de 2000 à 4000 € selon principe d'éligibilité</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Objectifs de la politique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• La mise en conformité des installations d’assainissement non collectif&lt;strong&gt; &lt;/strong&gt;pour les communes inscrites dans 
+un Plan d’Action Opérationnel Territorialisé, sous maîtrise d’ouvrage publique ou privée et dans le cadre 
+d’opérations groupées significatives ; ces aides sont possibles uniquement dans le cadre de programmes 
+globaux de mise en conformité, pour des installations déclarées et notifiées non conformes par le 
+Service Public d’Assainissement Non Collectif (SPANC) ; &lt;/p&gt;&lt;p&gt;• La mise en conformité des installations d’assainissement non collectif pour les communes non inscrites 
+dans un Plan d’Action Opérationnel territorialisé prévues dans un Contrat de Territoires Eau et Climat, 
+sous maîtrise d’ouvrage publique ou privée et dans le cadre d’opérations groupées significatives ; ces 
+aides sont possibles uniquement dans le cadre de programmes globaux de mise en conformité 
+apportant une amélioration significative pour le milieu, déclarées et notifiées non conformes par le 
+SPANC et prescrits avec un délai de réalisation de 4 ans ; &lt;/p&gt;&lt;p&gt;• L’aménagement végétalisé du point de rejet en aval d’un exutoire regroupé existant lorsqu’il ne peut 
+être supprimé, dans le cadre d’un projet de mise en conformité global des installations individuelles 
+situées en amont ; &lt;/p&gt;&lt;p&gt;• La construction d’installations de traitement collective des matières de vidange, après analyse de sa 
+pertinence à l’échelle territoriale.
+Les opérations de réhabilitation des systèmes d’assainissement non collectifs sont conditionnées à : &lt;/p&gt;&lt;p&gt;• L’existence d’un avant-projet pour chaque dispositif d’assainissement non collectif ;
+• L’avis favorable du Service Public d’Assainissement Non Collectif suite au contrôle de conception du 
+dispositif projeté ; &lt;/p&gt;&lt;p&gt;• La signature de conventions justifiant de l’accord des particuliers sur l’opération de travaux et ses 
+modalités de mise en œuvre.
+L’Agence de l’eau privilégie les filières traditionnelles et rustiques avec diffusion de l’eau traitée dans le sol et les 
+moins consommatrices d’énergie.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="S104" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Publics-cible :&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;Les publics-cible sont les collectivités en charge d’un service public d’assainissement et leurs éventuels délégataires.&lt;/p&gt;&lt;p&gt;Les aides aux filières d’hygiénisation des boues d’épuration sont ouvertes également aux industriels gestionnaires de stations d’épuration urbaines ou mixtes.&lt;/p&gt;&lt;p&gt;Ces acteurs sont accompagnés via la mobilisation d’aides isolées ou par le biais de contrats territoriaux.&lt;/p&gt;&lt;p&gt;En complément, des appels à projets et/ou à manifestation d’intérêt peuvent être mobilisés jusqu’à la fin du 12e Programme d’intervention. Des modalités particulières d’accompagnement financier seront alors définies, via des règlements spécifiques, pour ces dispositifs temporaires. &lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité :&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des investissements ou actions éligibles, sauf pour les études diagnostiques ou schémas directeurs. Plus d&amp;#039;informations &lt;a href="https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_developpement.pdf?Archive&amp;#61;264061308224&amp;amp;File&amp;#61;12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_developpement_pdf" target="_self"&gt;sur la fiche pratique&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_developpement.pdf?Archive=264061308224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_developpement_pdf</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-rhin-meuse.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-un-premier-systeme-d-assainissement-collectif/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF104" s="1" t="inlineStr">
-[...306 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>